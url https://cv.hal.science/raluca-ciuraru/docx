--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -342,295 +342,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions of volatile organic compounds from aboveground and belowground parts of rapeseed (Brassica napus L.) and tomato (Solanum lycopersicum L.)</w:t>
+                <w:t xml:space="preserve">Chemical characterization of volatile organic compounds emitted by animal manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Voyard</w:t>
+                <w:t xml:space="preserve">K.M. Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">C. Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 364, pp.121453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777340v1</w:t>
+                <w:t xml:space="preserve">hal-04676540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of volatile organic compounds emitted by animal manure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emissions of volatile organic compounds from aboveground and belowground parts of rapeseed (Brassica napus L.) and tomato (Solanum lycopersicum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Focsa</w:t>
+                <w:t xml:space="preserve">Auriane Voyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Décuq</w:t>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Decuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Esnault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
+                <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 364, pp.121453. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 955, pp.177081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676540v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation at a peri-urban agricultural site</w:t>
               </w:r>
@@ -642,51 +642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lais Gonzaga-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (4), pp.2817-2842. </w:t>
@@ -884,51 +884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical identification and quantification of volatile organic compounds emitted by sewage sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1018,77 +1018,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1325,51 +1325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Kenneth Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (5), pp.267-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1576,51 +1576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1831,51 +1831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chazeaubeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2067,295 +2067,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of particulate and gaseous pollutants from a French dairy and sheep farm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Décuq</w:t>
+                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135598⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903498v1</w:t>
+                <w:t xml:space="preserve">hal-02967485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Characterization of particulate and gaseous pollutants from a French dairy and sheep farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.261. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 712, pp.135598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967485v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of biogenic volatile organic compounds fluxes by wheat, maize and rapeseed with dynamic chambers over a short period in northern France</w:t>
               </w:r>
@@ -2380,51 +2380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2661,51 +2661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 106, pp.31-36. </w:t>
@@ -2769,51 +2769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3005,429 +3005,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV photochemistry of carboxylic acids at the air‐sea boundary: A relevant source of glyoxal and other oxygenated VOC in the marine atmosphere</w:t>
+                <w:t xml:space="preserve">Nitrogen oxides and ozone fluxes from an oilseed-rape management cycle: the influence of cattle slurry application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chiu</w:t>
+                <w:t xml:space="preserve">Maria Raffaella Vuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tinel</w:t>
+                <w:t xml:space="preserve">Nicolas Mascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gonzalez</w:t>
+                <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ciuraru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL071240⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (8), pp.2225-2244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-2225-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904581v1</w:t>
+                <w:t xml:space="preserve">hal-01526263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty Acid Surfactant Photochemistry Results in New Particle Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV photochemistry of carboxylic acids at the air‐sea boundary: A relevant source of glyoxal and other oxygenated VOC in the marine atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Alpert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">L. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rossignol</w:t>
+                <w:t xml:space="preserve">L. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Passananti</w:t>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.12693. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (2), pp.1079-1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-12601-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL071240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223324v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen oxides and ozone fluxes from an oilseed-rape management cycle: the influence of cattle slurry application</w:t>
+                <w:t xml:space="preserve">Fatty Acid Surfactant Photochemistry Results in New Particle Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Raffaella Vuolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Peter Alpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mascher</w:t>
+                <w:t xml:space="preserve">Stéphanie Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
+                <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Durand</w:t>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (8), pp.2225-2244. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.12693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-14-2225-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12601-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526263v1</w:t>
+                <w:t xml:space="preserve">hal-04223324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical reaction rates of ozone in water infusions of wheat, beech, oak and pine leaves of different ages</w:t>
               </w:r>
@@ -3439,51 +3439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Flura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3541,451 +3541,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitized formation of secondary organic aerosols above the air/water interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photosensitized reactions initiated by 6-carboxypterin: singlet and triplet reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">S. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boreave</w:t>
+                <w:t xml:space="preserve">S. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50 (16), pp.8678-8686. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (25), pp.17105-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cp03119f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904582v1</w:t>
+                <w:t xml:space="preserve">hal-01343458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SO2 Uptake on Oleic Acid: A New Formation Pathway of Organosulfur Compounds in the Atmosphere</w:t>
+                <w:t xml:space="preserve">Photosensitized formation of secondary organic aerosols above the air/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Shang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monica Passananti</w:t>
+                <w:t xml:space="preserve">François Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dupart</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (2), pp.67-72. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (16), pp.8678-8686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.estlett.6b00006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293110v1</w:t>
+                <w:t xml:space="preserve">hal-02904582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitized reactions initiated by 6-carboxypterin: singlet and triplet reactivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">SO2 Uptake on Oleic Acid: A New Formation Pathway of Organosulfur Compounds in the Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Passananti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (25), pp.17105-15. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.67-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp03119f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.estlett.6b00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343458v1</w:t>
+                <w:t xml:space="preserve">hal-01293110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic abatement results from a model street canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,51 +4062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling New Processes at Interfaces: Photochemical Isoprene Production at the Sea Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4209,90 +4209,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosensitized Production of Atmospherically Reactive Organic Compounds at the Air/Aqueous Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. B. Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Dupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (26), pp.8348-8351. </w:t>
@@ -4330,51 +4330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosensitized production of functionalized and unsaturated organic compounds at the air-sea interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4464,51 +4464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the heterogeneous reactivity between atomic chlorine and palmitic acid films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4623,51 +4623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of chlorine radical with submicron palmitic acid particles: kinetic measurements and product identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,51 +4744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the heterogeneous reactivity between atomic chlorine and palmitic acid films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4890,51 +4890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous reactivity of chlorine atoms with ammonium sulfate and ammonium nitrate particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5007,51 +5007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous reactivity between model sea salt particles and chlorine atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5115,51 +5115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous reactivity of chlorine atoms with sodium chloride and synthetic sea salt particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5258,510 +5258,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation des cultures et gestion de l'environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bruckler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean Boiffin, François Laurent, Guy Richard. </w:t>
+              <w:t xml:space="preserve">Carole Bedos, Sophie Génermont, Jean-François Castell, Pierre Cellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir l’implantation des cultures. Enjeux agroécologiques, itinéraires techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.119-157, 2020, 978-94-024-2057-9 ; 978-94-024-2058-6 ; 978-94-024-2060-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938417v1</w:t>
+                <w:t xml:space="preserve">insu-03121589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t>
+                <w:t xml:space="preserve">Implantation des cultures et gestion de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Huber</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Boiffin, François Laurent, Guy Richard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réussir l’implantation des cultures. Enjeux agroécologiques, itinéraires techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Quæ et Arvalis, pp.440, 2020, 978-2-7592-2955-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322852v1</w:t>
+                <w:t xml:space="preserve">hal-03938417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Netherlands, pp.119-157, 2020, 978-94-024-2057-9 ; 978-94-024-2058-6 ; 978-94-024-2060-9. </w:t>
+              <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.61-96, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03121589v1</w:t>
+                <w:t xml:space="preserve">hal-03322852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes : échanges de polluants aux interfaces sol-végétation-atmosphère et devenir dans l’atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5829,77 +5829,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
@@ -6016,51 +6016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6095,90 +6095,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENGRAIS : Epandage de produits résiduaires organiques : source d’aérosols organiques secondaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6217,51 +6217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture contribue-t-elle à la pollution atmosphérique ? RAVISA : Impact de la réactivité des sols agricoles sur la capacité oxydante et la formation d’aérosols organiques secondaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6665,51 +6665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F79C09A9"/>
+    <w:nsid w:val="8993422B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6896,51 +6896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raluca-ciuraru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9995-3199" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152975799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-3403-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Voyard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Esnault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121453" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159370" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155948" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalalian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lunardelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12613-2021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03257068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebrun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol1010010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Radola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Kenneth Ortega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EA00023C" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Piel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070690" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63091-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553094v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chazeaubeny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104869" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70366" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.232" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Seng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorena Picone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Bava" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Juncal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08658J" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071240" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alpert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Passananti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12601-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Raffaella Vuolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2225-2017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.069" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904582v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03520" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293110v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.6b00006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03119f" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247196v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Pinxteren" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herrmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02388" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Fu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b04051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198960v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12741" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223220v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mendez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-013-9271-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7K0FKXSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223225v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosselin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Visez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11661-2013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ward" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23455f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223263v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Petitprez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223193v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22170a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938417v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201878v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raluca-ciuraru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9995-3199" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152975799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-3403-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Esnault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Voyard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177081" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159370" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155948" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalalian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lunardelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12613-2021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03257068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebrun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol1010010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Radola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Kenneth Ortega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EA00023C" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Piel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070690" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63091-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553094v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chazeaubeny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104869" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70366" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.232" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Seng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorena Picone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Bava" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Juncal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08658J" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Raffaella Vuolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2225-2017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071240" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223324v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alpert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Passananti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12601-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.069" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03119f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03520" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293110v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.6b00006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247196v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Pinxteren" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herrmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02388" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Fu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b04051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198960v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12741" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223220v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mendez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-013-9271-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7K0FKXSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223225v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosselin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Visez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11661-2013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ward" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23455f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223263v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Petitprez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223193v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22170a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938417v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201878v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>