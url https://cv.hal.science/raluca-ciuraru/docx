--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -342,295 +342,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of volatile organic compounds emitted by animal manure</w:t>
+                <w:t xml:space="preserve">Emissions of volatile organic compounds from aboveground and belowground parts of rapeseed (Brassica napus L.) and tomato (Solanum lycopersicum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.M. Haider</w:t>
+                <w:t xml:space="preserve">Auriane Voyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Focsa</w:t>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Decuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Décuq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
+                <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121453⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 955, pp.177081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676540v1</w:t>
+                <w:t xml:space="preserve">hal-04777340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions of volatile organic compounds from aboveground and belowground parts of rapeseed (Brassica napus L.) and tomato (Solanum lycopersicum L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical characterization of volatile organic compounds emitted by animal manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Voyard</w:t>
+                <w:t xml:space="preserve">C. Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 955, pp.177081. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 364, pp.121453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777340v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation at a peri-urban agricultural site</w:t>
               </w:r>
@@ -642,51 +642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lais Gonzaga-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (4), pp.2817-2842. </w:t>
@@ -884,51 +884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical identification and quantification of volatile organic compounds emitted by sewage sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1018,77 +1018,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1325,51 +1325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Kenneth Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (5), pp.267-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1576,51 +1576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1831,51 +1831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chazeaubeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2067,295 +2067,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Truong</w:t>
+                <w:t xml:space="preserve">Characterization of particulate and gaseous pollutants from a French dairy and sheep farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 712, pp.135598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967485v1</w:t>
+                <w:t xml:space="preserve">hal-02903498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of particulate and gaseous pollutants from a French dairy and sheep farm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 712, pp.135598. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903498v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of biogenic volatile organic compounds fluxes by wheat, maize and rapeseed with dynamic chambers over a short period in northern France</w:t>
               </w:r>
@@ -2380,51 +2380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2661,51 +2661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 106, pp.31-36. </w:t>
@@ -2769,51 +2769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3005,429 +3005,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen oxides and ozone fluxes from an oilseed-rape management cycle: the influence of cattle slurry application</w:t>
+                <w:t xml:space="preserve">UV photochemistry of carboxylic acids at the air‐sea boundary: A relevant source of glyoxal and other oxygenated VOC in the marine atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Raffaella Vuolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">R. Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mascher</w:t>
+                <w:t xml:space="preserve">L. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
+                <w:t xml:space="preserve">L. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Durand</w:t>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-14-2225-2017⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (2), pp.1079-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL071240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526263v1</w:t>
+                <w:t xml:space="preserve">hal-02904581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV photochemistry of carboxylic acids at the air‐sea boundary: A relevant source of glyoxal and other oxygenated VOC in the marine atmosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen oxides and ozone fluxes from an oilseed-rape management cycle: the influence of cattle slurry application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tinel</w:t>
+                <w:t xml:space="preserve">Maria Raffaella Vuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gonzalez</w:t>
+                <w:t xml:space="preserve">Nicolas Mascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ciuraru</w:t>
+                <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44 (2), pp.1079-1087. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (8), pp.2225-2244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL071240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-2225-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904581v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty Acid Surfactant Photochemistry Results in New Particle Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Alpert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Peter A. Alpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rossignol</w:t>
+                <w:t xml:space="preserve">S. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liselotte Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.12693. </w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-12601-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223324v1</w:t>
+                <w:t xml:space="preserve">hal-01625639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical reaction rates of ozone in water infusions of wheat, beech, oak and pine leaves of different ages</w:t>
               </w:r>
@@ -3439,51 +3439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Flura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3547,1700 +3547,1700 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosensitized reactions initiated by 6-carboxypterin: singlet and triplet reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rossignol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Ciuraru</w:t>
+                <w:t xml:space="preserve">S. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (25), pp.17105-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6cp03119f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosensitized formation of secondary organic aerosols above the air/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bernard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (16), pp.8678-8686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.6b03520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SO2 Uptake on Oleic Acid: A New Formation Pathway of Organosulfur Compounds in the Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Passananti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Shang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Dupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (2), pp.67-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.estlett.6b00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic abatement results from a model street canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gallus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Ciuraru</w:t>
+                <w:t xml:space="preserve">F. Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mothes</w:t>
+                <w:t xml:space="preserve">V. Akylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barmpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (22), pp.18185-18196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-4926-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling New Processes at Interfaces: Photochemical Isoprene Production at the Sea Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fine</w:t>
+                <w:t xml:space="preserve">M. van Pinxteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. van Pinxteren</w:t>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (22), pp.13199-13205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.5b02388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosensitized Production of Atmospherically Reactive Organic Compounds at the Air/Aqueous Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. B. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. B. Fu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yoan Dupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (26), pp.8348-8351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.5b04051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosensitized production of functionalized and unsaturated organic compounds at the air-sea interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fine</w:t>
+                <w:t xml:space="preserve">M. van Pinxteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. van Pinxteren</w:t>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.12741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep12741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the heterogeneous reactivity between atomic chlorine and palmitic acid films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ward</w:t>
+                <w:t xml:space="preserve">Maxence Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Mendez</w:t>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (4), pp.341-355. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10874-013-9271-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10874-013-9271-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of chlorine radical with submicron palmitic acid particles: kinetic measurements and product identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mendez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Ciuraru</w:t>
+                <w:t xml:space="preserve">S. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gosselin</w:t>
+                <w:t xml:space="preserve">S. Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (23), pp.11661-11673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-13-11661-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the heterogeneous reactivity between atomic chlorine and palmitic acid films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mendez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70, pp.341-355. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10874-013-9271-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10874-013-9271-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous reactivity of chlorine atoms with ammonium sulfate and ammonium nitrate particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (13), pp.4527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2cp23455f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous reactivity between model sea salt particles and chlorine atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Petitprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 212, pp.395 - 404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous reactivity of chlorine atoms with sodium chloride and synthetic sea salt particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (43), pp.19460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1cp22170a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5250,710 +5250,710 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baisnée</w:t>
+                <w:t xml:space="preserve">Implantation des cultures et gestion de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+                <w:t xml:space="preserve">Laurent Bruckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carole Bedos, Sophie Génermont, Jean-François Castell, Pierre Cellier. </w:t>
+              <w:t xml:space="preserve">Jean Boiffin, François Laurent, Guy Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réussir l’implantation des cultures. Enjeux agroécologiques, itinéraires techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Quæ et Arvalis, pp.440, 2020, 978-2-7592-2955-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03121589v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation des cultures et gestion de l'environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean Boiffin, François Laurent, Guy Richard. </w:t>
+              <w:t xml:space="preserve">Carole Bedos, Sophie Génermont, Jean-François Castell, Pierre Cellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir l’implantation des cultures. Enjeux agroécologiques, itinéraires techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.119-157, 2020, 978-94-024-2057-9 ; 978-94-024-2058-6 ; 978-94-024-2060-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938417v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03121589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.61-96, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes : échanges de polluants aux interfaces sol-végétation-atmosphère et devenir dans l’atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-106, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures des concentrations et des flux de polluants atmosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-156, 2019, 978-2-7592-3009-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5963,331 +5963,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils par les sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Liu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME; INRAE; Université Paris - Saclay. 2024, https://librairie.ademe.fr/air/7642-emissions-de-composes-organiques-volatils-par-les-sols-agricoles.html#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENGRAIS : Epandage de produits résiduaires organiques : source d’aérosols organiques secondaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEFE; INSU; CNRS/ADEME. 2022, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture contribue-t-elle à la pollution atmosphérique ? RAVISA : Impact de la réactivité des sols agricoles sur la capacité oxydante et la formation d’aérosols organiques secondaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6303,73 +6303,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME; INRAE. 2021, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils biogéniques (COVb) par les sols agricoles. DICOV (APR Primequal) : Rôle de la diversité microbienne et de la composition biochimique de la matière organique dans les émissions de COVb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6378,226 +6378,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nowak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Tripied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2020, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils biogéniques par les écosystèmes gérés - Nouvelles références sur grandes cultures et forêts françaises et effets des pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Staudt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ademe. 2018, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId214"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6665,51 +6665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8993422B"/>
+    <w:nsid w:val="A73BF1EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6896,51 +6896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raluca-ciuraru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9995-3199" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152975799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-3403-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Esnault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Voyard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177081" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159370" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155948" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalalian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lunardelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12613-2021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03257068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebrun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol1010010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Radola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Kenneth Ortega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EA00023C" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Piel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070690" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63091-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553094v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chazeaubeny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104869" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70366" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.232" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Seng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorena Picone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Bava" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Juncal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08658J" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Raffaella Vuolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2225-2017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071240" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223324v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alpert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Passananti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12601-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.069" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03119f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03520" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293110v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.6b00006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247196v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Pinxteren" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herrmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02388" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Fu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b04051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198960v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12741" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223220v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mendez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-013-9271-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7K0FKXSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223225v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosselin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Visez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11661-2013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ward" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23455f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223263v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Petitprez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223193v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22170a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938417v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201878v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raluca-ciuraru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9995-3199" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152975799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-3403-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Voyard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Esnault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121453" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159370" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155948" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalalian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lunardelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12613-2021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03257068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebrun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol1010010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Radola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Kenneth Ortega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EA00023C" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Piel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070690" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63091-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553094v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chazeaubeny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104869" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70366" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.232" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Seng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorena Picone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Bava" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Juncal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08658J" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071240" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Raffaella Vuolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2225-2017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625639v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Alpert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Passananti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12601-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.069" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03119f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904582v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03520" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293110v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.6b00006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Pinxteren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herrmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02388" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198964v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Fu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b04051" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198960v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12741" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223220v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mendez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-013-9271-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7K0FKXSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosselin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Visez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11661-2013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ward" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23455f" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223263v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Petitprez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223193v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22170a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938417v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>