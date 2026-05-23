--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -174,5786 +174,5916 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First online field measurements of chlorothalonil volatilisation using proton transfer mass spectrometry and inverse modelling</w:t>
+                <w:t xml:space="preserve">Identification and quantification of volatile organic compounds emitted by organic fertilizers: Investigating the effect of temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Mostafa Khazma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Brice Temime Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Wortham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.30426. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 338, pp.108968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-13898-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2026.108968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222886v1</w:t>
+                <w:t xml:space="preserve">hal-05618785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions of volatile organic compounds from aboveground and belowground parts of rapeseed (Brassica napus L.) and tomato (Solanum lycopersicum L.)</w:t>
+                <w:t xml:space="preserve">First online field measurements of chlorothalonil volatilisation using proton transfer mass spectrometry and inverse modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Voyard</w:t>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Decuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177081⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.30426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-13898-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777340v1</w:t>
+                <w:t xml:space="preserve">hal-05222886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization of volatile organic compounds emitted by animal manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 364, pp.121453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New particle formation at a peri-urban agricultural site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emissions of volatile organic compounds from aboveground and belowground parts of rapeseed (Brassica napus L.) and tomato (Solanum lycopersicum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Voyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kammer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Decuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 857, pp.159370. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159370⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 955, pp.177081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946305v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compound fluxes over a winter wheat field by PTR-Qi-TOF-MS and eddy covariance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">New particle formation at a peri-urban agricultural site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lais Gonzaga-Gomez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Leila Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-2817-2022⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 857, pp.159370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607351v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical identification and quantification of volatile organic compounds emitted by sewage sludge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Lafouge</w:t>
+                <w:t xml:space="preserve">Volatile organic compound fluxes over a winter wheat field by PTR-Qi-TOF-MS and eddy covariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Houot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Petitprez</w:t>
+                <w:t xml:space="preserve">Lais Gonzaga-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155948⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.2817-2842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-2817-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062768v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Décuq</w:t>
+                <w:t xml:space="preserve">Chemical identification and quantification of volatile organic compounds emitted by sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawsar Haider</w:t>
+                <w:t xml:space="preserve">S. Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-021-00160-3⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 838 (2), pp.155948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160367v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement report: Biogenic volatile organic compound emission profiles of rapeseed leaf litter and its secondary organic aerosol formation potential</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-Term Effect of Green Waste and Sludge Amendment on Soil Microbial Diversity and Volatile Organic Compound Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kalalian</w:t>
+                <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lunardelli</w:t>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Zhang</w:t>
+                <w:t xml:space="preserve">Benjamin Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-12613-2021⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.123-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/applmicrobiol1010010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338767v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Effect of Green Waste and Sludge Amendment on Soil Microbial Diversity and Volatile Organic Compound Emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New particle formation from agricultural recycling of organic waste products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Abis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
+                <w:t xml:space="preserve">Kawsar Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/applmicrobiol1010010⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-021-00160-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257068v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of atmospheric molecular clusters from organic waste products and sulfuric acid molecules: a DFT study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement report: Biogenic volatile organic compound emission profiles of rapeseed leaf litter and its secondary organic aerosol formation potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kalalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Radola</w:t>
+                <w:t xml:space="preserve">B. Lunardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Picaud</w:t>
+                <w:t xml:space="preserve">T. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaël Kenneth Ortega</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (5), pp.267-275. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (16), pp.12613-12629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1EA00023C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-12613-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239481v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of senescence on biogenic volatile organic compound fluxes in wheat plants</w:t>
+                <w:t xml:space="preserve">Formation of atmospheric molecular clusters from organic waste products and sulfuric acid molecules: a DFT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bastien Radola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Kenneth Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118665⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (5), pp.267-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1EA00023C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341607v1</w:t>
+                <w:t xml:space="preserve">hal-03239481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoterpene Chemical Speciation with High Time Resolution Using a FastGC/PTR-MS: Results from the COV3ER Experiment on Quercus ilex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Effect of senescence on biogenic volatile organic compound fluxes in wheat plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bsaibes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (7), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 266, pp.118665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11070690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902980v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced microbial diversity induces larger volatile organic compound emissions from soils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Monoterpene Chemical Speciation with High Time Resolution Using a FastGC/PTR-MS: Results from the COV3ER Experiment on Quercus ilex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63091-8⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (7), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11070690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537801v1</w:t>
+                <w:t xml:space="preserve">hal-02902980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic volatile organic compounds (BVOCs) reactivity related to new particle formation (NPF) over the Landes forest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.-M. Flaud</w:t>
+                <w:t xml:space="preserve">Reduced microbial diversity induces larger volatile organic compound emissions from soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chazeaubeny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Le Ménach</w:t>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.104869⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63091-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553094v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of particulate and gaseous pollutants from a French dairy and sheep farm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogenic volatile organic compounds (BVOCs) reactivity related to new particle formation (NPF) over the Landes forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chazeaubeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kammer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Ménach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135598⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.104869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903498v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Characterization of particulate and gaseous pollutants from a French dairy and sheep farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 712, pp.135598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02967485v1</w:t>
+                <w:t xml:space="preserve">hal-02903498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of biogenic volatile organic compounds fluxes by wheat, maize and rapeseed with dynamic chambers over a short period in northern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.116855⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352509v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil ozone deposition: Dependence of soil resistance to soil texture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparative study of biogenic volatile organic compounds fluxes by wheat, maize and rapeseed with dynamic chambers over a short period in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Ceschia</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 199, pp.202-209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.11.036⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 214, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.116855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933639v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque « Agriculture et qualité de l'air »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Soil ozone deposition: Dependence of soil resistance to soil texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">Christophe de Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/70366⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 199, pp.202-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619937v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of volatile organic compound emissions from soils amended with organic waste products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Colloque « Agriculture et qualité de l'air »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/70366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01789296v1</w:t>
+                <w:t xml:space="preserve">hal-02619937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodegradation of methyl thioglycolate particles as a proxy for organosulphur containing droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lorena Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanina Bava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Juncal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (29), pp.19416 - 19423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7CP08658J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV photochemistry of carboxylic acids at the air‐sea boundary: A relevant source of glyoxal and other oxygenated VOC in the marine atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Tinel</w:t>
+                <w:t xml:space="preserve">Profiles of volatile organic compound emissions from soils amended with organic waste products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gonzalez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL071240⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 636, pp.1333-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904581v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen oxides and ozone fluxes from an oilseed-rape management cycle: the influence of cattle slurry application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatty Acid Surfactant Photochemistry Results in New Particle Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A. Alpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Raffaella Vuolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mascher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Durand</w:t>
+                <w:t xml:space="preserve">Liselotte Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-14-2225-2017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12601-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526263v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty Acid Surfactant Photochemistry Results in New Particle Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV photochemistry of carboxylic acids at the air‐sea boundary: A relevant source of glyoxal and other oxygenated VOC in the marine atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A. Alpert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">L. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rossignol</w:t>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Passananti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liselotte Tinel</w:t>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-12601-2⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (2), pp.1079-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL071240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625639v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reaction rates of ozone in water infusions of wheat, beech, oak and pine leaves of different ages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen oxides and ozone fluxes from an oilseed-rape management cycle: the influence of cattle slurry application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Raffaella Vuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Potier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Nicolas Mascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 151, pp.176-187. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (8), pp.2225-2244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.11.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-2225-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519142v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitized reactions initiated by 6-carboxypterin: singlet and triplet reactivity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical reaction rates of ozone in water infusions of wheat, beech, oak and pine leaves of different ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dumas</w:t>
+                <w:t xml:space="preserve">Elise Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. George</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Flura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp03119f⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 151, pp.176-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.11.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343458v1</w:t>
+                <w:t xml:space="preserve">hal-01519142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosensitized formation of secondary organic aerosols above the air/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (16), pp.8678-8686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.6b03520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SO2 Uptake on Oleic Acid: A New Formation Pathway of Organosulfur Compounds in the Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Passananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (2), pp.67-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.estlett.6b00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic abatement results from a model street canyon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Photosensitized reactions initiated by 6-carboxypterin: singlet and triplet reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Akylas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4926-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (25), pp.17105-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp03119f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265755v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling New Processes at Interfaces: Photochemical Isoprene Production at the Sea Surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic abatement results from a model street canyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fine</w:t>
+                <w:t xml:space="preserve">F. Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. van Pinxteren</w:t>
+                <w:t xml:space="preserve">V. Akylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. d'Anna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Herrmann</w:t>
+                <w:t xml:space="preserve">F. Barmpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b02388⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (22), pp.18185-18196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4926-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247196v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitized Production of Atmospherically Reactive Organic Compounds at the Air/Aqueous Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling New Processes at Interfaces: Photochemical Isoprene Production at the Sea Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. B. Fu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">M. van Pinxteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Dupart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Tinel</w:t>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b04051⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (22), pp.13199-13205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b02388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198964v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitized production of functionalized and unsaturated organic compounds at the air-sea interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Herrmann</w:t>
+                <w:t xml:space="preserve">Photosensitized Production of Atmospherically Reactive Organic Compounds at the Air/Aqueous Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. B. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Dupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Passananti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (26), pp.8348-8351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b04051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep12741⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01198960v1</w:t>
+                <w:t xml:space="preserve">hal-01198964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the heterogeneous reactivity between atomic chlorine and palmitic acid films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Visez</w:t>
+                <w:t xml:space="preserve">Photosensitized production of functionalized and unsaturated organic compounds at the air-sea interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Pinxteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10874-013-9271-8⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.12741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep12741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04223220v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of chlorine radical with submicron palmitic acid particles: kinetic measurements and product identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of the heterogeneous reactivity between atomic chlorine and palmitic acid films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mendez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Ciuraru</w:t>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gosselin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Visez</w:t>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-11661-2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (4), pp.341-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10874-013-9271-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223225v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the heterogeneous reactivity between atomic chlorine and palmitic acid films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Reactivity of chlorine radical with submicron palmitic acid particles: kinetic measurements and product identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ward</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10874-013-9271-8⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (23), pp.11661-11673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-11661-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00941354v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous reactivity of chlorine atoms with ammonium sulfate and ammonium nitrate particles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental study of the heterogeneous reactivity between atomic chlorine and palmitic acid films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Visez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cp23455f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.341-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10874-013-9271-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223208v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous reactivity between model sea salt particles and chlorine atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous reactivity of chlorine atoms with ammonium sulfate and ammonium nitrate particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gosselin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Petitprez</w:t>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (13), pp.4527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cp23455f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223263v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous reactivity of chlorine atoms with sodium chloride and synthetic sea salt particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (43), pp.19460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1cp22170a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneous reactivity between model sea salt particles and chlorine atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Visez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 212, pp.395 - 404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation des cultures et gestion de l'environnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruckler</w:t>
+                <w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir l’implantation des cultures. Enjeux agroécologiques, itinéraires techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.61-96, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938417v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Implantation des cultures et gestion de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carole Bedos, Sophie Génermont, Jean-François Castell, Pierre Cellier. </w:t>
+              <w:t xml:space="preserve">Jean Boiffin, François Laurent, Guy Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réussir l’implantation des cultures. Enjeux agroécologiques, itinéraires techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Quæ et Arvalis, pp.440, 2020, 978-2-7592-2955-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03121589v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Bedos, Sophie Génermont, Jean-François Castell, Pierre Cellier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.119-157, 2020, 978-94-024-2057-9 ; 978-94-024-2058-6 ; 978-94-024-2060-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322852v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03121589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes : échanges de polluants aux interfaces sol-végétation-atmosphère et devenir dans l’atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-106, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures des concentrations et des flux de polluants atmosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baisnee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Baisnee</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-156, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5963,641 +6093,641 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils par les sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME; INRAE; Université Paris - Saclay. 2024, https://librairie.ademe.fr/air/7642-emissions-de-composes-organiques-volatils-par-les-sols-agricoles.html#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENGRAIS : Epandage de produits résiduaires organiques : source d’aérosols organiques secondaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEFE; INSU; CNRS/ADEME. 2022, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture contribue-t-elle à la pollution atmosphérique ? RAVISA : Impact de la réactivité des sols agricoles sur la capacité oxydante et la formation d’aérosols organiques secondaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME; INRAE. 2021, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils biogéniques (COVb) par les sols agricoles. DICOV (APR Primequal) : Rôle de la diversité microbienne et de la composition biochimique de la matière organique dans les émissions de COVb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tripied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2020, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils biogéniques par les écosystèmes gérés - Nouvelles références sur grandes cultures et forêts françaises et effets des pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ademe. 2018, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6665,51 +6795,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A73BF1EA"/>
+    <w:nsid w:val="A6CD6D51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6896,51 +7026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raluca-ciuraru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9995-3199" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152975799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-3403-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Voyard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Esnault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121453" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159370" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155948" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalalian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lunardelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12613-2021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03257068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebrun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol1010010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Radola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Kenneth Ortega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EA00023C" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Piel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070690" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63091-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553094v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chazeaubeny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104869" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70366" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.232" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Seng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorena Picone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Bava" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Juncal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08658J" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071240" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Raffaella Vuolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2225-2017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625639v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Alpert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Passananti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12601-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.069" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03119f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904582v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03520" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293110v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.6b00006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Pinxteren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herrmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02388" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198964v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Fu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b04051" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198960v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12741" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223220v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mendez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-013-9271-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7K0FKXSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosselin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Visez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11661-2013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ward" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23455f" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223263v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Petitprez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223193v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22170a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938417v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raluca-ciuraru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9995-3199" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152975799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-3403-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khazma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2026.108968" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Haider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Esnault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121453" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Voyard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159370" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafouge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155948" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03257068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebrun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol1010010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawsar Haider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00160-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalalian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lunardelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12613-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Radola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Kenneth Ortega" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EA00023C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118665" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Piel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11070690" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63091-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553094v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kammer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chazeaubeny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104869" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933639v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.036" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70366" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Seng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorena Picone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Bava" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Juncal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08658J" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789296v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.232" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Alpert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Passananti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12601-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071240" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526263v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Raffaella Vuolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2225-2017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.069" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03520" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.6b00006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03119f" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265755v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mothes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Akylas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barmpas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4926-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247196v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Pinxteren" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herrmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02388" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198964v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Fu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b04051" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12741" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223220v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mendez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-013-9271-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7K0FKXSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223225v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosselin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Visez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11661-2013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941354v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ward" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223208v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23455f" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223193v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22170a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223263v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Petitprez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938417v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201878v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>