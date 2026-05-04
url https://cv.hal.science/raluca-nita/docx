--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -251,51 +251,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -365,757 +365,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05434360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">La transitivité à travers les langues : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joasha Boutault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, La transitivité à travers les langues, 24, pp.11-19</w:t>
+              <w:t xml:space="preserve">, 2025, 24, 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05425122v1</w:t>
+                <w:t xml:space="preserve">hal-05579441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P, dit X / P, X says dans le genre journalistique : entre effacement et brouillage des niveaux d’énoncé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joasha Boutault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La transitivité à travers les langues, 24, pp.11-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02878525v1</w:t>
+                <w:t xml:space="preserve">halshs-05425122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations sur les expressions figées : quelle(s) traduction(s) chez les apprenants?</w:t>
+                <w:t xml:space="preserve">P, dit X / P, X says dans le genre journalistique : entre effacement et brouillage des niveaux d’énoncé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramón Martí Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yearbook of Phraseology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/phras-2020-0004⟩</w:t>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le discours rapporté et l’expression de la subjectivité, 17.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.9943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086813v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02878525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les guillemets : Modalisation et saillance discursive dans le discours journalistique</w:t>
+                <w:t xml:space="preserve">Variations sur les expressions figées : quelle(s) traduction(s) chez les apprenants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Martí Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.8807⟩</w:t>
+              <w:t xml:space="preserve">Yearbook of Phraseology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.35-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phras-2020-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02418777v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces de subjectivité et Corpus multilingues. Introduction</w:t>
+                <w:t xml:space="preserve">Les guillemets : Modalisation et saillance discursive dans le discours journalistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, De la recherche fondamentale à la transmission de la recherche. Le cas du discours rapporté, 17.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.8807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02486303v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02418777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alternance syntaxique dans l’incise de discours direct : des normes de la grammaire aux mécanismes textuels</w:t>
+                <w:t xml:space="preserve">Traces de subjectivité et Corpus multilingues. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634584v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction linguistique du point de vue dans un texte journalistique anglais sur l’immigration</w:t>
+                <w:t xml:space="preserve">L’alternance syntaxique dans l’incise de discours direct : des normes de la grammaire aux mécanismes textuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIRE - Diversités recherches et terrains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/dire.118⟩</w:t>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1. La syntaxe du discours direct en anglais, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.4238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634569v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la traduction intralinguale à la traduction interlinguale : le cas des verbes introducteurs en roumain et en français</w:t>
+                <w:t xml:space="preserve">Construction linguistique du point de vue dans un texte journalistique anglais sur l’immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfla.141.0053⟩</w:t>
+              <w:t xml:space="preserve">DIRE - Diversités recherches et terrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Analyse du discours médiatique sur l’immigration, n° 1, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/dire.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02373388v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la traduction intralinguale à la traduction interlinguale : le cas des verbes introducteurs en roumain et en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XIV (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfla.141.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02373388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le discours rapporté à statut indéterminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Charles V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, De la mixité. Aux frontières du discours rapporté., 42 (1), pp.213-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/cchav.2007.1496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02371910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1125,1647 +1207,1647 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing representation of speech over direct quotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quotation Practices in News Media across Time, Formats, and Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Innsbruck, Nov 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Avis favorable sous réserve de modifications » : de quelques outils linguistiques pour analyser les rapports de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les presses universitaires de Rennes dans l'histoire de l'édition française en SHS »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making a case for language specific information packaging devices. The case of syntactic transformations between English and French in a journalistic parallel corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Contrastive Pragmatics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. Dr. Daniel Z. Kadar; Prof. Dr. Juliane House, Jul 2024, Budapest (HO), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The translation of -ed English derivational adjective compounds in Romance languages: a corpus-based case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Corpus Linguistics Conference. Corpus Linguistics, (digital) discourse, and AI. Unlocking new horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Las Palmas de Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction journalistique au centre du jeu. Les corpus parallèles en arbitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Presse écrite, traduction et étude de la langue : enjeux, ressources et perspectives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dejan Stosic, Raluca Nita, Saša Marjanović, Sep 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journalistic texts across languages: Specificities of rhetorical devices. What parallel corpora tell us about genre in French and in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Corpus Linguistics: Corpus Linguistics in the Digital Era: Genres, registers and domains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04471293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation and Journalistic texts: a special relation? Insights from Parallel Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter school of multilingualism, European languages and societies March 13-17, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Turku, Mar 2023, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique contrastive : Spécificités et apports à l’étude des langues. La construction de la perception à travers On et ses équivalents en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en l’honneur de Jacqueline Guillemin-Flescher. Linguistique contrastive : bilan et perspectives en 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Doro-Mégy; Agnès Leroux, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04471308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit autour des attentats : éléments de comparaison français-anglais. Appréhender la mise en texte de l’émotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La presse après les attentats du 13-novembre. Témoignages et traitement journalistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annabelle Seoane, Marie Chagnoux, Raluca Nita, Oct 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON et la représentation de la perception : les renseignements de la comparaison avec l’anglais, l’espagnol et le roumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Torrellas Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Le pronom français ON : étude contrastive à travers les langues et les genres »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raluca Nita, Nov 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05161441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’injonction dans les énoncés du code de la route. Étude comparative anglais-français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Copy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Formes d'injonction dans l'espace public urbain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05161448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The representation of perception across languages: The French pronoun On and its English and Romanian translations. Evidence from a multilingual corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Using Corpora in Contrastive and Translation Studies 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvia Bernardini; Adriano Ferraresi, Sep 2021, Bertinero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04471344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Intersubjectivité et ajustement des plans d’énonciation : Le cas de discours rapportés dans la presse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les voix en dialogue. Hétérogénéité énonciative et discours en interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02526013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les formes interprétatives de discours rapporté dans le discours journalistique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reformuler, une question de genres ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02525994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants et pronoms en discours oral : emphase, interlocution, syntaxe et cohérence / cohésion discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kraeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude ‘Lexique et frontières de genres’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Discours rapporté à déterminer à l’écrit et à l’oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude ‘Aux Frontières des Discours Rapportés’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus Multilingue GRAFE : présentation et quelques pistes d’exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freiderikos Valetopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traces de subjectivité et Corpus multilingues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FoReLLIS, Université de Poitiers, May 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02526047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Corpus Multilingue GRAFE (anglais-français-espagnol-grec-roumain) : méthodologie de la constitution et de l’exploitation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique contrastive et corpus multilingues : quels outils pour quelles analyses ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLILLAC-ARP EA 3967, Université Paris Diderot, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02526065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Discours rapporté à déterminer à l'écrit et à l'oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invitation au séminaire Représentation du discours autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jacqueline Authier-Revuz, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaphorical phrasal quantifiers and synonymy in a cross-linguistic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-thinking synonymy: semantic sameness and similarities in languages and their description</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbaliser le geste et représenter la parole : les enjeux du discours direct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2775,1506 +2857,1579 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique et frontières de genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Copy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2-35311-150-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohérence et cohésion textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert Lucas, 2021, 978-2-35935-343-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérations prédicatives et énonciatives, contrastivité et corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphophonologie, lexicologie et langue de spécialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression des sentiments : de l'analyse linguistique aux applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freiderikos Valetopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2018, Rivages linguistiques, ISSN 1775-156X, 978-2-7535-7416-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des sentiments au point de vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freiderikos Valetopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-7535-2779-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02371864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les énoncés à finalité injonctive dans le code de la route en français et en anglais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construction de la perception à travers On et ses équivalents en anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Irmtraud Behr; Florence Lefeuvre. </w:t>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formes de l'injonction écrite dans l'espace public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, 2025, Bibliothèque Syntaxe et Sémantique</w:t>
+              <w:t xml:space="preserve">Linguistique contrastive. Nouvelles directions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-79, 2026, 9791041309788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471808v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohésion textuelle et cohérence discursive à l’oral. Étude comparée de deux interviews radiophoniques en anglais.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les énoncés à finalité injonctive dans le code de la route en français et en anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Copy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irmtraud Behr; Florence Lefeuvre. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cohérence et cohésion textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Les formes de l'injonction écrite dans l'espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, 2025, Bibliothèque Syntaxe et Sémantique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354748v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pour faire texte : la relativité de la cohérence et de la cohésion »</w:t>
+                <w:t xml:space="preserve">Cohésion textuelle et cohérence discursive à l’oral. Étude comparée de deux interviews radiophoniques en anglais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonin Brunet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joasha Boutault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cohérence et cohésion textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lambert Lucas, p. 11-24, 2021</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837614v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la cohérence énonciative : étude contrastive anglais-français</w:t>
+                <w:t xml:space="preserve">« Pour faire texte : la relativité de la cohérence et de la cohésion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sandrine BÉDOURET-LARRABURU; Christine COPY. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vergez Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raluca Nita, Antonin Brunet, Philippe Caron, Georges Kleiber, Marianne-Vergez-Couret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’épilinguistique sous le voile littéraire. Antoine Culioli et la TO(P)E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Université de Pau et des Pays de l’Adour, pp.265-288, 2018</w:t>
+              <w:t xml:space="preserve">Cohérence et cohésion textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, p. 11-24, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02373403v1</w:t>
+                <w:t xml:space="preserve">hal-03837614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quel(s) discours rapporté(s) dans les ouvrages scientifiques »</w:t>
+                <w:t xml:space="preserve">Analyser la cohérence énonciative : étude contrastive anglais-français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. MAŃKOWSKA; M. KOSTRO. </w:t>
+              <w:t xml:space="preserve">Sandrine BÉDOURET-LARRABURU; Christine COPY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le discours représenté dans les genres écrits et oraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Werset, 2017, 978-83-65713-09-4. 35</w:t>
+              <w:t xml:space="preserve">L’épilinguistique sous le voile littéraire. Antoine Culioli et la TO(P)E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Pau et des Pays de l’Adour, pp.265-288, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02373404v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02373403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverbes anglais en –ly : attitudes émotionnelles et intersubjectivité en contexte</w:t>
+                <w:t xml:space="preserve">« Quel(s) discours rapporté(s) dans les ouvrages scientifiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. BLUMENTHAL; I. NOVAKOVA.; D. SIEPMANN. </w:t>
+              <w:t xml:space="preserve">A. MAŃKOWSKA; M. KOSTRO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les émotions dans le discours. Emotions in Discourse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le discours représenté dans les genres écrits et oraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Werset, 2017, 978-83-65713-09-4. 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/978-3-653-03879-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02526094v1</w:t>
+                <w:t xml:space="preserve">halshs-02373404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestations incidentes du point de vue : quelques marqueurs du français, et leurs équivalents en anglais</w:t>
+                <w:t xml:space="preserve">Adverbes anglais en –ly : attitudes émotionnelles et intersubjectivité en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Hélène Chuquet; Raluca Nita; Freiderikos Valetopoulos. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. BLUMENTHAL; I. NOVAKOVA.; D. SIEPMANN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des sentiments au point de vue : études de linguistique contrastive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les émotions dans le discours. Emotions in Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2014, 978-3-653-99417-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-03879-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02526107v1</w:t>
+                <w:t xml:space="preserve">halshs-02526094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Verbaliser le geste et représenter la parole : les enjeux du discours direct »</w:t>
+                <w:t xml:space="preserve">Manifestations incidentes du point de vue : quelques marqueurs du français, et leurs équivalents en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jaubert, Anna; López Muñoz, Juan Manuel; Marnette, Sophie; Rosier, Laurence; Stolz, Claire. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Chuquet; Raluca Nita; Freiderikos Valetopoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citations I : Citer à travers les formes. Intersémiotique de la citation. « Discours rapporté, citation et pratiques sémiotiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Academia, pp.109-125, 2011, Au coeur des textes, 978-2-8061-0027-6</w:t>
+              <w:t xml:space="preserve">Des sentiments au point de vue : études de linguistique contrastive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02878666v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02526107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours citants non canoniques : Sur l’insertion du discours direct dans le récit journalistique</w:t>
+                <w:t xml:space="preserve">« Verbaliser le geste et représenter la parole : les enjeux du discours direct »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L.-S. Florea; C. Papahagi; A. Curea. </w:t>
+              <w:t xml:space="preserve">Jaubert, Anna; López Muñoz, Juan Manuel; Marnette, Sophie; Rosier, Laurence; Stolz, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Directions actuelles en linguistique du texte, Vol. II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, II, Casa Cărţii de Ştiinţă, pp.313-328, 2010</w:t>
+              <w:t xml:space="preserve">Citations I : Citer à travers les formes. Intersémiotique de la citation. « Discours rapporté, citation et pratiques sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Academia, pp.109-125, 2011, Au coeur des textes, 978-2-8061-0027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464515v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02878666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les verbes introducteurs − spécificités énonciatives et contraintes typologiques. Étude contrastive anglais-français</w:t>
+                <w:t xml:space="preserve">Discours citants non canoniques : Sur l’insertion du discours direct dans le récit journalistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. KACPRZAK. </w:t>
+              <w:t xml:space="preserve">L.-S. Florea; C. Papahagi; A. Curea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects interculturels de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-176, 2009</w:t>
+              <w:t xml:space="preserve">Directions actuelles en linguistique du texte, Vol. II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Casa Cărţii de Ştiinţă, pp.313-328, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02901147v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les verbes introducteurs − spécificités énonciatives et contraintes typologiques. Étude contrastive anglais-français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. KACPRZAK. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects interculturels de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-176, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02901147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« « … », ironise un professeur vs “…”, says a teacher ou Sur les dérives du discours direct dans la traduction des verbes introducteurs. Étude contrastive français, anglais, roumain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine DELESSE (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours rapporté(s) : approche(s) linguistique(s) et/ou traductologique(s).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, p. 173-195, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03195347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4284,91 +4439,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrastivité, genres discursifs et corpus : interaction des marqueurs et discours rapportés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Univesité de Poitiers, 2022</w:t>
+              <w:t xml:space="preserve">Linguistique. Université de Poitiers, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05434376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4378,146 +4533,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pronom français &amp;lt;i&amp;gt;on&amp;lt;/i&amp;gt; à travers les textes et les langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joasha Boutault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 195 p., 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05434345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transitivité à travers les langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joasha Boutault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4533,147 +4688,147 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, 124 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces de subjectivité et Corpus multilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4741,51 +4896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="616F796A"/>
+    <w:nsid w:val="5E772AC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4972,51 +5127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raluca-nita" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6990-5048" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111328535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219486664" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359431617" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joasha Boutault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9943" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086813v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Mart&#237; Solano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phras-2020-0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418777v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.8807" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Marti Solano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4238" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634569v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/dire.118" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373388v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.141.0053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchav.2007.1496" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Torrellas Castillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kraeber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chuquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freiderikos Valetopoulos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;douret-Larraburu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Brunet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427244v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938347v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3275" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354748v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez Couret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03879-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901147v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05434376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434345v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raluca-nita" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6990-5048" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111328535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219486664" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359431617" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joasha Boutault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9943" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Mart&#237; Solano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phras-2020-0004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.8807" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Marti Solano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634584v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4238" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/dire.118" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.141.0053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchav.2007.1496" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837615v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Torrellas Castillo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kraeber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chuquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freiderikos Valetopoulos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;douret-Larraburu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409650v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3275" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471808v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez Couret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373404v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526094v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03879-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05434376v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434345v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>