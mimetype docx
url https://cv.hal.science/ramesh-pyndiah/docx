--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1904,261 +1904,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coded OFDM and OFDM/OQAM for intensity modulated optical wireless systems</w:t>
+                <w:t xml:space="preserve">Joint source and channel coding for real time H.264 coded video transmission using mobile hand-held devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamdouh El Tabach</w:t>
+                <w:t xml:space="preserve">Mohamed Azni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Tortelier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchet</w:t>
+                <w:t xml:space="preserve">Karim Mokrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4304/jcm.4.8.555-564⟩</w:t>
+              <w:t xml:space="preserve">IETE journal of research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (4), pp.154 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/0377-2063.55984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489033v1</w:t>
+                <w:t xml:space="preserve">hal-00444389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint source and channel coding for real time H.264 coded video transmission using mobile hand-held devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coded OFDM and OFDM/OQAM for intensity modulated optical wireless systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamdouh El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Azni</w:t>
+                <w:t xml:space="preserve">Patrick Tortelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Mokrani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+                <w:t xml:space="preserve">Olivier Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IETE journal of research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 55 (4), pp.154 - 161. </w:t>
+              <w:t xml:space="preserve">Journal of Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (8), pp.555 - 564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4103/0377-2063.55984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4304/jcm.4.8.555-564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444389v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reed-Solomon turbo product codes for optical communications: from code optimization to decoder design</w:t>
               </w:r>
@@ -2838,51 +2838,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un prototype de turbo codeur-décodeur pour code produit</w:t>
+                <w:t xml:space="preserve">Design and Performance of a product code turbo encoding-decoding prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
@@ -2891,93 +2891,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Buda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 54 (3-4), pp.214 - 219</w:t>
+              <w:t xml:space="preserve">, 1999, 54 (54), pp.214 - 219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475632v1</w:t>
+                <w:t xml:space="preserve">hal-02475628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Performance of a product code turbo encoding-decoding prototype</w:t>
+                <w:t xml:space="preserve">Conception d'un prototype de turbo codeur-décodeur pour code produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
@@ -2986,69 +2986,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Buda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 54 (54), pp.214 - 219</w:t>
+              <w:t xml:space="preserve">, 1999, 54 (3-4), pp.214 - 219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475628v1</w:t>
+                <w:t xml:space="preserve">hal-02475632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near optimum decoding of product codes: block turbo codes</w:t>
               </w:r>
@@ -3475,51 +3475,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (103)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (105)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3643,675 +3643,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint source-channel decoding for LDPC-coded error-corrupted binary Markov sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Experimental Analysis of 50G-PON LDPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tad Matsumoto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Anet Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ingles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNC 2016 : IEEE International Conference on Computing, Networking and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCNC.2016.7440677⟩</w:t>
+              <w:t xml:space="preserve">2025 Optical Fiber Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, San Francisco, CA, United States. pp.W1F.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2025.W1F.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514727v1</w:t>
+                <w:t xml:space="preserve">hal-05557484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative communication using turbo product codes with multiple-source spatial and temporal correlations</w:t>
+                <w:t xml:space="preserve">Joint source-channel decoding for LDPC-coded error-corrupted binary Markov sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tad Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955123⟩</w:t>
+              <w:t xml:space="preserve">ICNC 2016 : IEEE International Conference on Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Hauai, Hi, United States. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCNC.2016.7440677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188834v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precoding and Decoding in the MIMO Interference Channel for Discrete Constellation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Cooperative communication using turbo product codes with multiple-source spatial and temporal correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2013 : IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTC 2014 : 8th International Symposium on Turbo Codes and Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Breme, Germany. pp.249 - 253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2014.6955123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931029v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de voie pour la maximisation du débit dans les schémas d’alignement d’interférence</w:t>
+                <w:t xml:space="preserve">Precoding and Decoding in the MIMO Interference Channel for Discrete Constellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khandani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">PIMRC 2013 : IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.1157 - 1161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909217v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Coverage of the Single Frequency Broadcast Network for Handheld Receivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Formation de voie pour la maximisation du débit dans les schémas d’alignement d’interférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNS 2013 : 10th annual IEEE Consumer Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836656v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superposed CDMA relay cooperation in wireless sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">Analyzing the Coverage of the Single Frequency Broadcast Network for Handheld Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moiz Anis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2013-Spring: IEEE 77th Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2013.6692774⟩</w:t>
+              <w:t xml:space="preserve">CCNS 2013 : 10th annual IEEE Consumer Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Las Vegas, United States. pp.689 - 692, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2013.6488527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960166v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New decoding strategy for underdetermined mimo transmission sparse decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4366,419 +4396,406 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2013 : 21st European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for DVB and LTE cooperation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Superposed CDMA relay cooperation in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizhi Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB), 2013 IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BMSB.2013.6621778⟩</w:t>
+              <w:t xml:space="preserve">VTC 2013-Spring: IEEE 77th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dresden, Germany. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2013.6692774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881186v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage conjoint source canal optimisé avec décodage itératif pour la transmission d'images RSPIHT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple model for DVB and LTE cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moiz Anis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème édition du colloque Gretsi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB), 2013 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMSB.2013.6621778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910313v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throughput analysis of hybrid single-packet and multiple-packet truncated type-II HARQ strategies with unreliable feedback channel</w:t>
+                <w:t xml:space="preserve">Codage conjoint source canal optimisé avec décodage itératif pour la transmission d'images RSPIHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha El Aoun</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mhamdi Marwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaibi Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème édition du colloque Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725001v1</w:t>
+                <w:t xml:space="preserve">hal-00910313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Turbo Product Codes on the Multiple-Access Relay Channel with Relatively Poor Source-Relay Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizhi Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4797,1436 +4814,1445 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPAWC 2012 : 13th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Çeşme, Turkey. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SPAWC.2012.6292941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handheld receivers coverage by DVB-T2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Moiz Anis</w:t>
+                <w:t xml:space="preserve">Throughput analysis of hybrid single-packet and multiple-packet truncated type-II HARQ strategies with unreliable feedback channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha El Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2012: IEEE 76th Vehicular Technology Conference (Fall 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399000⟩</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.86 - 91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2012.6214495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783732v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference Alignment: Precoding Subspaces Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">Handheld receivers coverage by DVB-T2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moiz Anis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2012: 13th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC 2012: IEEE 76th Vehicular Technology Conference (Fall 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Québéc City, Canada. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725040v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low complexity pixel Domain video based on arithmetic and turbo codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Zaibi</w:t>
+                <w:t xml:space="preserve">Interference Alignment: Precoding Subspaces Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWCUCA 2012: IEEE international Conference on Wireless Communications in Unusual and Confined Area</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">SPAWC 2012: 13th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Çeşme, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725033v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference alignment: improved design via precoding vectors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">A low complexity pixel Domain video based on arithmetic and turbo codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Lahsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2012: 75th IEEE Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">ICWCUCA 2012: IEEE international Conference on Wireless Communications in Unusual and Confined Area</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725649v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase uncertainty algorithm on radix-2 for reducing the PAPR of multiple candidate OFDM system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+                <w:t xml:space="preserve">Interference alignment: improved design via precoding vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">VTC 2012: 75th IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640763v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Train tracking and shadowing estimation based on received signal strength</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Castelain</w:t>
+                <w:t xml:space="preserve">Analysis and optimization of hybrid single packet and multiple-packets incremental redundancy in the presence of channel state information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha El Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nets4Cars/Nets4Trains 2011 : the 3rd International Workshopon Communication Technologies for Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Oberpfaffenhofen, Germany. pp.23 - 33</w:t>
+              <w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609312v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity SLM technique with an interleaver- butterfly ensemble for PAPR reduction of power limited OFDM system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+                <w:t xml:space="preserve">Distributed video coding in pixel domain using spatial correlation at the decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Lahsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Spring VTC 2011: 73rd Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DCC 2011: IEEE Data Compression Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Snowbird, United States. pp.463 -, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCC.2011.67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609310v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed video coding in pixel domain using spatial correlation at the decoder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Zaibi</w:t>
+                <w:t xml:space="preserve">Raccourcissement des turbocodes produits Reed-Solomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Changuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCC 2011: IEEE Data Compression Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SETIT 2011 : 6th International Conference on the Sciences of Electronics, Technologies of Information and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sousse (Tunisie), Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725638v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and optimization of hybrid single packet and multiple-packets incremental redundancy in the presence of channel state information</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+                <w:t xml:space="preserve">Low complexity SLM technique with an interleaver- butterfly ensemble for PAPR reduction of power limited OFDM system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Brest, France. pp.1 - 5</w:t>
+              <w:t xml:space="preserve">IEEE Spring VTC 2011: 73rd Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725185v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des schémas HARQ classiques et évolués (schémas multi-paquets) en présence d'une voie de retour imparfaite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+                <w:t xml:space="preserve">Phase uncertainty algorithm on radix-2 for reducing the PAPR of multiple candidate OFDM system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque GRETSI : traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725178v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Network localizability via Semidefinite Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Train tracking and shadowing estimation based on received signal strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Noureddine Al Moussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-PIMRC 2011: 22nd IEEE International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.1314 - 1318</w:t>
+              <w:t xml:space="preserve">Nets4Cars/Nets4Trains 2011 : the 3rd International Workshopon Communication Technologies for Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Oberpfaffenhofen, Germany. pp.23 - 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725493v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-regressive modeling of the shadowing for RSS mobile tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Cooperative Network localizability via Semidefinite Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Noureddine Al Moussawi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2011 : IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">IEEE-PIMRC 2011: 22nd IEEE International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.1314 - 1318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609313v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-source cooperative communications using low-density parity-check product codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yizhi Yin</w:t>
+                <w:t xml:space="preserve">Auto-regressive modeling of the shadowing for RSS mobile tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Noureddine Al Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International symposium on Wireless Personal Multimedia Communications (WPMC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">ICC 2011 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725042v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFDM-PAPR reduction using coded frequency division binary mask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6255,1162 +6281,1149 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EW 2011 : European Wireless</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A now variant of nonparametric belief propagation for self-localization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Castelain</w:t>
+                <w:t xml:space="preserve">Multi-source cooperative communications using low-density parity-check product codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizhi Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT : International Conférence on Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International symposium on Wireless Personal Multimedia Communications (WPMC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609311v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity chase-like decoding of variable-length codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Zaibi</w:t>
+                <w:t xml:space="preserve">Analyse des schémas HARQ classiques et évolués (schémas multi-paquets) en présence d'une voie de retour imparfaite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha El Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTEA 2010: 6th International Conference on Electrical Systems and Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque GRETSI : traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806897v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of random linear network codes concatenated with reed-solomon codes using turbo decoding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yizhi Yin</w:t>
+                <w:t xml:space="preserve">Low-complexity chase-like decoding of variable-length codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International symposium on turbo codes &amp; iterative information processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">JTEA 2010: 6th International Conference on Electrical Systems and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527570v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-packet versus single-packet incremental redundancy strategies for type-II hybrid ARQ</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">A now variant of nonparametric belief propagation for self-localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Noureddine Al Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2010 : 6th International Symposium on turbo codes and iterative information processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2010.5613846⟩</w:t>
+              <w:t xml:space="preserve">ICT : International Conférence on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Doha, Qatar. pp.822 - 827, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2010.5478820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195582v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity partial selected mapping for PAPR reduction of OFDM system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+                <w:t xml:space="preserve">Performance of random linear network codes concatenated with reed-solomon codes using turbo decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizhi Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SCVT 2010: 7th Annual Symposium on Communications and Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">6th International symposium on turbo codes &amp; iterative information processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565621v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple source cooperative coding using turbo product codes with a noisy relay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low complexity partial selected mapping for PAPR reduction of OFDM system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE SCVT 2010: 7th Annual Symposium on Communications and Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540874v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved bit-error-rate estimation over experimental optical wireless channels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple source cooperative coding using turbo product codes with a noisy relay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2009, free-space laser communication technologies XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, San Jose, United States</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862134v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity joint source/channel turbo decoding of arithmetic codes with image transmission application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Zaibi</w:t>
+                <w:t xml:space="preserve">Multiple-packet versus single-packet incremental redundancy strategies for type-II hybrid ARQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha El Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Data Compression Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DCC.2009.31⟩</w:t>
+              <w:t xml:space="preserve">ISTC 2010 : 6th International Symposium on turbo codes and iterative information processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2010.5613846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481254v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chase like decoding of arithmetic codes with image transmission applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Zaibi</w:t>
+                <w:t xml:space="preserve">Improved bit-error-rate estimation over experimental optical wireless channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamdouh El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tortelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS 2009 : 5th international conference on Signal Image Technology and Internet based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West 2009, free-space laser communication technologies XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481252v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint source/channel turbo decoding of arithmetic codes</w:t>
+                <w:t xml:space="preserve">Low-complexity joint source/channel turbo decoding of arithmetic codes with image transmission application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallègue</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2008 : 4th International Symposium on Image/Video Communications over fixed and mobile networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Data Compression Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Snowbird, Utah, United States. pp.472 -, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCC.2009.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481247v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity joint source/channel turbo decoding of arithmetic codes</w:t>
+                <w:t xml:space="preserve">Chase like decoding of arithmetic codes with image transmission applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zaibi</w:t>
@@ -7418,6677 +7431,6893 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Bouallegue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Turbo Codes and Related Topics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SITIS 2009 : 5th international conference on Signal Image Technology and Internet based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475637v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse infrared personal optical wireless based and modified OFDM/OQAM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tortelier</w:t>
+                <w:t xml:space="preserve">Joint source/channel turbo decoding of arithmetic codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSNDSP : 6th Symposium on Communication Systems, Networks and Digital Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISIVC 2008 : 4th International Symposium on Image/Video Communications over fixed and mobile networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Bilbao, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475638v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified OFDM/OQAM for personal optical wireless with direct detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tortelier</w:t>
+                <w:t xml:space="preserve">Low-complexity joint source/channel turbo decoding of arithmetic codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTTA'08 : 3rd International Conference on Information &amp; Communication Technologies : from theory to applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Symposium on Turbo Codes and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland. pp.385 - 389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TURBOCODING.2008.4658730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02475634v1</w:t>
+                <w:t xml:space="preserve">hal-02475637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On free-space optic communication with alamouti-type coding and direct detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Diffuse infrared personal optical wireless based and modified OFDM/OQAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamdouh El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tortelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWPC'08 : 3rd International Symposium on Wireless Pervasive Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSNDSP : 6th Symposium on Communication Systems, Networks and Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2008.4610752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424020v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bilan d'une liaison infrarouge dans un environnement domestique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Modified OFDM/OQAM for personal optical wireless with direct detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamdouh El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tortelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27è Journées Nationales d’Optique Guidée (JNOG 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTTA'08 : 3rd International Conference on Information &amp; Communication Technologies : from theory to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389212v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some results on the binary minimum distance of Reed-Solomon codes and block turbo codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+                <w:t xml:space="preserve">On free-space optic communication with alamouti-type coding and direct detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamdouh El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tortelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Adde</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC'07 : IEEE International conference on communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISWPC'08 : 3rd International Symposium on Wireless Pervasive Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Santorini, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876233v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to order statistics decoding of long linear block codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+                <w:t xml:space="preserve">Le bilan d'une liaison infrarouge dans un environnement domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamdouh El Tabach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tortelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM'07 : 50th annual IEEE Global telecommunications conference, November 26-30, Washington, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Washington, United States. pp.1467 - 1471</w:t>
+              <w:t xml:space="preserve">27è Journées Nationales d’Optique Guidée (JNOG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.278-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864672v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sensibility of the arranged list of the most a priori likely tests algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">New approach to order statistics decoding of long linear block codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Michal Kabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MILCOM'07 : Military communications conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Orlando, Floride, United States</w:t>
+              <w:t xml:space="preserve">GLOBECOM'07 : 50th annual IEEE Global telecommunications conference, November 26-30, Washington, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Washington, United States. pp.1467 - 1471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864624v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décodage MVP des codes arithmétiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
+                <w:t xml:space="preserve">On the sensibility of the arranged list of the most a priori likely tests algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Michal Kabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT 2007: 4th International Conference on Sciences of Electronic, Technologies of Information and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">MILCOM'07 : Military communications conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Orlando, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806811v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the genetic code : comparison with multiplexed codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+                <w:t xml:space="preserve">Décodage MVP des codes arithmétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Zaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT'07 : IEEE international symposium on information theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Nice, France</w:t>
+              <w:t xml:space="preserve">SETIT 2007: 4th International Conference on Sciences of Electronic, Technologies of Information and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481244v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative decoding of block turbo codes over the binary erasure channel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some results on the binary minimum distance of Reed-Solomon codes and block turbo codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSPC'07 : IEEE international conference on signal processing and communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International conference on communications (ICC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Glasgow, United Kingdom. pp.990 - 994, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2007.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876238v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic two-level coded modulation using Reed-Solomon product codes</w:t>
+                <w:t xml:space="preserve">Iterative decoding of block turbo codes over the binary erasure channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Changuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICICS'07 : 6th International Conference on Information, Communications and Signal processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">ICSPC'07 : IEEE international conference on signal processing and communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Dubaï, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876236v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of parity-check matrices for non-binary LDPC codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dai Kimura</w:t>
+                <w:t xml:space="preserve">Study on the genetic code : comparison with multiplexed codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbo--coding 2006 : 4th international symposium on turbo codes and related topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ISIT'07 : IEEE international symposium on information theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864663v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un système de transmission UWB multi-utilisateurs synchrones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
+                <w:t xml:space="preserve">Pragmatic two-level coded modulation using Reed-Solomon product codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Changuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT 2005 - Tunisie - 27-31 mars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">ICICS'07 : 6th International Conference on Information, Communications and Signal processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481103v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection multi-utilisateurs asynchrones dans un système UWB</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
+                <w:t xml:space="preserve">Construction of parity-check matrices for non-binary LDPC codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Telecom'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Turbo--coding 2006 : 4th international symposium on turbo codes and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481000v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des parties codantes de l'ADN en fonction du sens lecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+                <w:t xml:space="preserve">Application of non-binary LDPC codes for small packet transmission in vehicle communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve"> ITST 2005 : 5th International Conference on ITS telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Brest, France. pp.109 - 112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481110v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization Usign an Adaptative Early-Late Algorithm for IR-TH-UWB Transmission in Multipath Scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
+                <w:t xml:space="preserve">Etude des parties codantes de l'ADN en fonction du sens lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Siena, Italie</w:t>
+              <w:t xml:space="preserve">GRETSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481099v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of non-binary LDPC codes for small packet transmission in vehicle communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+                <w:t xml:space="preserve">Synchronization Usign an Adaptative Early-Late Algorithm for IR-TH-UWB Transmission in Multipath Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ITST 2005 : 5th International Conference on ITS telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Brest, France. pp.109 - 112</w:t>
+              <w:t xml:space="preserve">ISWCS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Siena, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864667v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Multiple Access Frame Differential DS-UWB System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Simulation d'un système de transmission UWB multi-utilisateurs synchrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UWBNETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Boston, États-Unis</w:t>
+              <w:t xml:space="preserve">SETIT 2005 - Tunisie - 27-31 mars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481243v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of turbo codes and their applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Berrou</w:t>
+                <w:t xml:space="preserve">Détection multi-utilisateurs asynchrones dans un système UWB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECWT'05 : 2nd European Conference on Wireless Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International Telecom'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Rabat, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876240v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the MC-CDMA Physical Layer Algorithms on the Downlink Capacity in a Multi-Cellular Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Gueguen</w:t>
+                <w:t xml:space="preserve">New Multiple Access Frame Differential DS-UWB System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd IEEE Vehical Technology Conference Fall 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dallas, États-Unis</w:t>
+              <w:t xml:space="preserve">UWBNETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Boston, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480982v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Impact of the MC-CDMA Physical Layer Algorithms on the Douwnlink Capacity in a Multi-Cellular Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Gueguen</w:t>
+                <w:t xml:space="preserve">An overview of turbo codes and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5h International Workshop on Multi-Carrier Spread Spectrum - MCSS'05) sept. 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECWT'05 : 2nd European Conference on Wireless Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, France. pp.1 - 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECWT.2005.1617639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480977v1</w:t>
+                <w:t xml:space="preserve">hal-01876240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface between Link and System Level Simulations for Douwnlink MC-CDMA Cellular Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Impact of the MC-CDMA Physical Layer Algorithms on the Downlink Capacity in a Multi-Cellular Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Majid Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Wireless 2005 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Nicosia, Italie</w:t>
+              <w:t xml:space="preserve">62nd IEEE Vehical Technology Conference Fall 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dallas, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480997v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Transmission with low complexity Reed-Solomon Block Turbo Codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Picart</w:t>
+                <w:t xml:space="preserve">Quantifying the Impact of the MC-CDMA Physical Layer Algorithms on the Douwnlink Capacity in a Multi-Cellular Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Majid Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Wireless Communication System (ISWCS'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Mauritius, Maurice</w:t>
+              <w:t xml:space="preserve">5h International Workshop on Multi-Carrier Spread Spectrum - MCSS'05) sept. 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Oberpfaffenhofen, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480955v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential applications of low complexity non-binary high code rate block turbo codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Picart</w:t>
+                <w:t xml:space="preserve">Interface between Link and System Level Simulations for Douwnlink MC-CDMA Cellular Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Majid Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Goalic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MILCOM 2004 : IEEE Military Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Wireless 2005 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Nicosia, Italie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480934v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of low complexity high code rate Reed-Solomon Block Turbo codes</w:t>
+                <w:t xml:space="preserve">Achieveing Channel Capacity with low complexity RS-BTC using QPSK over AWGN channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC'04 - France - Brest - july</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Brest, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Telecommunications (ICT'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Fortaleza, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480957v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAI Analysis for forward Link Mono-Dimensionnaly Spread OFDM Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Gueguen</w:t>
+                <w:t xml:space="preserve">Block turbo codes for efficient image transmission over wireless channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Zaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Technology Conference Spring 2004 (VTCS'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Milan, Italie</w:t>
+              <w:t xml:space="preserve">SPIE San Jose - USA - Janvier 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480893v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieveing Channel Capacity with low complexity RS-BTC using QPSK over AWGN channel</w:t>
+                <w:t xml:space="preserve">Performance of low complexity high code rate Reed-Solomon Block Turbo codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Telecommunications (ICT'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Fortaleza, Brésil</w:t>
+              <w:t xml:space="preserve">ISIVC'04 - France - Brest - july</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480950v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block turbo codes for efficient image transmission over wireless channels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">MAI Analysis for forward Link Mono-Dimensionnaly Spread OFDM Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Majid Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE San Jose - USA - Janvier 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, San Jose, United States</w:t>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference Spring 2004 (VTCS'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125857v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Spreading Sequences on the Performance of Forward Link MC-CDMA Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Gueguen</w:t>
+                <w:t xml:space="preserve">Potential applications of low complexity non-binary high code rate block turbo codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Goalic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eight IEEE International Symposium on Spread Spectrum Techniques and Applications (ISSSTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MILCOM 2004 : IEEE Military Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Monterey, Californie, United States. pp.1694 - 1699, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MILCOM.2004.1495192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480920v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Block Reed-Solomon BTC for Reliable Transmission</w:t>
+                <w:t xml:space="preserve">Reliable Transmission with low complexity Reed-Solomon Block Turbo Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Goalic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCTTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Damas, Syrie</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Wireless Communication System (ISWCS'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Mauritius, Maurice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480914v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of low complexity RS-BTC with M-ary Phase-Shift Keying</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Picart</w:t>
+                <w:t xml:space="preserve">Impact of the Spreading Sequences on the Performance of Forward Link MC-CDMA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Majid Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Mobile Congress (GMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Shanghai, Chine</w:t>
+              <w:t xml:space="preserve">Eight IEEE International Symposium on Spread Spectrum Techniques and Applications (ISSSTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Sydney, Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480969v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block turbo codes : ten years later</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small Block Reed-Solomon BTC for Reliable Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rong Zhou</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Goalic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Seminar on Sparse Graph Codes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICCTTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Damas, Syrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480903v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced robustness in image watermarking using block turbo codes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dugelay</w:t>
+                <w:t xml:space="preserve">Performance of low complexity RS-BTC with M-ary Phase-Shift Keying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging '03' Security and watermarking of multimedia contents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Mobile Congress (GMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Shanghai, Chine</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129093v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of high code rate BTC for non-traditional applications</w:t>
+                <w:t xml:space="preserve">Block turbo codes : ten years later</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium On Turbo Codes &amp; Related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Brest, France. pp.157 - 160</w:t>
+              <w:t xml:space="preserve">IEE Seminar on Sparse Graph Codes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480870v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block turbo code with binary input for improving quality of service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Adde</w:t>
+                <w:t xml:space="preserve">Enhanced robustness in image watermarking using block turbo codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dugelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Kerouedan</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiaccess Mobility and Teletraffic for Wireless Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Imaging '03' Security and watermarking of multimedia contents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, San Jose, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.477323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465617v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New architecture for high data rate turbo decoding of product codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Cuevas Ordaz</w:t>
+                <w:t xml:space="preserve">Performance of high code rate BTC for non-traditional applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2002 : IEEE global telecommunications conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Symposium On Turbo Codes &amp; Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Brest, France. pp.157 - 160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465659v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perform of Block Turbo in a Hiperlan/2 Office Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Castelain</w:t>
+                <w:t xml:space="preserve">Block turbo code with binary input for improving quality of service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kerouedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSSE'01</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Tokyo, Japon</w:t>
+              <w:t xml:space="preserve">Multiaccess Mobility and Teletraffic for Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Rennes, France. pp.195 - 204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480854v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block turbo code from theory to practise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New architecture for high data rate turbo decoding of product codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Cuevas Ordaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kerouedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Symposium for Electronics Engineers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2002 : IEEE global telecommunications conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Taipei, Taiwan. pp.1363 - 1367, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2002.1188421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480849v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture de décodeur de code produit haut débit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Adde</w:t>
+                <w:t xml:space="preserve">Perform of Block Turbo in a Hiperlan/2 Office Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Héno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'01 : 18ème colloque sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISSSE'01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480860v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A way to Combat the sub-optimality of Turbo decoding of Product codes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Block turbo code from theory to practise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPMCC'01 (4th European Personal Mobile Communications Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2001, Vienne, Autriche</w:t>
+              <w:t xml:space="preserve">Online Symposium for Electronics Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2001, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480824v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent simplifications and improvements in Block Turbo Codes</w:t>
+                <w:t xml:space="preserve">Architecture de décodeur de code produit haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Turbo Codes &amp; Related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Brest, France. pp.133 - 136</w:t>
+              <w:t xml:space="preserve">GRETSI'01 : 18ème colloque sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480819v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of the elementary soft BCH decoder for a block Turbo Code combined with a 16-QAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Lacroix</w:t>
+                <w:t xml:space="preserve">A way to Combat the sub-optimality of Turbo decoding of Product codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Turbo &amp; Related Topics, Brest, France, September</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Brest, France</w:t>
+              <w:t xml:space="preserve">EPMCC'01 (4th European Personal Mobile Communications Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2001, Vienne, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140941v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Turbo codes for transmitting and receiving diversity systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">Optimisation of the elementary soft BCH decoder for a block Turbo Code combined with a 16-QAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Glavieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Turbo &amp; Related Topics</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Turbo &amp; Related Topics, Brest, France, September</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140978v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block turbo codes for space-time systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">Recent simplifications and improvements in Block Turbo Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global telecommunications conference (Globecom 2000)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Symposium on Turbo Codes &amp; Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Brest, France. pp.133 - 136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139477v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décodage des codes correcteurs d'erreurs avec information a priori de la source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bachar El Hassan</w:t>
+                <w:t xml:space="preserve">Block Turbo codes for transmitting and receiving diversity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'99 Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Turbo &amp; Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147829v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décodage itératif des codes produits avec des coefficients adaptatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Block turbo codes for space-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'99 Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Global telecommunications conference (Globecom 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, San Fransisco, CA, United States. pp.1021-1025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2000.891292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480809v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a low complexity algorithm for BCH block Turbo decoding on Digital Signal Processor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Chapalain</w:t>
+                <w:t xml:space="preserve">Iterative decoding of product codes with a priori information over a Gaussian channel forstill image transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad El Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSPAT'99 Conférence, Orlando USA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Globecom'99: Seamless Interconnection for Universal Services. Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Rio De Janeiro, Brésil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.1999.831771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480816v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative decoding of product codes with a priori information over a Gaussian channel forstill image transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad El Baz</w:t>
+                <w:t xml:space="preserve">Implementation of a low complexity algorithm for BCH block Turbo decoding on Digital Signal Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Goalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom'99: Seamless Interconnection for Universal Services. Global Telecommunications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSPAT'99 Conférence, Orlando USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Orlando, Florida, États-Unis</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147904v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted Iterative decoding of product codes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décodage itératif des codes produits avec des coefficients adaptatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom'99</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI'99 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480802v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel decoding of block codes with a priori information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Décodage des codes correcteurs d'erreurs avec information a priori de la source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar El Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitsab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom'98,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI'99 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149666v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized source coding and coded modulation for digital transmission of still images on a noisy channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapted Iterative decoding of product codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICIP'98</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.1998.723334⟩</w:t>
+              <w:t xml:space="preserve">IEEE Globecom'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Rio De Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.1999.831724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148662v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission errors recovery using fuzzy block similitary measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized source coding and coded modulation for digital transmission of still images on a noisy channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitsab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP'97</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICIP'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Chicago, États-Unis. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.1998.723334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150500v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block turbo decoder design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Adde</w:t>
+                <w:t xml:space="preserve">Channel decoding of block codes with a priori information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad El Baz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean René Inisan</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbo Codes &amp; Related Topics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Globecom'98,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Sydney, Australie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.1998.775864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480779v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative source.chanel decoding using block turbo code and VQ for image transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Aitsab</w:t>
+                <w:t xml:space="preserve">Block turbo decoder design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Basel Solaiman</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean René Inisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium international sur les turbo codes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Brest, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbo Codes &amp; Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Brest, France. pp.166 - 169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149850v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid fuzzy-neural approach for image compression/transmission over noisy channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative source.chanel decoding using block turbo code and VQ for image transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Aitsab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCS'97 Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Pasadena, États-Unis</w:t>
+              <w:t xml:space="preserve">1er Symposium international sur les turbo codes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348667v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de similarité floue pour la détection d'erreurs de transmission d'images avec quantification vectorielle</w:t>
+                <w:t xml:space="preserve">Transmission errors recovery using fuzzy block similitary measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitsab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COERSA'97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">ICIP'97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Santa Barbara, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338658v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of concatened Reed-Solomon/convolutional codes with iterative decoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">A Hybrid fuzzy-neural approach for image compression/transmission over noisy channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cazuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM'97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Phoenix, États-Unis</w:t>
+              <w:t xml:space="preserve">PCS'97 Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Pasadena, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480796v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative decoding of product codes : block turbo codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures de similarité floue pour la détection d'erreurs de transmission d'images avec quantification vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Aitsab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cazuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium international sur les turbo-codes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Brest, France</w:t>
+              <w:t xml:space="preserve">COERSA'97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480785v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time turbo decoding of product codes on a digital signal processor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Goalic</w:t>
+                <w:t xml:space="preserve">Performance of concatened Reed-Solomon/convolutional codes with iterative decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM'97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Phoenix, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480794v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un turbo décodeur de code produit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iterative decoding of product codes : block turbo codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean René Inisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'97 : seizième colloque sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.1169 - 1172</w:t>
+              <w:t xml:space="preserve">1er Symposium international sur les turbo-codes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480775v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation conjointe d'un décodeur source et d'une modulation codée pour la transmission d'images sur un canal bruité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Aitsab</w:t>
+                <w:t xml:space="preserve">Real time turbo decoding of product codes on a digital signal processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Goalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GLOBECOM'97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Phoenix, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149774v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A very low complexity block turbo decoder for product codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'un turbo décodeur de code produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Adde</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean René Inisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM'96 : IEEE Global telecommunications conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI'97 : seizième colloque sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.1169 - 1172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489017v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and complexity of block turbo decoder circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Adde</w:t>
+                <w:t xml:space="preserve">Optimisation conjointe d'un décodeur source et d'une modulation codée pour la transmission d'images sur un canal bruité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Raoul</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS'96 :Third International Conference on Electronics, Circuits and System</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480769v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture et conception d'un circuit turbo-décodeur de codes produits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Raoul</w:t>
+                <w:t xml:space="preserve">A very low complexity block turbo decoder for product codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'95, GRETSI 95 : 15ème colloque sur le traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM'96 : IEEE Global telecommunications conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, London, United Kingdom. pp.101 - 105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.1996.594341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480741v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo-codes : principe et applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Glavieux</w:t>
+                <w:t xml:space="preserve">Performance and complexity of block turbo decoder circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'95</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICECS'96 :Third International Conference on Electronics, Circuits and System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Rodos, Greece. pp.172 - 175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.1996.582746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480739v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Architecture et conception d'un circuit turbo-décodeur de codes produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRETSI'95, GRETSI 95 : 15ème colloque sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Juan Les Pins, Îles Malouines. pp.981 - 984</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turbo-codes : principe et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Glavieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRETSI'95</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Juan Les Pins, France. pp.1369 - 1376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MMIC Oscillator Phase Noise Measurement and Simulation using Experimental FET L.F. Noise Data and State of Art CAD Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guivarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Microwave Conference, 1990</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1990, Budapest, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUMA.1990.336230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14098,287 +14327,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel coding in communication networks : from theory to turbocodes. Edited by Alain Glavieux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glavieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Battail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Biglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Ltd, pp.418, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage de canal - des bases théoriques aux turbocodes (sous la direction de Alain GLAVIEUX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glavieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Battail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Biglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès Science / Lavoisier, pp.453, 2005, Traité IC2 : Traitement du signal et de l'image, Traité IC2 : Traitement du signal et de l'image, 2-7462-0953-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbo Codes : errors-correcting codes of widening application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14387,51 +14616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14441,51 +14670,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double correction des turbocodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14540,73 +14769,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'histoire des nombres. Présenté par "La Recherche"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tallandier, pp.145 - 151, 2007, 978-2-84734-422-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do we implement block turbo codes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kerouedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14635,51 +14864,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbo Codes, Error-correcting codes of widening application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Penton Science, pp.127 - 141, 2002, Innovative technology series, Information systems &amp; networks, 1-9039-9626-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14689,91 +14918,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kind of underwater time service and synchronisation method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14781,188 +15010,188 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">China, Patent n° : WO2011020222. 10653. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de transmission et de réception d'un signal numérique mettant en œuvre au moins un relais multi-utilisateur dans un réseau coopératif, programme d'ordinateur et dispositifs correspondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Graell I Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Roua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2949924A1. 13235. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de transmission d'un signal numérique entre au moins un émetteur et au moins un récepteur, mettant en oeuvre au moins un relais, produit programme et dispositif relais correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Michal Kabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14970,149 +15199,149 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2009121883A2. 7088. 2009, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de transmission d'un signal multiporteuse réduisant le rapport puissance crête à puissance moyenne, procédé et dispositif de réception, programme et signal correspondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2009150187A1. 13233. 2009, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854464v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-Input-Multiple-Output Transmission Using Non-Binary LDPC Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15120,87 +15349,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2008035133A1. DI-TBN-06-007. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of parity check matrices for non-binarys LDPC codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15208,51 +15437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2007112767A1. DI-TBN-06-002. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15262,51 +15491,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of evolved Multimedia Broadcast Multicast Services (eMBMS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Moiz Anis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15332,113 +15561,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2016-01-RSM, Dépt. Réseaux, Sécurité et Multimédia (Institut Mines-Télécom-Télécom Bretagne-UEB); Institut de recherche en informatique et systèmes aléatoires (UMR CNRS 6074 - Université de Rennes 1 - INRIA - INSA de Rennes - ENS de Cachan - Télécom Bretagne - Université de Bretagne Sud); Usman Institute of Technology - Hamdard University (.); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Direction scientifique (Institut Mines-Télécom -Télécom Bretagne). 2016, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COCA project : channel coding : state of the art and perspectives (technical and strategic aspects)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15450,87 +15679,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Pôle de Recherche Avancée en Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Electronique (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2007, pp.164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décodage source-canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad El Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15542,73 +15771,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block Turbo codes for voice and data services in UMTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15634,349 +15863,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">André Goalic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décodage conjoint source-canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad El Baz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et comparison de schémas de turbo-codage à haut rendement pour la transmission d'images optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et comparaison de schémas de turbo-codage à haut-rendement pour la transmission d'images optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad El Baz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbo Code en bloc programmable pour la rétrodiffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15989,157 +16218,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Electronique (Institut Mines-Télécom-Télécom Bretagne-UEB). 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la mise en oeuvre des turbo-codes en blocs. Evaluation de complexité matérielle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Electronique (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16286,51 +16515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0253-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360687" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moiz Anis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2015.2450356" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhi Yin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2314095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-79" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.071713.130413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aloui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Hassani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseuk Yoo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/983915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.05.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHRJGFX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Changuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh El Tabach" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tortelier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.4.8.555-564" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mokrani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0377-2063.55984" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2007.904365" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chapalain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le H&#233;no" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Castelain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480800v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263371" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tad Matsumoto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440677" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188834v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955123" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khandani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488527" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6692774" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937815v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00881186v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2013.6621778" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamdi Marwa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaibi Sonia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Aoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214495" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717394v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2012.6292941" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399000" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725040v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725033v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Lahsini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Noureddine Al Moussawi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2011.67" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725493v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gresset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2010.5478820" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806897v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195582v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613846" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565621v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862134v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481254v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2009.31" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481252v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475637v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658730" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2008.4610752" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475634v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530234" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876233v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.168" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864672v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876238v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876236v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Kimura" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481103v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Salem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481110v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481099v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864667v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481243v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876240v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617639" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480982v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Majid Mourad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueguen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480977v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480997v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480934v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2004.1495192" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480957v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480893v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125857v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480920v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480914v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480969v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480903v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129093v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.477323" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480870v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465617v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465659v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuevas Ordaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1188421" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480854v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480849v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480860v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480819v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140941v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacroix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140978v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139477v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2000.891292" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147829v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aitsab" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480809v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480816v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147904v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El Baz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.831771" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480802v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.831724" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149666v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1998.775864" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148662v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1998.723334" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480779v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raoul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Inisan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348667v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338658v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480796v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480785v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480794v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480775v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149774v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489017v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combelles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1996.594341" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1996.582746" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480741v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480739v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939089v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc'H" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripoll" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1990.336230" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504305v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Battail" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Biglieri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504285v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077426v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294358v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464836v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184968v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Roua" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893722v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854464v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433773v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291201v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870558v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075310v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893769v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075301v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475627v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475631v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475635v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0253-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360687" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moiz Anis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2015.2450356" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhi Yin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2314095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-79" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.071713.130413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aloui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Hassani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseuk Yoo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/983915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.05.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHRJGFX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Changuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mokrani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0377-2063.55984" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh El Tabach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tortelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.4.8.555-564" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2007.904365" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chapalain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le H&#233;no" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Castelain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480800v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263371" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anet Neto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tad Matsumoto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440677" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188834v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955123" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khandani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909217v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488527" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6692774" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00881186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2013.6621778" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamdi Marwa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaibi Sonia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2012.6292941" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Aoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214495" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399000" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Lahsini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725649v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725638v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2011.67" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05576485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609310v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Noureddine Al Moussawi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gresset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609298v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2010.5478820" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527570v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613846" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2009.31" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658730" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2008.4610752" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530234" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389212v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864672v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864624v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806811v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876233v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.168" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Kimura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481110v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481099v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Salem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481103v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481000v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481243v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617639" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Majid Mourad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueguen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125857v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480957v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480893v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480934v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2004.1495192" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480969v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.477323" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480870v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465617v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuevas Ordaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1188421" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480849v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480860v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacroix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480819v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140978v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139477v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2000.891292" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147904v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El Baz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aitsab" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.831771" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480809v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147829v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480802v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.831724" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148662v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1998.723334" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149666v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1998.775864" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raoul" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Inisan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149850v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150500v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348667v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480796v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480785v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480794v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480775v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149774v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489017v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combelles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1996.594341" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1996.582746" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480741v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480739v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939089v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc'H" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripoll" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1990.336230" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504305v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Battail" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Biglieri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504285v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077426v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294358v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464836v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184968v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070944v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Roua" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854464v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433773v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433788v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291201v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870558v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075310v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893769v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075301v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475627v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475629v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475631v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475635v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>