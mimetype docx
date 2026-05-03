--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2838,51 +2838,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Performance of a product code turbo encoding-decoding prototype</w:t>
+                <w:t xml:space="preserve">Conception d'un prototype de turbo codeur-décodeur pour code produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
@@ -2891,93 +2891,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Buda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 54 (54), pp.214 - 219</w:t>
+              <w:t xml:space="preserve">, 1999, 54 (3-4), pp.214 - 219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475628v1</w:t>
+                <w:t xml:space="preserve">hal-02475632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un prototype de turbo codeur-décodeur pour code produit</w:t>
+                <w:t xml:space="preserve">Design and Performance of a product code turbo encoding-decoding prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
@@ -2986,69 +2986,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Buda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 54 (3-4), pp.214 - 219</w:t>
+              <w:t xml:space="preserve">, 1999, 54 (54), pp.214 - 219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475632v1</w:t>
+                <w:t xml:space="preserve">hal-02475628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near optimum decoding of product codes: block turbo codes</w:t>
               </w:r>
@@ -4305,356 +4305,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New decoding strategy for underdetermined mimo transmission sparse decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Superposed CDMA relay cooperation in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizhi Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2013 : 21st European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC 2013-Spring: IEEE 77th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dresden, Germany. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2013.6692774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937815v1</w:t>
+                <w:t xml:space="preserve">hal-00960166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superposed CDMA relay cooperation in wireless sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">A simple model for DVB and LTE cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moiz Anis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2013-Spring: IEEE 77th Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB), 2013 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMSB.2013.6621778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2013.6692774⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00960166v1</w:t>
+                <w:t xml:space="preserve">hal-00881186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for DVB and LTE cooperation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">New decoding strategy for underdetermined mimo transmission sparse decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB), 2013 IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2013 : 21st European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BMSB.2013.6621778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00881186v1</w:t>
+                <w:t xml:space="preserve">hal-00937815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage conjoint source canal optimisé avec décodage itératif pour la transmission d'images RSPIHT</w:t>
               </w:r>
@@ -5728,342 +5728,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity SLM technique with an interleaver- butterfly ensemble for PAPR reduction of power limited OFDM system</w:t>
+                <w:t xml:space="preserve">Phase uncertainty algorithm on radix-2 for reducing the PAPR of multiple candidate OFDM system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Spring VTC 2011: 73rd Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609310v1</w:t>
+                <w:t xml:space="preserve">hal-00640763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase uncertainty algorithm on radix-2 for reducing the PAPR of multiple candidate OFDM system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+                <w:t xml:space="preserve">Train tracking and shadowing estimation based on received signal strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Noureddine Al Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">Nets4Cars/Nets4Trains 2011 : the 3rd International Workshopon Communication Technologies for Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Oberpfaffenhofen, Germany. pp.23 - 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640763v1</w:t>
+                <w:t xml:space="preserve">hal-00609312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Train tracking and shadowing estimation based on received signal strength</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Castelain</w:t>
+                <w:t xml:space="preserve">Low complexity SLM technique with an interleaver- butterfly ensemble for PAPR reduction of power limited OFDM system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nets4Cars/Nets4Trains 2011 : the 3rd International Workshopon Communication Technologies for Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Oberpfaffenhofen, Germany. pp.23 - 33</w:t>
+              <w:t xml:space="preserve">IEEE Spring VTC 2011: 73rd Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609312v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Network localizability via Semidefinite Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Noureddine Al Moussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6114,51 +6114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-regressive modeling of the shadowing for RSS mobile tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Noureddine Al Moussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6514,252 +6514,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity chase-like decoding of variable-length codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Zaibi</w:t>
+                <w:t xml:space="preserve">A now variant of nonparametric belief propagation for self-localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Noureddine Al Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTEA 2010: 6th International Conference on Electrical Systems and Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICT : International Conférence on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Doha, Qatar. pp.822 - 827, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2010.5478820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806897v1</w:t>
+                <w:t xml:space="preserve">hal-00609311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A now variant of nonparametric belief propagation for self-localization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Castelain</w:t>
+                <w:t xml:space="preserve">Low-complexity chase-like decoding of variable-length codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT : International Conférence on Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JTEA 2010: 6th International Conference on Electrical Systems and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTEL.2010.5478820⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00609311v1</w:t>
+                <w:t xml:space="preserve">hal-00806897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of random linear network codes concatenated with reed-solomon codes using turbo decoding</w:t>
               </w:r>
@@ -7725,51 +7725,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse infrared personal optical wireless based and modified OFDM/OQAM</w:t>
+                <w:t xml:space="preserve">Modified OFDM/OQAM for personal optical wireless with direct detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamdouh El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tortelier</w:t>
@@ -7787,106 +7787,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSNDSP : 6th Symposium on Communication Systems, Networks and Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Graz, Austria. </w:t>
+              <w:t xml:space="preserve">ICTTA'08 : 3rd International Conference on Information &amp; Communication Technologies : from theory to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2008.4610752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475638v1</w:t>
+                <w:t xml:space="preserve">hal-02475634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified OFDM/OQAM for personal optical wireless with direct detection</w:t>
+                <w:t xml:space="preserve">Diffuse infrared personal optical wireless based and modified OFDM/OQAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamdouh El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tortelier</w:t>
@@ -7904,82 +7904,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTTA'08 : 3rd International Conference on Information &amp; Communication Technologies : from theory to applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. </w:t>
+              <w:t xml:space="preserve">CSNDSP : 6th Symposium on Communication Systems, Networks and Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Graz, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2008.4610752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475634v1</w:t>
+                <w:t xml:space="preserve">hal-02475638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On free-space optic communication with alamouti-type coding and direct detection</w:t>
               </w:r>
@@ -9052,619 +9052,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des parties codantes de l'ADN en fonction du sens lecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+                <w:t xml:space="preserve">Simulation d'un système de transmission UWB multi-utilisateurs synchrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">SETIT 2005 - Tunisie - 27-31 mars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481110v1</w:t>
+                <w:t xml:space="preserve">hal-02481103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization Usign an Adaptative Early-Late Algorithm for IR-TH-UWB Transmission in Multipath Scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Détection multi-utilisateurs asynchrones dans un système UWB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Siena, Italie</w:t>
+              <w:t xml:space="preserve">Colloque International Telecom'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481099v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un système de transmission UWB multi-utilisateurs synchrones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
+                <w:t xml:space="preserve">An overview of turbo codes and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT 2005 - Tunisie - 27-31 mars</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECWT'05 : 2nd European Conference on Wireless Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, France. pp.1 - 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECWT.2005.1617639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481103v1</w:t>
+                <w:t xml:space="preserve">hal-01876240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection multi-utilisateurs asynchrones dans un système UWB</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
+                <w:t xml:space="preserve">Etude des parties codantes de l'ADN en fonction du sens lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Telecom'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">GRETSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481000v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Multiple Access Frame Differential DS-UWB System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Synchronization Usign an Adaptative Early-Late Algorithm for IR-TH-UWB Transmission in Multipath Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UWBNETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Boston, États-Unis</w:t>
+              <w:t xml:space="preserve">ISWCS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Siena, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481243v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of turbo codes and their applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Berrou</w:t>
+                <w:t xml:space="preserve">New Multiple Access Frame Differential DS-UWB System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECWT'05 : 2nd European Conference on Wireless Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UWBNETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Boston, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECWT.2005.1617639⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01876240v1</w:t>
+                <w:t xml:space="preserve">hal-02481243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the MC-CDMA Physical Layer Algorithms on the Downlink Capacity in a Multi-Cellular Environment</w:t>
               </w:r>
@@ -9739,217 +9739,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Impact of the MC-CDMA Physical Layer Algorithms on the Douwnlink Capacity in a Multi-Cellular Environment</w:t>
+                <w:t xml:space="preserve">Interface between Link and System Level Simulations for Douwnlink MC-CDMA Cellular Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Majid Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5h International Workshop on Multi-Carrier Spread Spectrum - MCSS'05) sept. 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Oberpfaffenhofen, Allemagne</w:t>
+              <w:t xml:space="preserve">11th European Wireless 2005 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Nicosia, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480977v1</w:t>
+                <w:t xml:space="preserve">hal-02480997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface between Link and System Level Simulations for Douwnlink MC-CDMA Cellular Systems</w:t>
+                <w:t xml:space="preserve">Quantifying the Impact of the MC-CDMA Physical Layer Algorithms on the Douwnlink Capacity in a Multi-Cellular Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Majid Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Wireless 2005 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Nicosia, Italie</w:t>
+              <w:t xml:space="preserve">5h International Workshop on Multi-Carrier Spread Spectrum - MCSS'05) sept. 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Oberpfaffenhofen, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480997v1</w:t>
+                <w:t xml:space="preserve">hal-02480977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieveing Channel Capacity with low complexity RS-BTC using QPSK over AWGN channel</w:t>
               </w:r>
@@ -10335,239 +10335,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential applications of low complexity non-binary high code rate block turbo codes</w:t>
+                <w:t xml:space="preserve">Reliable Transmission with low complexity Reed-Solomon Block Turbo Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Goalic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MILCOM 2004 : IEEE Military Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Symposium on Wireless Communication System (ISWCS'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Mauritius, Maurice</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480934v1</w:t>
+                <w:t xml:space="preserve">hal-02480955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Transmission with low complexity Reed-Solomon Block Turbo Codes</w:t>
+                <w:t xml:space="preserve">Potential applications of low complexity non-binary high code rate block turbo codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Goalic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Wireless Communication System (ISWCS'04)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MILCOM 2004 : IEEE Military Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Monterey, Californie, United States. pp.1694 - 1699, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MILCOM.2004.1495192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480955v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Spreading Sequences on the Performance of Forward Link MC-CDMA Systems</w:t>
               </w:r>
@@ -12306,204 +12306,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décodage itératif des codes produits avec des coefficients adaptatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décodage des codes correcteurs d'erreurs avec information a priori de la source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar El Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'99 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480809v1</w:t>
+                <w:t xml:space="preserve">hal-02147829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décodage des codes correcteurs d'erreurs avec information a priori de la source</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décodage itératif des codes produits avec des coefficients adaptatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'99 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147829v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapted Iterative decoding of product codes</w:t>
               </w:r>
@@ -12574,248 +12574,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized source coding and coded modulation for digital transmission of still images on a noisy channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Channel decoding of block codes with a priori information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad El Baz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Aitsab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICIP'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Chicago, États-Unis. </w:t>
+              <w:t xml:space="preserve">IEEE Globecom'98,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Sydney, Australie. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.1998.723334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.1998.775864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148662v1</w:t>
+                <w:t xml:space="preserve">hal-02149666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel decoding of block codes with a priori information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad El Baz</w:t>
+                <w:t xml:space="preserve">Optimized source coding and coded modulation for digital transmission of still images on a noisy channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitsab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom'98,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, Sydney, Australie. </w:t>
+              <w:t xml:space="preserve">IEEE ICIP'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Chicago, États-Unis. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.1998.775864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.1998.723334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149666v1</w:t>
+                <w:t xml:space="preserve">hal-02148662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block turbo decoder design</w:t>
               </w:r>
@@ -14393,51 +14393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Battail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Biglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Ltd, pp.418, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -15623,51 +15623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16515,51 +16515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0253-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360687" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moiz Anis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2015.2450356" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhi Yin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2314095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-79" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.071713.130413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aloui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Hassani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseuk Yoo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/983915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.05.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHRJGFX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Changuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mokrani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0377-2063.55984" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh El Tabach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tortelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.4.8.555-564" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2007.904365" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chapalain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le H&#233;no" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Castelain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480800v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263371" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anet Neto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tad Matsumoto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440677" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188834v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955123" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khandani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909217v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488527" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6692774" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00881186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2013.6621778" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamdi Marwa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaibi Sonia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2012.6292941" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Aoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214495" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399000" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Lahsini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725649v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725638v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2011.67" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05576485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609310v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Noureddine Al Moussawi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gresset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609298v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2010.5478820" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527570v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613846" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2009.31" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658730" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2008.4610752" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530234" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389212v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864672v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864624v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806811v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876233v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.168" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Kimura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481110v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481099v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Salem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481103v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481000v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481243v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617639" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Majid Mourad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueguen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125857v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480957v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480893v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480934v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2004.1495192" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480969v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.477323" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480870v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465617v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuevas Ordaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1188421" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480849v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480860v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacroix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480819v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140978v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139477v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2000.891292" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147904v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El Baz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aitsab" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.831771" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480809v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147829v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480802v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.831724" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148662v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1998.723334" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149666v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1998.775864" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raoul" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Inisan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149850v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150500v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348667v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480796v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480785v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480794v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480775v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149774v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489017v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combelles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1996.594341" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1996.582746" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480741v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480739v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939089v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc'H" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripoll" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1990.336230" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504305v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Battail" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Biglieri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504285v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077426v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294358v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464836v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184968v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070944v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Roua" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854464v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433773v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433788v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291201v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870558v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075310v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893769v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075301v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475627v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475629v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475631v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475635v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0253-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360687" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moiz Anis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2015.2450356" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhi Yin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2314095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-79" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.071713.130413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aloui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Hassani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseuk Yoo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/983915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.05.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHRJGFX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Changuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mokrani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0377-2063.55984" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh El Tabach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tortelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.4.8.555-564" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2007.904365" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chapalain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le H&#233;no" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Castelain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480800v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263371" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anet Neto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tad Matsumoto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440677" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188834v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955123" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khandani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909217v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488527" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6692774" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00881186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2013.6621778" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamdi Marwa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaibi Sonia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2012.6292941" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Aoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214495" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399000" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Lahsini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725649v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725638v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2011.67" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05576485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640763v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609312v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Noureddine Al Moussawi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gresset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609298v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2010.5478820" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527570v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613846" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2009.31" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658730" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475634v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530234" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2008.4610752" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389212v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864672v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864624v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806811v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876233v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.168" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Kimura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481103v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Salem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481000v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876240v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617639" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481110v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481099v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Majid Mourad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueguen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480997v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125857v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480957v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480893v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480955v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480934v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2004.1495192" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480969v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.477323" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480870v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465617v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuevas Ordaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1188421" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480849v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480860v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacroix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480819v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140978v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139477v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2000.891292" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147904v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El Baz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aitsab" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.831771" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147829v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480809v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480802v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.831724" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149666v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1998.775864" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148662v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1998.723334" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raoul" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Inisan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149850v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150500v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348667v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480796v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480785v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480794v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480775v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149774v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489017v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combelles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1996.594341" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1996.582746" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480741v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480739v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939089v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc'H" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripoll" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1990.336230" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504305v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Battail" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Biglieri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504285v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077426v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294358v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464836v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184968v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070944v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Roua" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854464v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433773v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433788v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291201v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870558v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075310v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893769v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075301v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475627v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475629v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475631v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475635v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>