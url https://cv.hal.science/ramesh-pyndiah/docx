--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -802,308 +802,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">joint source/channel iterative arithmetic decoding with JPEG 2000 image transmission application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Complexity Soft Decoding of Huffman Codes and Iterative Joint Source Channel Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Aloui</w:t>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (6), pp.1669 - 1680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2012.041212.100330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805763v1</w:t>
+                <w:t xml:space="preserve">hal-00724684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Soft Decoding of Huffman Codes and Iterative Joint Source Channel Decoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">joint source/channel iterative arithmetic decoding with JPEG 2000 image transmission application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Zaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724684v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Optimizations for Layered Non-Binary LDPC Codes Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae El Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1180,51 +1180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probability Distribution Analysis of M-QAM Modulated OFDM Symbol and Reconstruction of Distorted Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1275,51 +1275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplitude PDF analysis of OFDM signal using probabilistic PAPR reduction method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1487,51 +1487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAPR reduction for LDPC coded OFDM systems using binary masks and optimal LLR estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1841,51 +1841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of communication and computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, pp.41 - 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IETE journal of research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 55 (4), pp.154 - 161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2458,342 +2458,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbocodes : une technique qui se diffuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Jezequel</w:t>
+                <w:t xml:space="preserve">Comment nous avons implanté des turbocodes en bloc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kerouedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">, 2001, 56 (7-8), pp.447 - 454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077431v1</w:t>
+                <w:t xml:space="preserve">hal-02464837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment nous avons implanté des turbocodes en bloc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Adde</w:t>
+                <w:t xml:space="preserve">Performance of Block Turbo Codes in a Hiperlan/2 Office Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Héno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 56 (7-8), pp.447 - 454</w:t>
+              <w:t xml:space="preserve">IEICE Transaction en electronics (special issue ISSE'01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464837v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Block Turbo Codes in a Hiperlan/2 Office Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Castelain</w:t>
+                <w:t xml:space="preserve">Turbocodes : une technique qui se diffuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEICE Transaction en electronics (special issue ISSE'01)</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480827v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How we implemented block turbo codes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kerouedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2838,51 +2838,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un prototype de turbo codeur-décodeur pour code produit</w:t>
+                <w:t xml:space="preserve">Design and Performance of a product code turbo encoding-decoding prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
@@ -2891,93 +2891,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Buda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 54 (3-4), pp.214 - 219</w:t>
+              <w:t xml:space="preserve">, 1999, 54 (54), pp.214 - 219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475632v1</w:t>
+                <w:t xml:space="preserve">hal-02475628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Performance of a product code turbo encoding-decoding prototype</w:t>
+                <w:t xml:space="preserve">Conception d'un prototype de turbo codeur-décodeur pour code produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
@@ -2986,69 +2986,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Buda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 54 (54), pp.214 - 219</w:t>
+              <w:t xml:space="preserve">, 1999, 54 (3-4), pp.214 - 219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475628v1</w:t>
+                <w:t xml:space="preserve">hal-02475632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near optimum decoding of product codes: block turbo codes</w:t>
               </w:r>
@@ -4305,356 +4305,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superposed CDMA relay cooperation in wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yizhi Yin</w:t>
+                <w:t xml:space="preserve">New decoding strategy for underdetermined mimo transmission sparse decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2013-Spring: IEEE 77th Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO 2013 : 21st European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960166v1</w:t>
+                <w:t xml:space="preserve">hal-00937815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for DVB and LTE cooperation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Superposed CDMA relay cooperation in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizhi Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB), 2013 IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BMSB.2013.6621778⟩</w:t>
+              <w:t xml:space="preserve">VTC 2013-Spring: IEEE 77th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dresden, Germany. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2013.6692774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881186v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New decoding strategy for underdetermined mimo transmission sparse decomposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pastor</w:t>
+                <w:t xml:space="preserve">A simple model for DVB and LTE cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moiz Anis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2013 : 21st European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB), 2013 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMSB.2013.6621778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937815v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage conjoint source canal optimisé avec décodage itératif pour la transmission d'images RSPIHT</w:t>
               </w:r>
@@ -4759,352 +4759,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Turbo Product Codes on the Multiple-Access Relay Channel with Relatively Poor Source-Relay Links</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yizhi Yin</w:t>
+                <w:t xml:space="preserve">Handheld receivers coverage by DVB-T2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moiz Anis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2012 : 13th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Çeşme, Turkey. </w:t>
+              <w:t xml:space="preserve">VTC 2012: IEEE 76th Vehicular Technology Conference (Fall 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Québéc City, Canada. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SPAWC.2012.6292941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717394v1</w:t>
+                <w:t xml:space="preserve">hal-00783732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throughput analysis of hybrid single-packet and multiple-packet truncated type-II HARQ strategies with unreliable feedback channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+                <w:t xml:space="preserve">Performance of Turbo Product Codes on the Multiple-Access Relay Channel with Relatively Poor Source-Relay Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizhi Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2012.6214495⟩</w:t>
+              <w:t xml:space="preserve">SPAWC 2012 : 13th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Çeşme, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2012.6292941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725001v1</w:t>
+                <w:t xml:space="preserve">hal-00717394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handheld receivers coverage by DVB-T2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Moiz Anis</w:t>
+                <w:t xml:space="preserve">Throughput analysis of hybrid single-packet and multiple-packet truncated type-II HARQ strategies with unreliable feedback channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha El Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2012: IEEE 76th Vehicular Technology Conference (Fall 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Québéc City, Canada. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.86 - 91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2012.6399000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2012.6214495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783732v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference Alignment: Precoding Subspaces Design</w:t>
               </w:r>
@@ -5237,51 +5237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWCUCA 2012: IEEE international Conference on Wireless Communications in Unusual and Confined Area</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5408,135 +5408,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and optimization of hybrid single packet and multiple-packets incremental redundancy in the presence of channel state information</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+                <w:t xml:space="preserve">Low complexity SLM technique with an interleaver- butterfly ensemble for PAPR reduction of power limited OFDM system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Brest, France. pp.1 - 5</w:t>
+              <w:t xml:space="preserve">IEEE Spring VTC 2011: 73rd Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725185v1</w:t>
+                <w:t xml:space="preserve">hal-00609310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed video coding in pixel domain using spatial correlation at the decoder</w:t>
               </w:r>
@@ -5561,51 +5548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DCC 2011: IEEE Data Compression Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Snowbird, United States. pp.463 -, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5633,450 +5620,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raccourcissement des turbocodes produits Reed-Solomon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samar Changuel</w:t>
+                <w:t xml:space="preserve">Analysis and optimization of hybrid single packet and multiple-packets incremental redundancy in the presence of channel state information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha El Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT 2011 : 6th International Conference on the Sciences of Electronics, Technologies of Information and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Sousse (Tunisie), Tunisie</w:t>
+              <w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576485v1</w:t>
+                <w:t xml:space="preserve">hal-00725185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase uncertainty algorithm on radix-2 for reducing the PAPR of multiple candidate OFDM system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+                <w:t xml:space="preserve">Raccourcissement des turbocodes produits Reed-Solomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Changuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">SETIT 2011 : 6th International Conference on the Sciences of Electronics, Technologies of Information and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sousse (Tunisie), Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640763v1</w:t>
+                <w:t xml:space="preserve">hal-05576485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Train tracking and shadowing estimation based on received signal strength</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Castelain</w:t>
+                <w:t xml:space="preserve">Phase uncertainty algorithm on radix-2 for reducing the PAPR of multiple candidate OFDM system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nets4Cars/Nets4Trains 2011 : the 3rd International Workshopon Communication Technologies for Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Oberpfaffenhofen, Germany. pp.23 - 33</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609312v1</w:t>
+                <w:t xml:space="preserve">hal-00640763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity SLM technique with an interleaver- butterfly ensemble for PAPR reduction of power limited OFDM system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+                <w:t xml:space="preserve">Train tracking and shadowing estimation based on received signal strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Noureddine Al Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Spring VTC 2011: 73rd Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Nets4Cars/Nets4Trains 2011 : the 3rd International Workshopon Communication Technologies for Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Oberpfaffenhofen, Germany. pp.23 - 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609310v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Network localizability via Semidefinite Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Noureddine Al Moussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6114,77 +6114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-regressive modeling of the shadowing for RSS mobile tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Noureddine Al Moussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6235,51 +6235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFDM-PAPR reduction using coded frequency division binary mask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6412,51 +6412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des schémas HARQ classiques et évolués (schémas multi-paquets) en présence d'une voie de retour imparfaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha El Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6514,252 +6514,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A now variant of nonparametric belief propagation for self-localization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Castelain</w:t>
+                <w:t xml:space="preserve">Low-complexity chase-like decoding of variable-length codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT : International Conférence on Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JTEA 2010: 6th International Conference on Electrical Systems and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609311v1</w:t>
+                <w:t xml:space="preserve">hal-00806897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity chase-like decoding of variable-length codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Zaibi</w:t>
+                <w:t xml:space="preserve">A now variant of nonparametric belief propagation for self-localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Noureddine Al Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTEA 2010: 6th International Conference on Electrical Systems and Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICT : International Conférence on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Doha, Qatar. pp.822 - 827, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2010.5478820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806897v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of random linear network codes concatenated with reed-solomon codes using turbo decoding</w:t>
               </w:r>
@@ -6853,51 +6853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low complexity partial selected mapping for PAPR reduction of OFDM system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunseuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6948,51 +6948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple source cooperative coding using turbo product codes with a noisy relay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7030,51 +7030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-packet versus single-packet incremental redundancy strategies for type-II hybrid ARQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha El Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7262,252 +7262,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity joint source/channel turbo decoding of arithmetic codes with image transmission application</w:t>
+                <w:t xml:space="preserve">Chase like decoding of arithmetic codes with image transmission applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Data Compression Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SITIS 2009 : 5th international conference on Signal Image Technology and Internet based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481254v1</w:t>
+                <w:t xml:space="preserve">hal-02481252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chase like decoding of arithmetic codes with image transmission applications</w:t>
+                <w:t xml:space="preserve">Low-complexity joint source/channel turbo decoding of arithmetic codes with image transmission application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS 2009 : 5th international conference on Signal Image Technology and Internet based Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Data Compression Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Snowbird, Utah, United States. pp.472 -, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCC.2009.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481252v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint source/channel turbo decoding of arithmetic codes</w:t>
               </w:r>
@@ -7640,51 +7640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7725,51 +7725,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified OFDM/OQAM for personal optical wireless with direct detection</w:t>
+                <w:t xml:space="preserve">Diffuse infrared personal optical wireless based and modified OFDM/OQAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamdouh El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tortelier</w:t>
@@ -7787,106 +7787,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTTA'08 : 3rd International Conference on Information &amp; Communication Technologies : from theory to applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. </w:t>
+              <w:t xml:space="preserve">CSNDSP : 6th Symposium on Communication Systems, Networks and Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Graz, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2008.4610752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475634v1</w:t>
+                <w:t xml:space="preserve">hal-02475638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse infrared personal optical wireless based and modified OFDM/OQAM</w:t>
+                <w:t xml:space="preserve">Modified OFDM/OQAM for personal optical wireless with direct detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamdouh El Tabach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tortelier</w:t>
@@ -7904,82 +7904,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSNDSP : 6th Symposium on Communication Systems, Networks and Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Graz, Austria. </w:t>
+              <w:t xml:space="preserve">ICTTA'08 : 3rd International Conference on Information &amp; Communication Technologies : from theory to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNDSP.2008.4610752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475638v1</w:t>
+                <w:t xml:space="preserve">hal-02475634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On free-space optic communication with alamouti-type coding and direct detection</w:t>
               </w:r>
@@ -8188,325 +8188,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to order statistics decoding of long linear block codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+                <w:t xml:space="preserve">Décodage MVP des codes arithmétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Zaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM'07 : 50th annual IEEE Global telecommunications conference, November 26-30, Washington, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Washington, United States. pp.1467 - 1471</w:t>
+              <w:t xml:space="preserve">SETIT 2007: 4th International Conference on Sciences of Electronic, Technologies of Information and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864672v1</w:t>
+                <w:t xml:space="preserve">hal-00806811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the sensibility of the arranged list of the most a priori likely tests algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Michal Kabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MILCOM'07 : Military communications conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Orlando, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décodage MVP des codes arithmétiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
+                <w:t xml:space="preserve">New approach to order statistics decoding of long linear block codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Michal Kabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT 2007: 4th International Conference on Sciences of Electronic, Technologies of Information and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">GLOBECOM'07 : 50th annual IEEE Global telecommunications conference, November 26-30, Washington, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Washington, United States. pp.1467 - 1471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806811v1</w:t>
+                <w:t xml:space="preserve">hal-01864672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some results on the binary minimum distance of Reed-Solomon codes and block turbo codes</w:t>
               </w:r>
@@ -8894,51 +8894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbo--coding 2006 : 4th international symposium on turbo codes and related topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8957,714 +8957,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of non-binary LDPC codes for small packet transmission in vehicle communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+                <w:t xml:space="preserve">New Multiple Access Frame Differential DS-UWB System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ITST 2005 : 5th International Conference on ITS telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Brest, France. pp.109 - 112</w:t>
+              <w:t xml:space="preserve">UWBNETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Boston, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864667v1</w:t>
+                <w:t xml:space="preserve">hal-02481243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un système de transmission UWB multi-utilisateurs synchrones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
+                <w:t xml:space="preserve">Etude des parties codantes de l'ADN en fonction du sens lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT 2005 - Tunisie - 27-31 mars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">GRETSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481103v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection multi-utilisateurs asynchrones dans un système UWB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Synchronization Usign an Adaptative Early-Late Algorithm for IR-TH-UWB Transmission in Multipath Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Telecom'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">ISWCS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Siena, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481000v1</w:t>
+                <w:t xml:space="preserve">hal-02481099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of turbo codes and their applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Berrou</w:t>
+                <w:t xml:space="preserve">Application of non-binary LDPC codes for small packet transmission in vehicle communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECWT'05 : 2nd European Conference on Wireless Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> ITST 2005 : 5th International Conference on ITS telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Brest, France. pp.109 - 112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876240v1</w:t>
+                <w:t xml:space="preserve">hal-01864667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des parties codantes de l'ADN en fonction du sens lecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+                <w:t xml:space="preserve">Simulation d'un système de transmission UWB multi-utilisateurs synchrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">SETIT 2005 - Tunisie - 27-31 mars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481110v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization Usign an Adaptative Early-Late Algorithm for IR-TH-UWB Transmission in Multipath Scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Détection multi-utilisateurs asynchrones dans un système UWB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Siena, Italie</w:t>
+              <w:t xml:space="preserve">Colloque International Telecom'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481099v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Multiple Access Frame Differential DS-UWB System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
+                <w:t xml:space="preserve">An overview of turbo codes and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UWBNETS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECWT'05 : 2nd European Conference on Wireless Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, France. pp.1 - 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECWT.2005.1617639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481243v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the MC-CDMA Physical Layer Algorithms on the Downlink Capacity in a Multi-Cellular Environment</w:t>
               </w:r>
@@ -9739,835 +9739,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface between Link and System Level Simulations for Douwnlink MC-CDMA Cellular Systems</w:t>
+                <w:t xml:space="preserve">Quantifying the Impact of the MC-CDMA Physical Layer Algorithms on the Douwnlink Capacity in a Multi-Cellular Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Majid Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Wireless 2005 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Nicosia, Italie</w:t>
+              <w:t xml:space="preserve">5h International Workshop on Multi-Carrier Spread Spectrum - MCSS'05) sept. 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Oberpfaffenhofen, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480997v1</w:t>
+                <w:t xml:space="preserve">hal-02480977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Impact of the MC-CDMA Physical Layer Algorithms on the Douwnlink Capacity in a Multi-Cellular Environment</w:t>
+                <w:t xml:space="preserve">Interface between Link and System Level Simulations for Douwnlink MC-CDMA Cellular Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Majid Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5h International Workshop on Multi-Carrier Spread Spectrum - MCSS'05) sept. 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Oberpfaffenhofen, Allemagne</w:t>
+              <w:t xml:space="preserve">11th European Wireless 2005 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Nicosia, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480977v1</w:t>
+                <w:t xml:space="preserve">hal-02480997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieveing Channel Capacity with low complexity RS-BTC using QPSK over AWGN channel</w:t>
+                <w:t xml:space="preserve">Potential applications of low complexity non-binary high code rate block turbo codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Goalic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Telecommunications (ICT'04)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MILCOM 2004 : IEEE Military Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Monterey, Californie, United States. pp.1694 - 1699, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MILCOM.2004.1495192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480950v1</w:t>
+                <w:t xml:space="preserve">hal-02480934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block turbo codes for efficient image transmission over wireless channels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">Performance of low complexity high code rate Reed-Solomon Block Turbo codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE San Jose - USA - Janvier 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, San Jose, United States</w:t>
+              <w:t xml:space="preserve">ISIVC'04 - France - Brest - july</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125857v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of low complexity high code rate Reed-Solomon Block Turbo codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Picart</w:t>
+                <w:t xml:space="preserve">MAI Analysis for forward Link Mono-Dimensionnaly Spread OFDM Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Majid Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC'04 - France - Brest - july</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference Spring 2004 (VTCS'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480957v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAI Analysis for forward Link Mono-Dimensionnaly Spread OFDM Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Gueguen</w:t>
+                <w:t xml:space="preserve">Achieveing Channel Capacity with low complexity RS-BTC using QPSK over AWGN channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Technology Conference Spring 2004 (VTCS'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Milan, Italie</w:t>
+              <w:t xml:space="preserve">11th International Conference on Telecommunications (ICT'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Fortaleza, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480893v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Transmission with low complexity Reed-Solomon Block Turbo Codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Picart</w:t>
+                <w:t xml:space="preserve">Block turbo codes for efficient image transmission over wireless channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Zaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Wireless Communication System (ISWCS'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Mauritius, Maurice</w:t>
+              <w:t xml:space="preserve">SPIE San Jose - USA - Janvier 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480955v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential applications of low complexity non-binary high code rate block turbo codes</w:t>
+                <w:t xml:space="preserve">Reliable Transmission with low complexity Reed-Solomon Block Turbo Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Goalic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MILCOM 2004 : IEEE Military Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Symposium on Wireless Communication System (ISWCS'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Mauritius, Maurice</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MILCOM.2004.1495192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02480934v1</w:t>
+                <w:t xml:space="preserve">hal-02480955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Spreading Sequences on the Performance of Forward Link MC-CDMA Systems</w:t>
               </w:r>
@@ -11139,295 +11139,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block turbo code with binary input for improving quality of service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New architecture for high data rate turbo decoding of product codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Cuevas Ordaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kerouedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Kerouedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiaccess Mobility and Teletraffic for Wireless Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2002 : IEEE global telecommunications conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Taipei, Taiwan. pp.1363 - 1367, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2002.1188421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465617v1</w:t>
+                <w:t xml:space="preserve">hal-02465659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New architecture for high data rate turbo decoding of product codes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Block turbo code with binary input for improving quality of service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kerouedan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2002 : IEEE global telecommunications conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiaccess Mobility and Teletraffic for Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Rennes, France. pp.195 - 204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2002.1188421⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02465659v1</w:t>
+                <w:t xml:space="preserve">hal-02465617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perform of Block Turbo in a Hiperlan/2 Office Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Chapalain</w:t>
+                <w:t xml:space="preserve">N. Le Héno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11629,77 +11629,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A way to Combat the sub-optimality of Turbo decoding of Product codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11731,299 +11731,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of the elementary soft BCH decoder for a block Turbo Code combined with a 16-QAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Lacroix</w:t>
+                <w:t xml:space="preserve">Block Turbo codes for transmitting and receiving diversity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Turbo &amp; Related Topics, Brest, France, September</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Turbo &amp; Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140941v1</w:t>
+                <w:t xml:space="preserve">hal-02140978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent simplifications and improvements in Block Turbo Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Adde</w:t>
+                <w:t xml:space="preserve">Optimisation of the elementary soft BCH decoder for a block Turbo Code combined with a 16-QAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Glavieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Turbo Codes &amp; Related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Brest, France. pp.133 - 136</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Turbo &amp; Related Topics, Brest, France, September</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480819v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Turbo codes for transmitting and receiving diversity systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">Recent simplifications and improvements in Block Turbo Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Turbo &amp; Related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Brest, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Turbo Codes &amp; Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Brest, France. pp.133 - 136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140978v1</w:t>
+                <w:t xml:space="preserve">hal-02480819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block turbo codes for space-time systems</w:t>
               </w:r>
@@ -12094,416 +12094,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative decoding of product codes with a priori information over a Gaussian channel forstill image transmission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décodage itératif des codes produits avec des coefficients adaptatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom'99: Seamless Interconnection for Universal Services. Global Telecommunications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI'99 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147904v1</w:t>
+                <w:t xml:space="preserve">hal-02480809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a low complexity algorithm for BCH block Turbo decoding on Digital Signal Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Goalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSPAT'99 Conférence, Orlando USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Orlando, Florida, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décodage des codes correcteurs d'erreurs avec information a priori de la source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bachar El Hassan</w:t>
+                <w:t xml:space="preserve">Iterative decoding of product codes with a priori information over a Gaussian channel forstill image transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad El Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'99 Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Globecom'99: Seamless Interconnection for Universal Services. Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Rio De Janeiro, Brésil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.1999.831771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147829v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décodage itératif des codes produits avec des coefficients adaptatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décodage des codes correcteurs d'erreurs avec information a priori de la source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar El Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'99 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480809v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapted Iterative decoding of product codes</w:t>
               </w:r>
@@ -12574,883 +12574,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel decoding of block codes with a priori information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Optimized source coding and coded modulation for digital transmission of still images on a noisy channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitsab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom'98,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, Sydney, Australie. </w:t>
+              <w:t xml:space="preserve">IEEE ICIP'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Chicago, États-Unis. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.1998.775864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.1998.723334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149666v1</w:t>
+                <w:t xml:space="preserve">hal-02148662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized source coding and coded modulation for digital transmission of still images on a noisy channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Channel decoding of block codes with a priori information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad El Baz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Aitsab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICIP'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Chicago, États-Unis. </w:t>
+              <w:t xml:space="preserve">IEEE Globecom'98,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Sydney, Australie. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.1998.723334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.1998.775864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148662v1</w:t>
+                <w:t xml:space="preserve">hal-02149666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block turbo decoder design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Adde</w:t>
+                <w:t xml:space="preserve">A Hybrid fuzzy-neural approach for image compression/transmission over noisy channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Aitsab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Raoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean René Inisan</w:t>
+                <w:t xml:space="preserve">Guy Cazuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbo Codes &amp; Related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Brest, France. pp.166 - 169</w:t>
+              <w:t xml:space="preserve">PCS'97 Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Pasadena, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480779v1</w:t>
+                <w:t xml:space="preserve">hal-02348667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative source.chanel decoding using block turbo code and VQ for image transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Mesures de similarité floue pour la détection d'erreurs de transmission d'images avec quantification vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Basel Solaiman</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cazuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium international sur les turbo codes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Brest, France</w:t>
+              <w:t xml:space="preserve">COERSA'97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149850v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission errors recovery using fuzzy block similitary measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basel Solaiman</w:t>
+                <w:t xml:space="preserve">Performance of concatened Reed-Solomon/convolutional codes with iterative decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP'97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Santa Barbara, États-Unis</w:t>
+              <w:t xml:space="preserve">GLOBECOM'97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Phoenix, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150500v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid fuzzy-neural approach for image compression/transmission over noisy channels</w:t>
+                <w:t xml:space="preserve">Transmission errors recovery using fuzzy block similitary measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitsab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCS'97 Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Pasadena, États-Unis</w:t>
+              <w:t xml:space="preserve">ICIP'97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Santa Barbara, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348667v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de similarité floue pour la détection d'erreurs de transmission d'images avec quantification vectorielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basel Solaiman</w:t>
+                <w:t xml:space="preserve">Block turbo decoder design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Cazuguel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Roux</w:t>
+                <w:t xml:space="preserve">Olivier Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean René Inisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COERSA'97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbo Codes &amp; Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Brest, France. pp.166 - 169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338658v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of concatened Reed-Solomon/convolutional codes with iterative decoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Iterative source.chanel decoding using block turbo code and VQ for image transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM'97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Phoenix, États-Unis</w:t>
+              <w:t xml:space="preserve">1er Symposium international sur les turbo codes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480796v1</w:t>
+                <w:t xml:space="preserve">hal-02149850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative decoding of product codes : block turbo codes</w:t>
               </w:r>
@@ -13613,51 +13613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean René Inisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'97 : seizième colloque sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.1169 - 1172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13682,51 +13682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation conjointe d'un décodeur source et d'une modulation codée pour la transmission d'images sur un canal bruité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13907,51 +13907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICECS'96 :Third International Conference on Electronics, Circuits and System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Rodos, Greece. pp.172 - 175, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13985,51 +13985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et conception d'un circuit turbo-décodeur de codes produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14393,51 +14393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Battail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Biglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Ltd, pp.418, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -14805,51 +14805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do we implement block turbo codes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kerouedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15128,233 +15128,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de transmission d'un signal numérique entre au moins un émetteur et au moins un récepteur, mettant en oeuvre au moins un relais, produit programme et dispositif relais correspondant</w:t>
+                <w:t xml:space="preserve">Procédé et dispositif de transmission d'un signal multiporteuse réduisant le rapport puissance crête à puissance moyenne, procédé et dispositif de réception, programme et signal correspondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO2009121883A2. 7088. 2009, pp.30</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2009150187A1. 13233. 2009, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893722v1</w:t>
+                <w:t xml:space="preserve">hal-00854464v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et dispositif de transmission d'un signal multiporteuse réduisant le rapport puissance crête à puissance moyenne, procédé et dispositif de réception, programme et signal correspondants</w:t>
+                <w:t xml:space="preserve">Procédé de transmission d'un signal numérique entre au moins un émetteur et au moins un récepteur, mettant en oeuvre au moins un relais, produit programme et dispositif relais correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO2009150187A1. 13233. 2009, pp.26</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Michal Kabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2009121883A2. 7088. 2009, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854464v2</w:t>
+                <w:t xml:space="preserve">hal-01893722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-Input-Multiple-Output Transmission Using Non-Binary LDPC Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15411,51 +15411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2007112767A1. DI-TBN-06-002. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15610,64 +15610,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COCA project : channel coding : state of the art and perspectives (technical and strategic aspects)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15715,51 +15715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décodage source-canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad El Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15925,64 +15925,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad El Baz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16017,51 +16017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et comparison de schémas de turbo-codage à haut rendement pour la transmission d'images optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16096,64 +16096,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et comparaison de schémas de turbo-codage à haut-rendement pour la transmission d'images optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Aitsab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad El Baz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16280,51 +16280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pyndiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Electronique (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16515,51 +16515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0253-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360687" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moiz Anis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2015.2450356" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhi Yin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2314095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-79" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.071713.130413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aloui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Hassani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseuk Yoo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/983915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.05.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHRJGFX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Changuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mokrani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0377-2063.55984" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh El Tabach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tortelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.4.8.555-564" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2007.904365" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chapalain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le H&#233;no" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Castelain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480800v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263371" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anet Neto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tad Matsumoto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440677" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188834v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955123" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khandani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909217v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488527" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6692774" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00881186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2013.6621778" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamdi Marwa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaibi Sonia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2012.6292941" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Aoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214495" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399000" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Lahsini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725649v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725638v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2011.67" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05576485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640763v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609312v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Noureddine Al Moussawi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gresset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609298v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2010.5478820" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527570v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613846" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2009.31" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658730" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475634v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530234" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2008.4610752" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389212v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864672v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864624v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806811v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876233v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.168" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Kimura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481103v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Salem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481000v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876240v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617639" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481110v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481099v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Majid Mourad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueguen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480997v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125857v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480957v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480893v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480955v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480934v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2004.1495192" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480969v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.477323" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480870v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465617v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuevas Ordaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1188421" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480849v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480860v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacroix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480819v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140978v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139477v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2000.891292" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147904v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El Baz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aitsab" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.831771" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147829v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480809v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480802v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.831724" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149666v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1998.775864" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148662v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1998.723334" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raoul" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Inisan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149850v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150500v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348667v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480796v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480785v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480794v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480775v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149774v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489017v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combelles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1996.594341" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1996.582746" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480741v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480739v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939089v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc'H" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripoll" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1990.336230" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504305v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Battail" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Biglieri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504285v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077426v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294358v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464836v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184968v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070944v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Roua" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854464v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433773v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433788v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291201v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870558v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075310v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893769v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075301v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475627v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475629v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475631v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475635v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zribi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-016-0253-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360687" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moiz Anis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2015.2450356" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhi Yin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2314095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-79" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.071713.130413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zaibi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2012.041212.100330" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805763v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aloui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Hassani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseuk Yoo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/983915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.05.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHRJGFX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Changuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mokrani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0377-2063.55984" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdouh El Tabach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tortelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.4.8.555-564" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2007.904365" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chapalain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le H&#233;no" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Castelain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480800v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263371" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anet Neto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tad Matsumoto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440677" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188834v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2014.6955123" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khandani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909217v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488527" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6692774" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00881186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2013.6621778" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamdi Marwa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaibi Sonia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2012.6399000" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2012.6292941" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725001v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Aoun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214495" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Lahsini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725649v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609310v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725638v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2011.67" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725185v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05576485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Noureddine Al Moussawi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gresset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609298v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2010.5478820" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527570v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613846" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481254v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2009.31" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658730" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2008.4610752" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530234" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389212v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806811v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876233v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.168" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Kimura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481243v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Salem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481110v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481099v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864667v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481000v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617639" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Majid Mourad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueguen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480934v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2004.1495192" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480957v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480893v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125857v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480920v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480969v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.477323" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480870v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465659v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cuevas Ordaz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1188421" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465617v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480849v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480860v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140978v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140941v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacroix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480819v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139477v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2000.891292" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480809v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147904v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El Baz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aitsab" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.831771" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147829v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480802v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1999.831724" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148662v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1998.723334" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149666v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1998.775864" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348667v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338658v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480796v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150500v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480779v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raoul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Inisan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149850v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480785v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480794v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480775v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149774v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489017v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combelles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1996.594341" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.1996.582746" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480741v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480739v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939089v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc'H" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripoll" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1990.336230" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504305v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Battail" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Biglieri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504285v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077426v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294358v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464836v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184968v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070944v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Roua" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854464v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893722v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433773v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02433788v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291201v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870558v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075310v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893769v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075301v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475627v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475629v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475631v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475635v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>