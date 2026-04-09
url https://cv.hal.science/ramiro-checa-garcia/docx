--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -636,173 +636,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03668385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better representation of dust can improve climate models with too weak an African monsoon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating stratospheric ozone and water vapour changes in CMIP6 models from 1850 to 2100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bonnet</w:t>
+                <w:t xml:space="preserve">James Keeble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
+                <w:t xml:space="preserve">Birgit Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antara Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chiodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (14), pp.11423 - 11435. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-11423-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21, pp.5015-5061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-5015-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317882v1</w:t>
+                <w:t xml:space="preserve">insu-03660173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of natural aerosols in CRESCENDO Earth system models (ESMs): mineral dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -811,250 +815,246 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommi Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Carslaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (13), pp.10295 - 10335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-21-10295-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating stratospheric ozone and water vapour changes in CMIP6 models from 1850 to 2100</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Keeble</w:t>
+                <w:t xml:space="preserve">Better representation of dust can improve climate models with too weak an African monsoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Hassler</w:t>
+                <w:t xml:space="preserve">Rémy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antara Banerjee</w:t>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Chiodo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Servonnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, pp.5015-5061. </w:t>
+              <w:t xml:space="preserve">, 2021, 21 (14), pp.11423 - 11435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-5015-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-11423-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03660173v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol absorption in global models from AeroCom phase III</w:t>
               </w:r>
@@ -1842,103 +1842,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating stratospheric ozone and water vapor changes in CMIP6 models from 1850-2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Keeble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antara Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chiodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2129,51 +2129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Zhong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schutgens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van der Werf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Takemura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan van Noije" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi3568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian D. Thornhill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Collins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. Kramer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Olivi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild B. Skeie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-853-2021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252769v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper F Kok" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi A Adebiyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Checa-Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8169-2021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668385v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Thornhill" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Collins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Archibald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1105-2021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-11423-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Bergman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Carslaw" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10295-2021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keeble" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antara Banerjee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chiodo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-5015-2021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn H Samset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Myhre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gliss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Bauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-15929-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Adebiyi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8127-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Mortier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-87-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Checa&#8208;garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hegglin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Kinnison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Plummer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Shine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076770" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa-Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hegglin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/9/094018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orphal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Friedl-Vallon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. von Clarmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/AMT-8-4719-2015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Zhong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schutgens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van der Werf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Takemura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan van Noije" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi3568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian D. Thornhill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Collins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. Kramer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Olivi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild B. Skeie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-853-2021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252769v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper F Kok" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi A Adebiyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Checa-Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8169-2021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668385v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Thornhill" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Collins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Archibald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1105-2021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keeble" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antara Banerjee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chiodo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-5015-2021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Bergman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Carslaw" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10295-2021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-11423-2021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn H Samset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Myhre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gliss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Bauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-15929-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Adebiyi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8127-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Mortier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-87-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Checa&#8208;garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hegglin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Kinnison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Plummer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Shine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076770" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa-Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hegglin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/9/094018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orphal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Friedl-Vallon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. von Clarmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/AMT-8-4719-2015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>