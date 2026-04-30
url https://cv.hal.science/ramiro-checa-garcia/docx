--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -234,1229 +234,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective radiative forcing from emissions of reactive gases and aerosols - a multi-model comparison</w:t>
+                <w:t xml:space="preserve">Evaluating stratospheric ozone and water vapour changes in CMIP6 models from 1850 to 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gillian D. Thornhill</w:t>
+                <w:t xml:space="preserve">James Keeble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William J. Collins</w:t>
+                <w:t xml:space="preserve">Birgit Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan J. Kramer</w:t>
+                <w:t xml:space="preserve">Antara Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Olivié</w:t>
+                <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ragnhild B. Skeie</w:t>
+                <w:t xml:space="preserve">Gabriel Chiodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, pp.853-874. </w:t>
+              <w:t xml:space="preserve">, 2021, 21, pp.5015-5061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-853-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-5015-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03668386v1</w:t>
+                <w:t xml:space="preserve">insu-03660173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the world's main dust source regions to the global cycle of desert dust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of natural aerosols in CRESCENDO Earth system models (ESMs): mineral dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper F Kok</w:t>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeyemi A Adebiyi</w:t>
+                <w:t xml:space="preserve">Samuel Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Albani</w:t>
+                <w:t xml:space="preserve">Tommi Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Balkanski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
+                <w:t xml:space="preserve">Ken Carslaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (10), pp.8169 - 8193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-8169-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (13), pp.10295 - 10335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-10295-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252769v1</w:t>
+                <w:t xml:space="preserve">hal-03281709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-driven chemistry and aerosol feedbacks in CMIP6 Earth system models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Better representation of dust can improve climate models with too weak an African monsoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gillian Thornhill</w:t>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Collins</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Servonnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, pp.1105-1126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-1105-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (14), pp.11423 - 11435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-11423-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668385v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating stratospheric ozone and water vapour changes in CMIP6 models from 1850 to 2100</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate-driven chemistry and aerosol feedbacks in CMIP6 Earth system models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Thornhill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Keeble</w:t>
+                <w:t xml:space="preserve">William Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Hassler</w:t>
+                <w:t xml:space="preserve">Dirk Olivié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antara Banerjee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
+                <w:t xml:space="preserve">Ragnhild B. Skeie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Chiodo</w:t>
+                <w:t xml:space="preserve">Alex Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, pp.5015-5061. </w:t>
+              <w:t xml:space="preserve">, 2021, 21, pp.1105-1126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-5015-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-1105-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03660173v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of natural aerosols in CRESCENDO Earth system models (ESMs): mineral dust</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerosol absorption in global models from AeroCom phase III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommi Bergman</w:t>
+                <w:t xml:space="preserve">Maria Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Carslaw</w:t>
+                <w:t xml:space="preserve">Bjørn H Samset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Myhre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Gliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne E Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (13), pp.10295 - 10335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-10295-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (20), pp.15929 - 15947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-15929-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281709v1</w:t>
+                <w:t xml:space="preserve">hal-03417984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better representation of dust can improve climate models with too weak an African monsoon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Improved representation of the global dust cycle using observational constraints on dust properties and abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Kok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeyemi Adebiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (14), pp.11423 - 11435. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-11423-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (10), pp.8127-8167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-8127-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317882v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol absorption in global models from AeroCom phase III</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bjørn H Samset</w:t>
+                <w:t xml:space="preserve">AeroCom phase III multi-model evaluation of the aerosol life cycle and optical properties using ground- and space-based remote sensing as well as surface in situ observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Gliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunnar Myhre</w:t>
+                <w:t xml:space="preserve">Augustin Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Gliss</w:t>
+                <w:t xml:space="preserve">Michael Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne E Bauer</w:t>
+                <w:t xml:space="preserve">Elisabeth Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (20), pp.15929 - 15947. </w:t>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.87 - 128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-15929-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-87-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417984v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved representation of the global dust cycle using observational constraints on dust properties and abundance</w:t>
+                <w:t xml:space="preserve">Contribution of the world's main dust source regions to the global cycle of desert dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper Kok</w:t>
+                <w:t xml:space="preserve">Jasper F Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeyemi Adebiyi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Adeyemi A Adebiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (10), pp.8127-8167. </w:t>
+              <w:t xml:space="preserve">, 2021, 21 (10), pp.8169 - 8193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-8127-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-8169-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244043v1</w:t>
+                <w:t xml:space="preserve">hal-03252769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AeroCom phase III multi-model evaluation of the aerosol life cycle and optical properties using ground- and space-based remote sensing as well as surface in situ observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective radiative forcing from emissions of reactive gases and aerosols - a multi-model comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Mortier</w:t>
+                <w:t xml:space="preserve">Gillian D. Thornhill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Schulz</w:t>
+                <w:t xml:space="preserve">William J. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Andrews</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Balkanski</w:t>
+                <w:t xml:space="preserve">Ryan J. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Olivié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragnhild B. Skeie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (1), pp.87 - 128. </w:t>
+              <w:t xml:space="preserve">, 2021, 21, pp.853-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-87-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-853-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122391v1</w:t>
+                <w:t xml:space="preserve">insu-03668386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Tropospheric and Stratospheric Ozone Radiative Forcing Using the CMIP6 Database</w:t>
               </w:r>
@@ -1842,103 +1842,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating stratospheric ozone and water vapor changes in CMIP6 models from 1850-2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Keeble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antara Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Checa-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chiodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2129,51 +2129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Zhong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schutgens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van der Werf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Takemura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan van Noije" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi3568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian D. Thornhill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Collins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. Kramer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Olivi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild B. Skeie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-853-2021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252769v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper F Kok" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi A Adebiyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Checa-Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8169-2021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668385v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Thornhill" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Collins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Archibald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1105-2021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keeble" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antara Banerjee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chiodo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-5015-2021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Bergman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Carslaw" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10295-2021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-11423-2021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn H Samset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Myhre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gliss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Bauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-15929-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Adebiyi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8127-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Mortier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-87-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Checa&#8208;garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hegglin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Kinnison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Plummer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Shine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076770" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa-Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hegglin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/9/094018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orphal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Friedl-Vallon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. von Clarmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/AMT-8-4719-2015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Zhong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Schutgens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van der Werf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Takemura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan van Noije" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi3568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keeble" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antara Banerjee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Checa-Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chiodo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-5015-2021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Bergman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Carslaw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10295-2021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-11423-2021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Thornhill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Collins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Olivi&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild B. Skeie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Archibald" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1105-2021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn H Samset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Myhre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gliss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Bauer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-15929-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kok" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Adebiyi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8127-2021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Mortier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-87-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper F Kok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi A Adebiyi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8169-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian D. Thornhill" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Collins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. Kramer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-853-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Checa&#8208;garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hegglin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Kinnison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Plummer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Shine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076770" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa-Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hegglin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/9/094018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orphal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Friedl-Vallon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. von Clarmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/AMT-8-4719-2015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>