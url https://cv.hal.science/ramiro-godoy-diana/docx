--- v0 (2026-03-23)
+++ v1 (2026-04-28)
@@ -761,529 +761,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can all snakes swim? A review of the evidence and testing species across phylogeny and morphological diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the far-field effect of drag-induced dissipation in wave-structure interaction: a numerical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mérigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fosseries</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.zool.2024.126223⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 987, pp.A24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767681v1</w:t>
+                <w:t xml:space="preserve">hal-04768048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement-driven state transition and bistability in schooling fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lafoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (3), pp.034613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.034613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle frequency matching reveals resonant phenomenon in the flight of Odonata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can all snakes swim? A review of the evidence and testing species across phylogeny and morphological diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fosseries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aracheloff</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margo Traimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2024.0401⟩</w:t>
+              <w:t xml:space="preserve">Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.126223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.zool.2024.126223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04767979v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the far-field effect of drag-induced dissipation in wave-structure interaction: a numerical and experimental study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Thiria</w:t>
+                <w:t xml:space="preserve">Subtle frequency matching reveals resonant phenomenon in the flight of Odonata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aracheloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaële Perret</w:t>
+                <w:t xml:space="preserve">B. Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 987, pp.A24. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (219), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2024.0401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768048v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lift-up and streak waviness drive the self-sustained process in wall-bounded transition to turbulence</w:t>
               </w:r>
@@ -1425,51 +1425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 99 (6), pp.2190-2210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1601,412 +1601,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue: bioinspired fluid-structure interaction</w:t>
+                <w:t xml:space="preserve">Far-field hydrodynamic interaction in a group of swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunghwan Jung</w:t>
+                <w:t xml:space="preserve">Gen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Sesterhenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-3190/acc778⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 974, pp.A34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290317v1</w:t>
+                <w:t xml:space="preserve">hal-04285008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent versus continuous swimming: An optimization tale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hao Liu</w:t>
+                <w:t xml:space="preserve">Special issue: bioinspired fluid-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunghwan Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.013101⟩</w:t>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.030401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/acc778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290424v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-field hydrodynamic interaction in a group of swimmers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Intermittent versus continuous swimming: An optimization tale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lei Duan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kolomenskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörn Sesterhenn</w:t>
+                <w:t xml:space="preserve">Hao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thiria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 974, pp.A34. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.013101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.013101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285008v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illuminance-tuned collective motion in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lafoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2118,51 +2118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 226 (13), pp.3jeb245929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2294,291 +2294,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamical Fingerprint of a Neighbour in a Fish Lateral Line</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Thiria</w:t>
+                <w:t xml:space="preserve">Divergence of climbing escape flight performance in &amp;lt;i&amp;gt;Morpho&amp;lt;/i&amp;gt; butterflies living in different microhabitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Llaurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frobt.2022.825889⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.243867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876605v1</w:t>
+                <w:t xml:space="preserve">hal-03819535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence of climbing escape flight performance in &amp;lt;i&amp;gt;Morpho&amp;lt;/i&amp;gt; butterflies living in different microhabitats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Silva</w:t>
+                <w:t xml:space="preserve">Hydrodynamical Fingerprint of a Neighbour in a Fish Lateral Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kolomenskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 225, </w:t>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.243867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2022.825889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819535v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake and aeroelasticity of a flexible pitching foil</w:t>
               </w:r>
@@ -2919,51 +2919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burst-and-coast swimmers optimize gait by adapting unique intrinsic cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intesaaf Ashraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3092,51 +3092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.6993 - 7005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3287,77 +3287,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the interference of vorticity and pressure fields of a minimal fish school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Kolomenskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3443,51 +3443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nové-Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3521,77 +3521,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the energetics and stability of a minimal fish school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Kolomenskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3664,51 +3664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics of frontal striking in aquatic snakes: drag, added mass, and the possible consequences for prey capture success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Segall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3749,338 +3749,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface wave energy absorption by a partially submerged bio-inspired canopy</w:t>
+                <w:t xml:space="preserve">Forced wakes far from threshold: Stuart-Landau equation applied to experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Nové-Josserand</w:t>
+                <w:t xml:space="preserve">S. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Castro Hebrero</w:t>
+                <w:t xml:space="preserve">G. Artana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-M Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
+                <w:t xml:space="preserve">J. Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-3190/aaae8c⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.091901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172097v1</w:t>
+                <w:t xml:space="preserve">hal-02172107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced wakes far from threshold: Stuart-Landau equation applied to experimental data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface wave energy absorption by a partially submerged bio-inspired canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nové-Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Thiria</w:t>
+                <w:t xml:space="preserve">C Castro Hebrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L-M Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Megill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (9), </w:t>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.036006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.091901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/aaae8c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172107v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the diverse roles of fluid dynamic drag in animal swimming and flying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (139), pp.20170715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4352,51 +4352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of an actuated elastic swimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piñeirua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4437,287 +4437,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization and collective swimming patterns in fish ( Hemigrammus bleheri )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does aquatic foraging impact head shape evolution in snakes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Segall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ashraf</w:t>
+                <w:t xml:space="preserve">Raphaël Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Godoy-Diana</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Thiria</w:t>
+                <w:t xml:space="preserve">Anne-Claire Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0734⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283, pp.20161645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.1645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400661v1</w:t>
+                <w:t xml:space="preserve">hal-02145281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does aquatic foraging impact head shape evolution in snakes?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Segall</w:t>
+                <w:t xml:space="preserve">Synchronization and collective swimming patterns in fish ( Hemigrammus bleheri )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Cornette</w:t>
+                <w:t xml:space="preserve">José Halloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Fabre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Herrel</w:t>
+                <w:t xml:space="preserve">B. Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 283, pp.20161645. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (123), pp.20160734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2016.1645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145281v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force balance in the take-off of a pierid butterfly: relative importance and timing of leg impulsion and aerodynamic forces</w:t>
               </w:r>
@@ -5500,77 +5500,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group Formation of Autonomous Underwater Vehicles that Optimizes Energetic Efficiency in Cruising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5611,299 +5611,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean wave transmission, reflection and absorption by rows of vertical structures along the coastline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Thiria</w:t>
+                <w:t xml:space="preserve">On the interaction of surface water waves and fully-submerged elastic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Polly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mérigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alhage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456514v1</w:t>
+                <w:t xml:space="preserve">hal-03416297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interaction of surface water waves and fully-submerged elastic plates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Thiria</w:t>
+                <w:t xml:space="preserve">Ocean wave transmission, reflection and absorption by rows of vertical structures along the coastline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mérigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Godoy-Diana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416297v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pair of swimming fish: energetics and stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Kolomenskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6278,77 +6278,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study on the hydrodynamic influence of collective swimming in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Kolomenskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7223,51 +7223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C81C6A72"/>
+    <w:nsid w:val="6E67B055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7454,51 +7454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ramiro-godoy-diana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9561-2699" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08141806X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/godoydiana_r_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9284-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy-Diana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kolomenskiy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0659" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aur&#233;gan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.074401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05079541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Polly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis M&#233;rigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.90" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mu&#241;oz-Herv&#225;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Semin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorite-D&#237;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Adamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/8jd7-j82q" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fosseries" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Traimond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2024.126223" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.034613" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aracheloff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrouste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0401" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.298" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.033901" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13116" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Antier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2023.104043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghwan Jung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/acc778" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.013101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Duan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Sesterhenn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.802" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moscatelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04861-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245929" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxenergy.2.023003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.825889" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03819535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Llaurens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243867" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#8217;adamo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sosa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac6d96" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Klotz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.89" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.532" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413974v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intesaaf Ashraf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lechenault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01521-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990297v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6380" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Raspa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics4040077" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5226/jabmech.8.27" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034054" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215265" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ab0316" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castro Hebrero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-M Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Megill" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aaae8c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172107v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Artana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wesfreid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.091901" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172098v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0715" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01972623v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Bomphrey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.08.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172119v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#233; Bradshaw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Ha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706503114" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pi&#241;eirua" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.570" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400661v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ashraf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Godoy-Diana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0734" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145281v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Fabre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1645" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310179v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bimbard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolomenskiy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouteleux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.084699" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.016308" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P.R. Czitrom" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2007.05.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016937v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donnadieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Billant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112004008067" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024932v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1558318" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etchevest" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dmitruk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Karmakar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285533v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UT49729.2023.10103369" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rigaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alhage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400564v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400575v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lechenault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400282v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400332v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163597v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156477v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156597v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154278v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017846v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00007046v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy Diana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01098010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ramiro-godoy-diana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9561-2699" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08141806X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/godoydiana_r_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9284-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy-Diana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kolomenskiy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0659" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aur&#233;gan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.074401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05079541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Polly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis M&#233;rigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.90" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mu&#241;oz-Herv&#225;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Semin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorite-D&#237;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. d'Adamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/8jd7-j82q" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.298" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.034613" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fosseries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Traimond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2024.126223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767979v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aracheloff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrouste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0401" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Wesfreid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.033901" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13116" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Antier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2023.104043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Duan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Sesterhenn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.802" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghwan Jung" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/acc778" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290424v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.013101" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moscatelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04861-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245929" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxenergy.2.023003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03819535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Llaurens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243867" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.825889" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D&#8217;adamo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sosa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac6d96" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Klotz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.89" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.532" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413974v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intesaaf Ashraf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lechenault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01521-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990297v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6380" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Raspa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics4040077" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5226/jabmech.8.27" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034054" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215265" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ab0316" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Artana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wesfreid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.091901" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172097v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castro Hebrero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-M Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Megill" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aaae8c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172098v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0715" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01972623v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Bomphrey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.08.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172119v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#233; Bradshaw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Ha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706503114" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pi&#241;eirua" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.570" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145281v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Fabre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1645" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ashraf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Godoy-Diana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0734" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310179v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bimbard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolomenskiy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouteleux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.084699" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.016308" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P.R. Czitrom" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2007.05.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016937v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chomaz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donnadieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Billant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112004008067" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024932v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1558318" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etchevest" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dmitruk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Karmakar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285533v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UT49729.2023.10103369" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rigaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alhage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456514v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400564v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400575v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lechenault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400282v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400332v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163597v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156477v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156597v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154278v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017846v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00007046v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy Diana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01098010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>