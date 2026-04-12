--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -554,243 +554,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre logique et Théorie du Contrôle Supervisé</w:t>
+                <w:t xml:space="preserve">Une approche itérative pour l'intégration de Jumeaux Numériques sur des systèmes manufacturiers existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491587v1</w:t>
+                <w:t xml:space="preserve">hal-05133155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche itérative pour l'intégration de Jumeaux Numériques sur des systèmes manufacturiers existants</w:t>
+                <w:t xml:space="preserve">Filtre logique et Théorie du Contrôle Supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133155v1</w:t>
+                <w:t xml:space="preserve">hal-05491587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLC identification for IEC 61499 implementation</w:t>
               </w:r>
@@ -1077,243 +1077,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par renforcement pour la synthèse de contrôleur logique et implémentation en langage ST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Renard</w:t>
+                <w:t xml:space="preserve">Correlation Study between Time Series Entropies and Training Efficiency of Autoencoder Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Foyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
+              <w:t xml:space="preserve">International Conference on Smart-Digital-Green Technologies and Artificial Intelligence Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galala University, Dec 2024, Galala City, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609484v1</w:t>
+                <w:t xml:space="preserve">hal-04994611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Study between Time Series Entropies and Training Efficiency of Autoencoder Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Baptiste</w:t>
+                <w:t xml:space="preserve">Apprentissage par renforcement pour la synthèse de contrôleur logique et implémentation en langage ST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart-Digital-Green Technologies and Artificial Intelligence Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Galala University, Dec 2024, Galala City, Egypt</w:t>
+              <w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994611v1</w:t>
+                <w:t xml:space="preserve">hal-04609484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Reinforcement Learning to Reality: Generating Structured Text Logic Controller</w:t>
               </w:r>
@@ -2460,783 +2460,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche originale utilisant le Raisonnement à Partir de Cas pour le Diagnostic en Ligne des Systèmes Automatisés de Production</w:t>
+                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: 2 Pieces of innovative PO simulation software for automation education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ben Rabah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ramla Saddem</w:t>
+                <w:t xml:space="preserve">A. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Ben Hmida</w:t>
+                <w:t xml:space="preserve">B. Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
+                <w:t xml:space="preserve">M. Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Tagina</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur la Modélisation des Systèmes Réactifs (MSR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering Annual Conference (EAEEIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EAEEIE.2017.8768639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899930v1</w:t>
+                <w:t xml:space="preserve">hal-01882572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: 2 Pieces of innovative PO simulation software for automation education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Philippot</w:t>
+                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: a house simulator and a plant simulator for automatic control education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Riera</w:t>
+                <w:t xml:space="preserve">Pichard M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Koza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R Saddem</w:t>
+                <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering Annual Conference (EAEEIE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 27th EAEEIE (European Association for Education in Electrical and Information Engineering) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882572v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: a house simulator and a plant simulator for automatic control education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HOME I/O et FACTORY I/O : 2 logiciels innovants de simulation de PO pour la formation à l'automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th EAEEIE (European Association for Education in Electrical and Information Engineering) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969579v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O et FACTORY I/O : 2 logiciels innovants de simulation de PO pour la formation à l'automatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
+                <w:t xml:space="preserve">Automatic Acquisition and Update of a Causal Temporal Signatures Base- for Faults Diagnosis in Automated Production Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhène Ben Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pichard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moncef Tagina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Madrid, Spain. pp.262-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006430102620269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882591v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Acquisition and Update of a Causal Temporal Signatures Base- for Faults Diagnosis in Automated Production Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourhène Ben Rabah</w:t>
+                <w:t xml:space="preserve">SEDMA-un outil pour la Modélisation, l'Analyse et la génération automatique de programme pour les SEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Combacau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moncef Tagina</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque sur la Modélisation des Systèmes Réactifs (MSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899937v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEDMA-un outil pour la Modélisation, l'Analyse et la génération automatique de programme pour les SEDs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche originale utilisant le Raisonnement à Partir de Cas pour le Diagnostic en Ligne des Systèmes Automatisés de Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ben Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pichard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
+                <w:t xml:space="preserve">Moncef Tagina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur la Modélisation des Systèmes Réactifs (MSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882579v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Case Based Decision Support System for Online Diagnosis of Automated Production System</w:t>
               </w:r>
@@ -3841,51 +3841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Tagina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Automation Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Trieste, Italy. pp.163-168, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3945,51 +3945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Tagina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Advanced Control and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Budapest, Hungary. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4040,51 +4040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Tagina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Communications, Computing and Control Applications 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4144,51 +4144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Tagina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Mediterranean Conference on Control &amp; Automation (IEEE MED'2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1520-1525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4560,64 +4560,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety of Manufacturing Systems Controllers by Logical Constraints With Safety Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4703,51 +4703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Tagina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (1-3), pp.205-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5457,51 +5457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Baptiste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349488" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189381v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Annebicque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708353" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla SADDEM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Patrick Wabo Teingua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Dabounou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Marrakh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.208" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baptiste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.363" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ranger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899930v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Rabah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Hmida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Tagina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Ben Rabah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006430102620269" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combacau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ben Rabah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Hmida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carre-Menetrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tagina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.173" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Armand Toguyeni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996954" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khlif Bouassida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693944" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguy&#233;ni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagina Moncef" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE.2011.6042512" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2011.6031509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585537v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2827329" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.205-220" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PZKQSLN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00861200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Baptiste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349488" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189381v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Annebicque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708353" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla SADDEM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Patrick Wabo Teingua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Dabounou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Marrakh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.208" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baptiste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.363" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ranger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Ben Rabah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Hmida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Tagina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006430102620269" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combacau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Rabah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ben Rabah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Hmida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carre-Menetrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tagina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.173" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Armand Toguyeni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996954" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khlif Bouassida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693944" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguy&#233;ni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagina Moncef" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE.2011.6042512" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2011.6031509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585537v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2827329" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.205-220" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PZKQSLN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00861200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>