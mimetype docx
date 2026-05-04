--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -554,243 +554,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche itérative pour l'intégration de Jumeaux Numériques sur des systèmes manufacturiers existants</w:t>
+                <w:t xml:space="preserve">Filtre logique et Théorie du Contrôle Supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133155v1</w:t>
+                <w:t xml:space="preserve">hal-05491587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre logique et Théorie du Contrôle Supervisé</w:t>
+                <w:t xml:space="preserve">Une approche itérative pour l'intégration de Jumeaux Numériques sur des systèmes manufacturiers existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491587v1</w:t>
+                <w:t xml:space="preserve">hal-05133155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLC identification for IEC 61499 implementation</w:t>
               </w:r>
@@ -1077,243 +1077,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Study between Time Series Entropies and Training Efficiency of Autoencoder Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Baptiste</w:t>
+                <w:t xml:space="preserve">Apprentissage par renforcement pour la synthèse de contrôleur logique et implémentation en langage ST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart-Digital-Green Technologies and Artificial Intelligence Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Galala University, Dec 2024, Galala City, Egypt</w:t>
+              <w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994611v1</w:t>
+                <w:t xml:space="preserve">hal-04609484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par renforcement pour la synthèse de contrôleur logique et implémentation en langage ST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Renard</w:t>
+                <w:t xml:space="preserve">Correlation Study between Time Series Entropies and Training Efficiency of Autoencoder Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Foyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
+              <w:t xml:space="preserve">International Conference on Smart-Digital-Green Technologies and Artificial Intelligence Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galala University, Dec 2024, Galala City, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609484v1</w:t>
+                <w:t xml:space="preserve">hal-04994611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Reinforcement Learning to Reality: Generating Structured Text Logic Controller</w:t>
               </w:r>
@@ -1518,159 +1518,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Painting of the digital twin to better understand and implement it in manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Renard</w:t>
+                <w:t xml:space="preserve">Data-based PLC Identification for IEC 61499 Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd Digital Twin International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LURPA (Automated Production Research Laboratory), Paris-Saclay University, Oct 2023, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, ANNECY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431349v1</w:t>
+                <w:t xml:space="preserve">hal-04225366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Jumeau Numérique dans le monde manufacturier</w:t>
+                <w:t xml:space="preserve">Painting of the digital twin to better understand and implement it in manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
@@ -1688,181 +1688,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">The 3rd Digital Twin International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LURPA (Automated Production Research Laboratory), Paris-Saclay University, Oct 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177887v1</w:t>
+                <w:t xml:space="preserve">hal-04431349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-based PLC Identification for IEC 61499 Implementation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dylan Baptiste</w:t>
+                <w:t xml:space="preserve">Le Jumeau Numérique dans le monde manufacturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, ANNECY, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225366v1</w:t>
+                <w:t xml:space="preserve">hal-04177887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent Neural Networks for online fault diagnosis of discrete Automated Production Systems</w:t>
               </w:r>
@@ -2460,571 +2460,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: 2 Pieces of innovative PO simulation software for automation education</w:t>
+                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: a house simulator and a plant simulator for automatic control education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Philippot</w:t>
+                <w:t xml:space="preserve">M. Koza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Riera</w:t>
+                <w:t xml:space="preserve">Pichard M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Koza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R Saddem</w:t>
+                <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering Annual Conference (EAEEIE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 27th EAEEIE (European Association for Education in Electrical and Information Engineering) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882572v1</w:t>
+                <w:t xml:space="preserve">hal-02969579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: a house simulator and a plant simulator for automatic control education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HOME I/O et FACTORY I/O : 2 logiciels innovants de simulation de PO pour la formation à l'automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th EAEEIE (European Association for Education in Electrical and Information Engineering) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969579v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOME I/O et FACTORY I/O : 2 logiciels innovants de simulation de PO pour la formation à l'automatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
+                <w:t xml:space="preserve">Automatic Acquisition and Update of a Causal Temporal Signatures Base- for Faults Diagnosis in Automated Production Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhène Ben Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pichard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moncef Tagina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque consacré à l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Madrid, Spain. pp.262-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006430102620269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882591v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Acquisition and Update of a Causal Temporal Signatures Base- for Faults Diagnosis in Automated Production Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HOME I/O and FACTORY I/O: 2 Pieces of innovative PO simulation software for automation education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Ben Hmida</w:t>
+                <w:t xml:space="preserve">A. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
+                <w:t xml:space="preserve">B. Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Tagina</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Saddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Madrid, Spain. pp.262-269, </w:t>
+              <w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering Annual Conference (EAEEIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006430102620269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EAEEIE.2017.8768639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899937v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEDMA-un outil pour la Modélisation, l'Analyse et la génération automatique de programme pour les SEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Combacau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3127,77 +3127,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ben Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Tagina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur la Modélisation des Systèmes Réactifs (MSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3841,51 +3841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Tagina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Automation Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Trieste, Italy. pp.163-168, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3945,51 +3945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Tagina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Advanced Control and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Budapest, Hungary. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4040,51 +4040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Tagina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Communications, Computing and Control Applications 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4144,51 +4144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Tagina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Mediterranean Conference on Control &amp; Automation (IEEE MED'2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1520-1525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4560,51 +4560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety of Manufacturing Systems Controllers by Logical Constraints With Safety Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippot Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4703,51 +4703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Saddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Tagina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (1-3), pp.205-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5457,51 +5457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Baptiste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349488" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189381v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Annebicque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708353" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla SADDEM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Patrick Wabo Teingua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Dabounou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Marrakh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.208" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baptiste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.363" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ranger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Ben Rabah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Hmida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Tagina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006430102620269" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combacau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Rabah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ben Rabah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Hmida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carre-Menetrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tagina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.173" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Armand Toguyeni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996954" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khlif Bouassida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693944" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguy&#233;ni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagina Moncef" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE.2011.6042512" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2011.6031509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585537v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2827329" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.205-220" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PZKQSLN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00861200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Baptiste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Saddem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Philippot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349488" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189381v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saddem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Annebicque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708353" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla SADDEM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Patrick Wabo Teingua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225366v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Dabounou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Marrakh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.208" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baptiste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.363" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ranger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chemla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichard M" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gellot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pichard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Ben Rabah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Hmida" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Tagina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006430102620269" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pichard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768639" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Combacau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Rabah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ben Rabah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Hmida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carre-Menetrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tagina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.173" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Armand Toguyeni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996954" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khlif Bouassida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693944" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguy&#233;ni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagina Moncef" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE.2011.6042512" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2011.6031509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585537v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2827329" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.205-220" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PZKQSLN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00861200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>