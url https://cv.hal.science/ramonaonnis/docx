--- v0 (2026-03-17)
+++ v1 (2026-05-19)
@@ -66,1992 +66,1992 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Avevo un cane nella pancia che mi rosicava viva”: il racconto dell’endometriosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIBLIOMANIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Per una letteratura di lotta, 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48276/issn.2280-8833.13600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Siamo spezzati in due”. Maternità e sradicamento in Ardone, Carati e Postorino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novecento transnazionale. Letterature, arti e culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.147-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Stefano Redaelli, Psicopatografie. Il racconto della malattia mentale nella narrativa italiana del XXI secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12x49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo spazio al margine di Milena Agus: cura di sé, cura del mondo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronica Mundi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.174-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il racconto della talassemia: Nelle mie vene e Paura di guarire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhesis : International Journal of Linguistics, Philology and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13.2, pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13125/rhesis/5734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Farnetti, Sorelle. Storia letteraria di una relazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narrativa.2883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Langue et transculturalité dans &amp;quot;Un tempo gentile&amp;quot; de Milena Agus »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, p. 113-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Ogni culla chiede: da dove?” Maternità e ricerca identitaria ne Il dono di Antonia di Alessandra Sarchi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44, p. 215-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narrativa.2428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sud est-il le lieu de l’altérité? Pensées méridienne et antiméridienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, http://crisol.parisnanterre.fr/index.php/crisol/article/view/311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalla Madre alle madri? Fra distopia, mito e realtà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.59-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narrativa.428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestation pour autrui en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du genre en traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalla Madre alle madri? Fra distopia, mito e realtà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La fantascienza nelle narrazioni italiane ipercontemporanee, 43, p. 59-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gramsci e gli studi postcoloniali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques Italiennes (En ligne) [édition web, n°1 2002- ]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Numéro 36 (2/2018)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Realismo magico postcoloniale in Cenere calda a mezzanotte di Savina Dolores Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino '900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rébellion au féminin dans l'øeuvre romanesque de Sergio Atzeni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, pp.239--249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage L'Italia magica di Gianfranco Contini di Beatrice Sica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.133--135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les Caraïbes arrivent en Italie : le cas des traductions italiennes des romans de Patrick Chamoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Traduire le postcolonial et la transculturalité (6), pp.171--185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Atzeni e la letteratura come il Paese della lingua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Coloniale e Postcoloniale nella letteratura italiana degli anni 2000 (33/34), pp.405--417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Atzeni et Patrick Chamoiseau : frères bergers de la Diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1/4, pp.63--73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come rompere il silenzio. I racconti della procreazione assistita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Onnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE QUEER KINSHIP NETWORK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvia Antosa; Charlotte Ross; Paolo Frascà, May 2025, En ligne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fatal flow et désobéissance civile chez Milena Agus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Onnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À quoi pensent les Suds ? Question méridionale, question subalterne, question coloniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Le Blanc; Francesca Belviso, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Avevo un cane nella pancia che mi rosicava viva” : il racconto dell’endometriosi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Onnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuove forme dell’impegno nella letteratura del XXI secolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manuela Spinelli; Cristina Vignali, Mar 2025, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dare voce e trovare la propria voce. I racconti della procreazione assistita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Onnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slogare la voce. Riflessioni sulle vocalità del testo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elisa Attanasio; Sara Gristina; Francesca Nardi, May 2024, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anatomia violenta della maternità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il corpo delle donne fra narrazione cinematografica e narrazione letteraria nel contemporaneo estremo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefania Lucamante, Silvia Contarini, May 2023, Université de Cagliari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersezionalità e critica letteraria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Onnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour des féminismes et du genre : définitions, catégories, outils et enjeux dans l’Italie du XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvia Contarini; Margherita Marras; Ramona Onnis, Sep 2023, Université Paris Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transnational Sardinia and Female Perspectives in the Literature about Italian Second Generations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Onnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Studies Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giovanna Summerfield; Rosario Pollicino, Jun 2023, Dubrovik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332967v1</w:t>
-              </w:r>
-[...1446 lines deleted...]
-                <w:t xml:space="preserve">hal-01755467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2082,51 +2082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oltre lo sguardo maschile. Raccontare i corpi delle donne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Onnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Spinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raccontare i corpi delle donne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franco Cesati Editore, pp.9-21, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2291,418 +2291,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L ‘altalena identitaria&amp;quot;. Les deuxièmes générations italiennes se racontent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alessandro Benucci; Silvia Contarini; Goncalo Cordeiro; Graca Dos Santos; José Manuel Esteves. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe transculturelle dans le monde global. Transcultural Europe in the Global World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Paris Nanterre, pp.145-157, 2023, 978-2-84016-517-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« (In)visibilità ai margini: la serie TV Zero »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Onnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carolina Savi, Gloria Paganini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italianità in migrazioni. Immagini, narrazioni, diritti delle seconde generazioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cesati; Firenze, p. 113-123, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Come ciascuno che entri a Nisida, torno libera, torno bambina…”. La liberté de l’emprisonnement dans Almarina de Valeria Parrella »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Onnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karine Cardini, Iris Chionne, Georges Letissier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cercle étroit. Femmes à l’épreuve de l’enfermement dans la littérature et les arts du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Alessandro Benucci; Silvia Contarini; Goncalo Cordeiro; Graca Dos Santos; José Manuel Esteves. </w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction&amp;quot; au domaine italophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Contarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvia Contarini, Jean-Marc Moura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Europe transculturelle dans le monde global. Transcultural Europe in the Global World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Paris Nanterre, pp.145-157, 2023, 978-2-84016-517-0</w:t>
+              <w:t xml:space="preserve">Du colonial au mondial : anthologie littéraire transculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimésis, p. 181-199, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpi ibridi e soggettività nomadi in 'Quando tutto tace' di Alessandro de Roma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Onnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramona Onnis, Anna Chiara Palladino, Manuela Spinelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fantascienza femminista. Immaginare il genere nella cultura italiana contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-85, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613994v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03873436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Può il plurilinguismo combattere la glottofobia? Considerazioni sull’uso letterario contemporaneo della lingua sarda</w:t>
               </w:r>
@@ -2927,195 +2927,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Donne e Sud nell’epopea dei Chironi di Marcello Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Donne e Sud. Percorsi nella letteratura italiana contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 67-79, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rappresentazioni del Sud nella tetralogia dell’Amica geniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Onnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia Contarini, Ramona Onnis, Teresa Solis, Manuela Spinelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Da ieri a oggi: tragitti del sud nella cultura italiana contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 85-93, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388765v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03388728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Italie et les études postcoloniales</w:t>
               </w:r>
@@ -3250,186 +3250,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La sardità postcoloniale di Sergio Atzeni: contro una concezione purista ed essenzialista delle nozioni di popolo e nazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Contarini, Silvia and Marras, Margherita and Pias, Giuliana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identità sarda del XXI secolo : tra globale, locale e postcoloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Il Maestrale, pp.59--75, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reinterpretazioni del codice barbaricino: i banditi di Sergio Atzeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Contarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Onnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serra, Patrizia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questioni di letteratura sarda: un paradigma da definire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Angeli, pp.215--225, 2012, 978-88-204-1071-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755460v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01755465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3522,51 +3522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raccontare il corpo delle donne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Onnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Spinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 979-12-5496-179-7</w:t>
             </w:r>
           </w:p>
@@ -3606,210 +3606,210 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantascienza femminista. Immaginare il genere nella cultura italiana contemporanea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Onnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Chiara Palladino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donne e Sud. Percorsi nella letteratura italiana contemporanea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Onnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cesati, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tragitti del Sud nella cultura italiana contemporanea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Contarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Onnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3947,51 +3947,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GESTATION POUR AUTRUI EN ITALIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Onnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4471,51 +4471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Onnis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04885757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04885736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332965v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48276/issn.2280-8833.13600" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x49" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.2883" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/rhesis/5734" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.2428" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Spinelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.428" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/transculturalita-e-plurilinguismi-nella-letteratura-italiana-degli-anni-duemila/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/penser-la-difference-culturelle-du-colonial-au-mondial/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/catalogo/da-ieri-a-oggi/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/catalogo/donne-e-sud/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0291-5/13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/rappresentare-i-corpi-delle-donne/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiara Palladino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Solis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04534781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/incontri.10323" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Onnis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48276/issn.2280-8833.13600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714258v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x49" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090773v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/rhesis/5734" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.2883" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873661v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.2428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Spinelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narrativa.428" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755411v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04885757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04885736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332968v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332967v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/transculturalita-e-plurilinguismi-nella-letteratura-italiana-degli-anni-duemila/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/catalogue/penser-la-difference-culturelle-du-colonial-au-mondial/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/catalogo/donne-e-sud/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francocesatieditore.com/catalogo/da-ieri-a-oggi/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0291-5/13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/rappresentare-i-corpi-delle-donne/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiara Palladino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Solis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04534781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/incontri.10323" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>