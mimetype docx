--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -695,782 +695,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traces de subjectivité et Corpus multilingues. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adverbes de positionnement énonciatif dans un corpus d’écrits scientifiques. Étude contrastive anglais – français – espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Traces de subjectivité et corpus multilingues. II. Les potentialités des corpus multilingues parallèles et les enjeux de la subjectivité selon les genres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537208v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVENTOS HISTÓRICOS Y OTROS DAÑOS SEVEROS: CALCOS DE COMPUESTOS SINTAGMÁTICOS Y DE COLOCACIONES EN ESPAÑOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-AESLA - Revista digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Raluca Nita</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission de l'héritage parémiologique classique en anglais et en quelques langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aliento : échanges sapientiels en Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le brunch et son réseau d’anglicismes : étude sur un corpus spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Lenguas para Fines Específicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), https://ojsspdc.ulpgc.es/ojs/index.php/LFE/article/view/968</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'équivalence parémiologique inter-langues et la distinction synonymie/variation intra- langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aliento : échanges sapientiels en Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phraseological loan translations in Bulgarian and in French: a cross-linguistic and cross-cultural study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kolarova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrastive Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XL (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El análisis discursivo de fenómenos de violencia en un corpus de prensa digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ávila Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pragmalingüística</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.26-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (1), https://ojsspdc.ulpgc.es/ojs/index.php/LFE/article/view/968</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les phénomènes de violence dans la presse écrite au Royaume-Uni et en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ávila Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIRE - Diversités recherches et terrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Relations de genre et pratiques sociales, 3, http://epublications.unilim.fr/revues/dire/319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations lexicales et discursives du terme illegal immigrant dans la presse britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIRE - Diversités recherches et terrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, http://epublications.unilim.fr/revues/dire/319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645040v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01645045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phraseological Units in English: variation through lexical insertion</w:t>
               </w:r>
@@ -1626,51 +1626,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The translation of -ed English derivational adjective compounds in Romance languages: a corpus-based case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1872,51 +1872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON et la représentation de la perception : les renseignements de la comparaison avec l’anglais, l’espagnol et le roumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,743 +2099,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anglicisms and abstract nouns: a multilingual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building the Gobal Anglicism Database</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexicología y Lexicografía (LyL), Universidad de Alicante, Mar 2016, Alicante, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phraseology, Lexical Bundles and Level of Formality in American Journalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diachronic Corpora, Genre, and Language Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Richard J. Whitt, Department of German Studies, The University of Nottingham, Apr 2016, Nottingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel(s) cadre(s) théorique(s) pour la phraséologie contrastive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fraseologia contrastiva: lingue e culture a confronto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dipartimento di Scienze della Mediazione Linguistica e di Studi Interculturali, Università degli Studi di Milano, Nov 2016, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Richard J. Whitt, Department of German Studies, The University of Nottingham, Apr 2016, Nottingham, United Kingdom</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expression idiomatique de grandes quantités en anglais contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de l’énonciation, de la lexicologie, de la morphophonologie et de la contrastivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FoReLL, Université de Poitiers, Jun 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FoReLL, Université de Poitiers, Jun 2014, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La polysémie des unités phraséologiques : une approche didactique et contrastive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser le figement : enjeux et perspectives en phraséodidactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire HTL (Histoire des Théories Linguistiques - UMR 7597, Université Sorbonne Nouvelle – Paris 3 et Université Paris Diderot – Paris 7), de l’école doctorale 268 « Langages et Langues » et de la Commission de la Recherche de l’Université Sorbonne Nouvelle, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire HTL (Histoire des Théories Linguistiques - UMR 7597, Université Sorbonne Nouvelle – Paris 3 et Université Paris Diderot – Paris 7), de l’école doctorale 268 « Langages et Langues » et de la Commission de la Recherche de l’Université Sorbonne Nouvelle, Nov 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustantivos de cualidad y de acción: neología, calcos léxicos y derivación morfológica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CINEO 2015, III Congreso internacional de neología de las lenguas románicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Departamento de Traducción e Interpretación, Universidad de Salamanca, Oct 2015, Salamanque, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lexicología y Lexicografía (LyL), Universidad de Alicante, Mar 2016, Alicante, Spain</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Corpus Multilingue GRAFE (anglais-français-espagnol-grec-roumain) : méthodologie de la constitution et de l’exploitation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistique contrastive et corpus multilingues : quels outils pour quelles analyses ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLILLAC-ARP EA 3967, Université Paris Diderot, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02526065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus Multilingue GRAFE : présentation et quelques pistes d’exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freiderikos Valetopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces de subjectivité et Corpus multilingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FoReLLIS, Université de Poitiers, May 2015, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02526047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparative analysis of proverbs of human feelings and emotions in English and in Spanish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Parémiologie - Tous les chemins mènent à Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metaphorical phrasal quantifiers and synonymy in a cross-linguistic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...326 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-thinking synonymy: semantic sameness and similarities in languages and their description</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4186,1290 +4186,1290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collocational translatability: cognate adjectives in an English-French parallel corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francisco Alonso Almeida, Ivalla Ortega Barrera, Elena Quintana Toledo and Margarita Sánchez Cuervo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Input a Word, Analyse the World: Selected Approaches to Corpus Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2016, 978-1-4438-8513-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valeur dépréciative et intensité dans les comparaisons stéréotypées en espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les émotions et les valeurs dans la communication I. Découvrir l’univers de la langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS A TYPOLOGY OF VARIANT FORMS IN SPANISH PROVERBS FROM A DIACHRONIC PERSPECTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Proverbiogenesis: the phases of proverbial birth",Proceedings of the 9th Interdisciplinary Colloquium on Proverbs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2016, 978-1-4438-8513-3</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man/woman versus hombre/mujer: a contrastive analysis of compound nouns, collocations and collocational frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il, Elle : Entre Je(u)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing a distinction between false Gallicisms and adapted French borrowings in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pseudo-English: Studies on False Anglicisms in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Il, Elle : Entre Je(u)</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vargas Llosa: creatividad y variación léxicas en el español culto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observing Norm, Observing Usage: Lexis in Dictionaries and the Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semantic headedness and categorisation of -cum- compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morphology and Meaning. Selected papers from the 15th International Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.239-248, 2014, 9789027248466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, pp.239-248, 2014, 9789027248466</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degré et marqueurs d’intensité dans l’expression de la joie en anglais, français et espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des sentiments au point de vue : études de linguistique contrastive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calquing and Borrowing of Idiomatic Noun Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phraseologie im interlingualen und interkulturellen Kontakt/Phraseology in Interlingual and Intercultural Contact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zora 95, pp.239-250, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933034v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Idiom Variants to Open-Slot Idioms: Close-Ended and Open-Ended Variational Paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research on Phraseology across Continents, Vol. II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bialystok Publishing House, pp.167-180, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">American slang and phraseology beyond their borders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Cagliero and Anna Belladelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American English(es): Linguistic and Socio-Cultural Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.156-181, 2013, 978-1443847483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Zora 95, pp.239-250, 2013</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The current world economic crisis: phraseological equivalents and variants in English, Spanish and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phraeology and Discourse: Cross Linguistic and Corpus-based Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Bialystok Publishing House, pp.167-180, 2013</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focalisation et topicalisation par le biais de la locution prépositive in terms of</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focalisation(s) : saillance dans les langues : lexique, syntaxe, prosodie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As the saying (or whatever) goes': sayings and pseudo-sayings in the American press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 5th Interdisciplinary Colloquium on Proverbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.377-388, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-word loan translations and semantic borrowings in French journalistic discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Anglicization of European Lexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.199-215, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titulares en las ediciones electrónicas de la prensa británica de calidad: actos de creación y de comunicación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modos y Formas de la Comunicación Humana / Ways and Modes of Human Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.377-388, 2012</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation patterns and creativity in English non-compositional binomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analizar datos &gt; Describir variación / Analysing data &gt; Describing variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, pp.199-215, 2012</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proverbs in the press: from 'sentence-like units' to 'word-like units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 3rd Interdisciplinary Colloquium on Proverbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.310-320, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933038v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01645051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs du préfixe auto- dans les verbes pronominaux en espagnol contemporain : étude comparative avec l’anglais et le français</w:t>
               </w:r>
@@ -5800,51 +5800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Marti Solano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Kl&#233;gr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Mart&#237; Solano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Furiassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Oncins Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537208v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chuquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01804590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kolarova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen &#193;vila Mart&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Celis Villalba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Celis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Torrellas Castillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freiderikos Valetopoulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruano San Segundo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625399v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1184575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640189v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645035v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/american-englishes-16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933034v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rondinelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Marti Solano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Kl&#233;gr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Mart&#237; Solano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Furiassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Oncins Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537208v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chuquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01804590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kolarova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen &#193;vila Mart&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645045v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Celis Villalba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Celis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Torrellas Castillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526065v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freiderikos Valetopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruano San Segundo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625399v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1184575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933034v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645035v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/american-englishes-16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rondinelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>