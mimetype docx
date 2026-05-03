--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1299,50 +1299,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les associations lexicales et discursives du terme illegal immigrant dans la presse britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIRE - Diversités recherches et terrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, http://epublications.unilim.fr/revues/dire/319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les phénomènes de violence dans la presse écrite au Royaume-Uni et en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1351,126 +1420,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIRE - Diversités recherches et terrains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Relations de genre et pratiques sociales, 3, http://epublications.unilim.fr/revues/dire/319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645045v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01645040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phraseological Units in English: variation through lexical insertion</w:t>
               </w:r>
@@ -2168,165 +2168,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel(s) cadre(s) théorique(s) pour la phraséologie contrastive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fraseologia contrastiva: lingue e culture a confronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dipartimento di Scienze della Mediazione Linguistica e di Studi Interculturali, Università degli Studi di Milano, Nov 2016, Milan, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phraseology, Lexical Bundles and Level of Formality in American Journalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diachronic Corpora, Genre, and Language Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Richard J. Whitt, Department of German Studies, The University of Nottingham, Apr 2016, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528374v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02528234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expression idiomatique de grandes quantités en anglais contemporain</w:t>
               </w:r>
@@ -4397,596 +4397,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Drawing a distinction between false Gallicisms and adapted French borrowings in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pseudo-English: Studies on False Anglicisms in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Man/woman versus hombre/mujer: a contrastive analysis of compound nouns, collocations and collocational frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il, Elle : Entre Je(u)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Pseudo-English: Studies on False Anglicisms in Europe</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vargas Llosa: creatividad y variación léxicas en el español culto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observing Norm, Observing Usage: Lexis in Dictionaries and the Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semantic headedness and categorisation of -cum- compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morphology and Meaning. Selected papers from the 15th International Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.239-248, 2014, 9789027248466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, pp.239-248, 2014, 9789027248466</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degré et marqueurs d’intensité dans l’expression de la joie en anglais, français et espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des sentiments au point de vue : études de linguistique contrastive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American slang and phraseology beyond their borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roberto Cagliero and Anna Belladelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American English(es): Linguistic and Socio-Cultural Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.156-181, 2013, 978-1443847483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645035v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calquing and Borrowing of Idiomatic Noun Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraseologie im interlingualen und interkulturellen Kontakt/Phraseology in Interlingual and Intercultural Contact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zora 95, pp.239-250, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933034v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Idiom Variants to Open-Slot Idioms: Close-Ended and Open-Ended Variational Paradigms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research on Phraseology across Continents, Vol. II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bialystok Publishing House, pp.167-180, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933011v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01645035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The current world economic crisis: phraseological equivalents and variants in English, Spanish and French</w:t>
               </w:r>
@@ -5800,51 +5800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Marti Solano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Kl&#233;gr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Mart&#237; Solano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Furiassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Oncins Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537208v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chuquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01804590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kolarova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen &#193;vila Mart&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645045v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Celis Villalba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Celis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Torrellas Castillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526065v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freiderikos Valetopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruano San Segundo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625399v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1184575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933034v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645035v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/american-englishes-16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rondinelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Marti Solano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Kl&#233;gr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Mart&#237; Solano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Furiassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Oncins Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537208v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chuquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01804590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kolarova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen &#193;vila Mart&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Celis Villalba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Celis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Torrellas Castillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528234v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526065v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freiderikos Valetopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruano San Segundo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625399v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1184575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645035v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/american-englishes-16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933034v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rondinelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>