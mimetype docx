--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -393,191 +393,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">UN REGARD CONTRASTIF SUR DES UNITÉS PHRASÉOLOGIQUES LIÉES À LA PANDÉMIE DU CORONAVIRUS ET SUR LEURS ACTUALISATIONS LEXICO-SYNTAXIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Martí Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anglicisms: Diatopic Varieties and Textual Genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Martí Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Furiassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Oncins Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiano Furiassi</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04025988v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03712402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un enfoque multilingüe y contrastivo de la traducción fraseológica: el corpus paralelo GRAFE</w:t>
               </w:r>
@@ -2168,165 +2168,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phraseology, Lexical Bundles and Level of Formality in American Journalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diachronic Corpora, Genre, and Language Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Richard J. Whitt, Department of German Studies, The University of Nottingham, Apr 2016, Nottingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel(s) cadre(s) théorique(s) pour la phraséologie contrastive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fraseologia contrastiva: lingue e culture a confronto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dipartimento di Scienze della Mediazione Linguistica e di Studi Interculturali, Università degli Studi di Milano, Nov 2016, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528234v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02528374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expression idiomatique de grandes quantités en anglais contemporain</w:t>
               </w:r>
@@ -4397,165 +4397,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Man/woman versus hombre/mujer: a contrastive analysis of compound nouns, collocations and collocational frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Marti Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il, Elle : Entre Je(u)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Drawing a distinction between false Gallicisms and adapted French borrowings in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Marti Solano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pseudo-English: Studies on False Anglicisms in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645068v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01645072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vargas Llosa: creatividad y variación léxicas en el español culto</w:t>
               </w:r>
@@ -5800,51 +5800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Marti Solano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Kl&#233;gr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Mart&#237; Solano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Furiassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Oncins Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537208v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chuquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01804590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kolarova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen &#193;vila Mart&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Celis Villalba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Celis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Torrellas Castillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528234v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526065v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freiderikos Valetopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruano San Segundo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625399v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1184575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645035v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/american-englishes-16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933034v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rondinelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Marti Solano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625388v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Kl&#233;gr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712402v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Mart&#237; Solano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Furiassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Oncins Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537208v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chuquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01804590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kolarova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen &#193;vila Mart&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Celis Villalba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Celis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Torrellas Castillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526065v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freiderikos Valetopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02528425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruano San Segundo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625399v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1184575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01174466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645035v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/american-englishes-16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933034v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01645048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rondinelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>