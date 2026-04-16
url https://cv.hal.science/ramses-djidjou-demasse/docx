--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ramsès Djidjou-Demasse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ramses-djidjou-demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1684-5190</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche à l'IRD, affecté au laboratoire MIVEGEC à Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur l'analyse Mathématique et la Modélisation de systèmes complexes (ou non), avec un accent particulier sur les Systèmes Dynamiques. Les applications résultant de ces travaux concernent (mais pas que) l'épidémiologie, l'évolution des maladies infectieuses et l'écologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Dependent Positively Invariant Sets on Cauchy Problems: Applications in Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 201 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-026-00775-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing insecticide deployment strategies to delay quantitative resistance in mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Kezeta-Bondja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92 (37), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-026-02343-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing MDA and antimalarial treatment in the presence of drug resistance for effective malaria control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela M Nimpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe N Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mbang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (8), pp.1898-1930. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2025069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutant emergence timing and population immunisation status impact epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 608, pp.112140. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2025.112140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky or polarised immunity: Non-Markovian modelling highlights the impact of immune memory assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukushi Kamiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (8), pp.e1013399. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host mathematical modeling of antibiotic-phage treatments on lysogenic and non-lysogenic bacteria dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe M Ndongmo Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of intra-and inter-species interactions in mixed malaria within-host infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Pane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 547 (1), pp.129251. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2025.129251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-structured modeling of pathogen invasion and host resistance in fungal plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2026004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary attractors in the chemostat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85 (6), pp.2459-2485. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/24M1706001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the necessity of accounting for age structure in human malaria transmission modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 378, pp.109319. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2024.109319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the transmission of bacterial agents of sapronotic dseases in aquatic ecosystems: a first spatially realistic metacommunity model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadou Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos a Vargas Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1991 - 2002. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral capacity of the early CD8 T-cell response is predictive of natural control of SIV infection: Learning in vivo dynamics using ex vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharadwaj Vemparala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Passaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Avettand-Fenoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), pp.e1012434. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquito ageing modulates the development, virulence and transmission potential of pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dari Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 291 (2014), pp.20232097. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.2097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying ivermectin's optimal strategy impacts on malaria transmission: A dual-structured mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck J Dongmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2024.2429103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth bound and threshold dynamic for nonautonomous nondensely defined evolution problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibou Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-01966-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of Ehrlichia chaffeensis transmission dynamics in dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folashade B Agusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513758.2023.2287082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking within-and between-host scales for understanding the evolutionary dynamics of quantitative antimicrobial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-02008-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911294v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host evolutionary dynamics of antimicrobial quantitative resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.24. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2023019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194023v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential preferences for RBCs is key for Plasmodium species evolutionary diversity within human host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I V Yatat-Djeumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sapm.12527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding dynamics of Plasmodium falciparum gametocytes production: Insights from an age-structured model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mideo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 539, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2022.111056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030234v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Markovian modelling highlights the importance of age structure on Covid-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.7. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epi‐evolutionary model for predicting the adaptation of spore‐producing pathogens to quantitative resistance in heterogeneous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host bacterial growth dynamics with both mutation and horizontal gene transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01571-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the early detection of low pathogenic avian influenza H7N9 virus in live bird markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Tago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (178), pp.20210074. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2021.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-structured non-pharmaceutical interventions for optimal control of COVID-19 epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal intervention strategies of staged progression HIV infections through an age-structured model with probabilities of ART drop out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mboya Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaga Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2021024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory is key in capturing COVID-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100459. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2021.100459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-vector malaria transmission model structured by age, time since infection and waning immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2021.103393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow convergence to equilibrium for an evolutionary epidemiology integro-differential system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (6), pp.2223-2243. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2019225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic and transient behaviour for a nonlocal problem arising in population genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.84-110. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792518000487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Resurgence of Malaria Prevalence in South Africa Between 2015 and 2018: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babatope. Adebiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olanrewaju Oladimeji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelechi Oladimeji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Public Health Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874944502013010119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamical and Zero-Inflated Negative Binomial Regression Modelling of Malaria Incidence in Limpopo Province, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olusola Makinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiodun Adeola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin y Njabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Witbooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.2000. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16112000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and analysis of a malaria transmission mathematical model with seasonal mosquito life‐history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiodun Adeola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Botai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sapm.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Lasidiodiplodia pseudotheobromae, Neofusicoccum parvum and Schizophyllum commune, three pathogenic fungi associated with the Grapevine Trunk Diseases in the North of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152 (1), pp.127-142. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady state concentration for a phenotypic structured problem modeling the evolutionary epidemiology of spore producing pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.385-426. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202517500051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaics often outperform pyramids: insights from a model comparing strategies for the deployment of plant resistance genes against viruses in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 216 (1), pp.239-253. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control for an age-structured model for the transmission of hepatitis B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (2), pp.305-333. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-015-0952-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation Analysis and Optimal Harvesting of a Delayed Predator–Prey Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tchinda Mouofo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Aziz-Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (01), pp.1550012. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127415500121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an Age-structured SIL model with demographics process and vertical transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.23-52. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An age-structured within-host model for multi-strain malaria infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.572--593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control using state-dependent Riccati equation of lost of sight in a tuberculosis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Djeudeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.191-210. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-013-0002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator-prey model with prey harvesting, Holling response function of type III and SIS disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11145/j.biomath.2012.10.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of the Lost to Follow Up in a Tuberculosis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Djeudeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/398476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des résistances de la vigne au mildiou : la modélisation mathématique à la rescousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journée technique du CIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Interprofessionnel des Vins de Bordeaux (CIVB). FRA., Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaics of plant disease resistance genes are a more versatile means of achieving disease control than pyramids in most agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Malo-les-Bains, France. , 2017, Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global dynamics of a spore producing pathogens epidemic system with nonlocal diffusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Lemdjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis, Geometry and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-epidemiological thresholds for malaria transmission in multi-species, phenotypically structured mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on invasion threshold for structured population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Pane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of ivermectin-based optimal strategies on malaria control: the role of formulation, coverage, and mosquitocidal efficacy timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck J Dongmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann S Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing multi-drug strategies to prevent antimicrobial quantitative resistance: A nested within-and between-host model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the evolutionary dynamics of insecticide quantitative resistance in mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Kezeta-Bondja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host dynamics of lysogen and non-lysogen bacteria with spontaneous prophage induction phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe Ndongmo Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal spectrum point and application to nonlocal dispersal operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mocatar Kandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow invariance for non densely defined Cauchy problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling SIV kinetics supports that cytotoxic response drives natural control and unravels heterogeneous populations of infected cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Passaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Avettand-Fenoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02865372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie mathématique & modélisation de la pandémie de COVID-19 : enjeux et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological monitoring and control perspectives: application of a parsimonious modelling framework to the COVID-19 dynamics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal COVID-19 epidemic control until vaccine deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Michalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles structurés et applications en dynamique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université Le Havre Normandie, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03700629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ramsès Djidjou-Demasse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ramses-djidjou-demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1684-5190</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche à l'IRD, affecté au laboratoire MIVEGEC à Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur l'analyse Mathématique et la Modélisation de systèmes complexes (ou non), avec un accent particulier sur les Systèmes Dynamiques. Les applications résultant de ces travaux concernent (mais pas que) l'épidémiologie, l'évolution des maladies infectieuses et l'écologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Dependent Positively Invariant Sets on Cauchy Problems: Applications in Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 201 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-026-00775-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing insecticide deployment strategies to delay quantitative resistance in mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Kezeta-Bondja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92 (37), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-026-02343-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutant emergence timing and population immunisation status impact epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 608, pp.112140. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2025.112140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host mathematical modeling of antibiotic-phage treatments on lysogenic and non-lysogenic bacteria dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe M Ndongmo Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky or polarised immunity: Non-Markovian modelling highlights the impact of immune memory assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukushi Kamiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (8), pp.e1013399. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of intra-and inter-species interactions in mixed malaria within-host infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Pane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 547 (1), pp.129251. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2025.129251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-structured modeling of pathogen invasion and host resistance in fungal plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2026004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary attractors in the chemostat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85 (6), pp.2459-2485. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/24M1706001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing MDA and antimalarial treatment in the presence of drug resistance for effective malaria control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela M Nimpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe N Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mbang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (8), pp.1898-1930. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2025069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral capacity of the early CD8 T-cell response is predictive of natural control of SIV infection: Learning in vivo dynamics using ex vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharadwaj Vemparala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Passaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Avettand-Fenoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), pp.e1012434. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquito ageing modulates the development, virulence and transmission potential of pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dari Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 291 (2014), pp.20232097. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.2097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the transmission of bacterial agents of sapronotic dseases in aquatic ecosystems: a first spatially realistic metacommunity model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadou Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos a Vargas Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1991 - 2002. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying ivermectin's optimal strategy impacts on malaria transmission: A dual-structured mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck J Dongmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2024.2429103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the necessity of accounting for age structure in human malaria transmission modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 378, pp.109319. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2024.109319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host evolutionary dynamics of antimicrobial quantitative resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.24. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2023019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194023v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of Ehrlichia chaffeensis transmission dynamics in dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folashade B Agusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513758.2023.2287082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking within-and between-host scales for understanding the evolutionary dynamics of quantitative antimicrobial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-02008-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911294v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth bound and threshold dynamic for nonautonomous nondensely defined evolution problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibou Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-01966-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Markovian modelling highlights the importance of age structure on Covid-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.7. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding dynamics of Plasmodium falciparum gametocytes production: Insights from an age-structured model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mideo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 539, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2022.111056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030234v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epi‐evolutionary model for predicting the adaptation of spore‐producing pathogens to quantitative resistance in heterogeneous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential preferences for RBCs is key for Plasmodium species evolutionary diversity within human host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I V Yatat-Djeumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sapm.12527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal intervention strategies of staged progression HIV infections through an age-structured model with probabilities of ART drop out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mboya Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaga Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2021024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory is key in capturing COVID-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100459. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2021.100459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-structured non-pharmaceutical interventions for optimal control of COVID-19 epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host bacterial growth dynamics with both mutation and horizontal gene transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01571-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the early detection of low pathogenic avian influenza H7N9 virus in live bird markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Tago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (178), pp.20210074. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2021.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-vector malaria transmission model structured by age, time since infection and waning immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2021.103393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic and transient behaviour for a nonlocal problem arising in population genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.84-110. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792518000487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow convergence to equilibrium for an evolutionary epidemiology integro-differential system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (6), pp.2223-2243. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2019225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Resurgence of Malaria Prevalence in South Africa Between 2015 and 2018: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babatope. Adebiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olanrewaju Oladimeji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelechi Oladimeji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Public Health Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874944502013010119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamical and Zero-Inflated Negative Binomial Regression Modelling of Malaria Incidence in Limpopo Province, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olusola Makinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiodun Adeola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin y Njabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Witbooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.2000. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16112000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and analysis of a malaria transmission mathematical model with seasonal mosquito life‐history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiodun Adeola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Botai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sapm.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Lasidiodiplodia pseudotheobromae, Neofusicoccum parvum and Schizophyllum commune, three pathogenic fungi associated with the Grapevine Trunk Diseases in the North of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152 (1), pp.127-142. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaics often outperform pyramids: insights from a model comparing strategies for the deployment of plant resistance genes against viruses in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 216 (1), pp.239-253. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady state concentration for a phenotypic structured problem modeling the evolutionary epidemiology of spore producing pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.385-426. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202517500051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control for an age-structured model for the transmission of hepatitis B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (2), pp.305-333. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-015-0952-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation Analysis and Optimal Harvesting of a Delayed Predator–Prey Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tchinda Mouofo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Aziz-Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (01), pp.1550012. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127415500121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an Age-structured SIL model with demographics process and vertical transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.23-52. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An age-structured within-host model for multi-strain malaria infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.572--593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control using state-dependent Riccati equation of lost of sight in a tuberculosis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Djeudeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.191-210. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-013-0002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator-prey model with prey harvesting, Holling response function of type III and SIS disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11145/j.biomath.2012.10.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of the Lost to Follow Up in a Tuberculosis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Djeudeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/398476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des résistances de la vigne au mildiou : la modélisation mathématique à la rescousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journée technique du CIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Interprofessionnel des Vins de Bordeaux (CIVB). FRA., Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaics of plant disease resistance genes are a more versatile means of achieving disease control than pyramids in most agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Malo-les-Bains, France. , 2017, Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global dynamics of a spore producing pathogens epidemic system with nonlocal diffusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Lemdjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis, Geometry and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-epidemiological thresholds for malaria transmission in multi-species, phenotypically structured mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of ivermectin-based optimal strategies on malaria control: the role of formulation, coverage, and mosquitocidal efficacy timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck J Dongmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann S Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing multi-drug strategies to prevent antimicrobial quantitative resistance: A nested within-and between-host model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the evolutionary dynamics of insecticide quantitative resistance in mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Kezeta-Bondja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on invasion threshold for structured population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Pane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host dynamics of lysogen and non-lysogen bacteria with spontaneous prophage induction phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe Ndongmo Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal spectrum point and application to nonlocal dispersal operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mocatar Kandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow invariance for non densely defined Cauchy problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological monitoring and control perspectives: application of a parsimonious modelling framework to the COVID-19 dynamics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie mathématique & modélisation de la pandémie de COVID-19 : enjeux et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal COVID-19 epidemic control until vaccine deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Michalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling SIV kinetics supports that cytotoxic response drives natural control and unravels heterogeneous populations of infected cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Passaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Avettand-Fenoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02865372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles structurés et applications en dynamique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université Le Havre Normandie, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03700629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14B90746"/>
+    <w:nsid w:val="0CBB88D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ramses-djidjou-demasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1684-5190" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dieye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Seydi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-026-00775-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Kezeta-Bondja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Wondji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-026-02343-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela M Nimpa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe N Teytsa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mbang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2025069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112140" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamiya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013399" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589005v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe M Ndongmo Teytsa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge Tsanou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580095v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Pane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2025.129251" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Camara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2026004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734061v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1706001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231975v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2024.109319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350566v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Sylla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos a Vargas Campos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012435" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharadwaj Vemparala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Madelain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Passaes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Avettand-Fenoel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012434" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Som&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guissou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari Da" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2097" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860540v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck J Dongmo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2024.2429103" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883208v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibou Goudiaby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01966-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folashade B Agusto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2023.2287082" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911294v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L Mann-Manyombe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mendy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02008-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194023v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2023019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Mann-Manyombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Seydi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Yatat-Djeumen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12527" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030234v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mideo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Selinger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2022008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465168v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13328" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01571-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285866v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tago" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0074" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879512v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008776" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboya Ba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaga Lam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100459" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103393" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019225" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874125v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000487" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02597335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbenga Abiodun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope. Adebiyi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abiodun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olanrewaju Oladimeji" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelechi Oladimeji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874944502013010119" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusola Makinde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Adeola" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin y Njabo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Witbooi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16112000" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450371v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Botai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12296" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450374v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallance" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ghnaya-Chakroun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dridi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1458-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou Demasse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500051" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Emeric Djidjou Demasse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14701" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jules Tewa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Emvudu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0952-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tchinda Mouofo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djidjou Demasse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tewa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127415500121" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Djidjou Demasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1966" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Demasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Djeudeu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-013-0002-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11145/j.biomath.2012.10.231" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/398476" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787146v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733690v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354455v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lemdjo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Seck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142856v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Porciani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann S Pooda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch K Dabir&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894904v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035511v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ndongmo Teytsa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mocatar Kand&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818279v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865372v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Madelain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Passaes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avettand-Fenoel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924338v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619546v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533223v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Choisy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sofonea" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03700629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ramses-djidjou-demasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1684-5190" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dieye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Seydi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-026-00775-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Kezeta-Bondja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Wondji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-026-02343-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589005v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe M Ndongmo Teytsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge Tsanou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamiya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013399" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580095v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Pane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2025.129251" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Camara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2026004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734061v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1706001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121237v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela M Nimpa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe N Teytsa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mbang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2025069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharadwaj Vemparala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Madelain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Passaes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Avettand-Fenoel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012434" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Som&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guissou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari Da" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2097" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350566v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Sylla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos a Vargas Campos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012435" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck J Dongmo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2024.2429103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231975v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2024.109319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194023v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2023019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folashade B Agusto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2023.2287082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911294v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L Mann-Manyombe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mendy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02008-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883208v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibou Goudiaby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01966-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Selinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2022008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030234v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mideo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111056" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13328" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Mann-Manyombe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Seydi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Yatat-Djeumen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12527" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboya Ba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaga Lam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100459" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879512v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008776" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01571-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tago" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0074" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103393" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000487" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888796v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019225" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02597335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbenga Abiodun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope. Adebiyi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abiodun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olanrewaju Oladimeji" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelechi Oladimeji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874944502013010119" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusola Makinde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Adeola" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin y Njabo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Witbooi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16112000" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450371v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Botai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12296" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450374v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallance" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ghnaya-Chakroun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dridi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1458-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Emeric Djidjou Demasse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14701" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou Demasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500051" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jules Tewa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Emvudu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0952-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tchinda Mouofo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djidjou Demasse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tewa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127415500121" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Djidjou Demasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1966" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Demasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Djeudeu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-013-0002-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11145/j.biomath.2012.10.231" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/398476" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787146v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733690v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354455v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lemdjo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Seck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Porciani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann S Pooda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch K Dabir&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894904v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142856v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035511v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ndongmo Teytsa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mocatar Kand&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818279v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924338v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Choisy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sofonea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Madelain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Passaes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avettand-Fenoel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03700629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>