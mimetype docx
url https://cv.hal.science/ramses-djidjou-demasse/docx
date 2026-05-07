--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ramsès Djidjou-Demasse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ramses-djidjou-demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1684-5190</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche à l'IRD, affecté au laboratoire MIVEGEC à Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur l'analyse Mathématique et la Modélisation de systèmes complexes (ou non), avec un accent particulier sur les Systèmes Dynamiques. Les applications résultant de ces travaux concernent (mais pas que) l'épidémiologie, l'évolution des maladies infectieuses et l'écologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Dependent Positively Invariant Sets on Cauchy Problems: Applications in Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 201 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-026-00775-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing insecticide deployment strategies to delay quantitative resistance in mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Kezeta-Bondja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92 (37), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-026-02343-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutant emergence timing and population immunisation status impact epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 608, pp.112140. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2025.112140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host mathematical modeling of antibiotic-phage treatments on lysogenic and non-lysogenic bacteria dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe M Ndongmo Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky or polarised immunity: Non-Markovian modelling highlights the impact of immune memory assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukushi Kamiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (8), pp.e1013399. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of intra-and inter-species interactions in mixed malaria within-host infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Pane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 547 (1), pp.129251. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2025.129251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-structured modeling of pathogen invasion and host resistance in fungal plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2026004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary attractors in the chemostat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85 (6), pp.2459-2485. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/24M1706001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing MDA and antimalarial treatment in the presence of drug resistance for effective malaria control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela M Nimpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe N Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mbang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (8), pp.1898-1930. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2025069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral capacity of the early CD8 T-cell response is predictive of natural control of SIV infection: Learning in vivo dynamics using ex vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharadwaj Vemparala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Passaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Avettand-Fenoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), pp.e1012434. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquito ageing modulates the development, virulence and transmission potential of pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dari Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 291 (2014), pp.20232097. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.2097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the transmission of bacterial agents of sapronotic dseases in aquatic ecosystems: a first spatially realistic metacommunity model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadou Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos a Vargas Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1991 - 2002. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying ivermectin's optimal strategy impacts on malaria transmission: A dual-structured mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck J Dongmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2024.2429103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the necessity of accounting for age structure in human malaria transmission modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 378, pp.109319. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2024.109319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host evolutionary dynamics of antimicrobial quantitative resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.24. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2023019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194023v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of Ehrlichia chaffeensis transmission dynamics in dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folashade B Agusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513758.2023.2287082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking within-and between-host scales for understanding the evolutionary dynamics of quantitative antimicrobial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-02008-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911294v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth bound and threshold dynamic for nonautonomous nondensely defined evolution problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibou Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-01966-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Markovian modelling highlights the importance of age structure on Covid-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.7. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding dynamics of Plasmodium falciparum gametocytes production: Insights from an age-structured model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mideo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 539, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2022.111056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030234v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epi‐evolutionary model for predicting the adaptation of spore‐producing pathogens to quantitative resistance in heterogeneous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential preferences for RBCs is key for Plasmodium species evolutionary diversity within human host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I V Yatat-Djeumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sapm.12527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal intervention strategies of staged progression HIV infections through an age-structured model with probabilities of ART drop out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mboya Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaga Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2021024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory is key in capturing COVID-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100459. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2021.100459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-structured non-pharmaceutical interventions for optimal control of COVID-19 epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host bacterial growth dynamics with both mutation and horizontal gene transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01571-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the early detection of low pathogenic avian influenza H7N9 virus in live bird markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Tago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (178), pp.20210074. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2021.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-vector malaria transmission model structured by age, time since infection and waning immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2021.103393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic and transient behaviour for a nonlocal problem arising in population genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.84-110. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792518000487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow convergence to equilibrium for an evolutionary epidemiology integro-differential system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (6), pp.2223-2243. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2019225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Resurgence of Malaria Prevalence in South Africa Between 2015 and 2018: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babatope. Adebiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olanrewaju Oladimeji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelechi Oladimeji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Public Health Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874944502013010119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamical and Zero-Inflated Negative Binomial Regression Modelling of Malaria Incidence in Limpopo Province, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olusola Makinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiodun Adeola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin y Njabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Witbooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.2000. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16112000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and analysis of a malaria transmission mathematical model with seasonal mosquito life‐history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiodun Adeola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Botai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sapm.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Lasidiodiplodia pseudotheobromae, Neofusicoccum parvum and Schizophyllum commune, three pathogenic fungi associated with the Grapevine Trunk Diseases in the North of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152 (1), pp.127-142. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaics often outperform pyramids: insights from a model comparing strategies for the deployment of plant resistance genes against viruses in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 216 (1), pp.239-253. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady state concentration for a phenotypic structured problem modeling the evolutionary epidemiology of spore producing pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.385-426. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202517500051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control for an age-structured model for the transmission of hepatitis B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (2), pp.305-333. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-015-0952-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation Analysis and Optimal Harvesting of a Delayed Predator–Prey Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tchinda Mouofo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Aziz-Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (01), pp.1550012. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127415500121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an Age-structured SIL model with demographics process and vertical transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.23-52. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An age-structured within-host model for multi-strain malaria infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.572--593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control using state-dependent Riccati equation of lost of sight in a tuberculosis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Djeudeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.191-210. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-013-0002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator-prey model with prey harvesting, Holling response function of type III and SIS disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11145/j.biomath.2012.10.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of the Lost to Follow Up in a Tuberculosis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Djeudeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/398476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des résistances de la vigne au mildiou : la modélisation mathématique à la rescousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journée technique du CIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Interprofessionnel des Vins de Bordeaux (CIVB). FRA., Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaics of plant disease resistance genes are a more versatile means of achieving disease control than pyramids in most agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Malo-les-Bains, France. , 2017, Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global dynamics of a spore producing pathogens epidemic system with nonlocal diffusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Lemdjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis, Geometry and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-epidemiological thresholds for malaria transmission in multi-species, phenotypically structured mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of ivermectin-based optimal strategies on malaria control: the role of formulation, coverage, and mosquitocidal efficacy timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck J Dongmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann S Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing multi-drug strategies to prevent antimicrobial quantitative resistance: A nested within-and between-host model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the evolutionary dynamics of insecticide quantitative resistance in mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Kezeta-Bondja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on invasion threshold for structured population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Pane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host dynamics of lysogen and non-lysogen bacteria with spontaneous prophage induction phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe Ndongmo Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal spectrum point and application to nonlocal dispersal operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mocatar Kandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow invariance for non densely defined Cauchy problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological monitoring and control perspectives: application of a parsimonious modelling framework to the COVID-19 dynamics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie mathématique & modélisation de la pandémie de COVID-19 : enjeux et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal COVID-19 epidemic control until vaccine deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Michalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling SIV kinetics supports that cytotoxic response drives natural control and unravels heterogeneous populations of infected cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Passaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Avettand-Fenoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02865372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles structurés et applications en dynamique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université Le Havre Normandie, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03700629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ramsès Djidjou-Demasse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ramses-djidjou-demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1684-5190</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche à l'IRD, affecté au laboratoire MIVEGEC à Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur l'analyse Mathématique et la Modélisation de systèmes complexes (ou non), avec un accent particulier sur les Systèmes Dynamiques. Les applications résultant de ces travaux concernent (mais pas que) l'épidémiologie, l'évolution des maladies infectieuses et l'écologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Dependent Positively Invariant Sets on Cauchy Problems: Applications in Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 201 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-026-00775-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing insecticide deployment strategies to delay quantitative resistance in mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Kezeta-Bondja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92 (37), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-026-02343-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutant emergence timing and population immunisation status impact epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 608, pp.112140. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2025.112140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host mathematical modeling of antibiotic-phage treatments on lysogenic and non-lysogenic bacteria dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe M Ndongmo Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky or polarised immunity: Non-Markovian modelling highlights the impact of immune memory assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukushi Kamiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (8), pp.e1013399. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of intra-and inter-species interactions in mixed malaria within-host infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Pane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 547 (1), pp.129251. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2025.129251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-structured modeling of pathogen invasion and host resistance in fungal plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2026004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary attractors in the chemostat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85 (6), pp.2459-2485. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/24M1706001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing MDA and antimalarial treatment in the presence of drug resistance for effective malaria control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela M Nimpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe N Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mbang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (8), pp.1898-1930. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2025069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the transmission of bacterial agents of sapronotic dseases in aquatic ecosystems: a first spatially realistic metacommunity model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadou Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos a Vargas Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1991 - 2002. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral capacity of the early CD8 T-cell response is predictive of natural control of SIV infection: Learning in vivo dynamics using ex vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharadwaj Vemparala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Passaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Avettand-Fenoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), pp.e1012434. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquito ageing modulates the development, virulence and transmission potential of pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dari Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 291 (2014), pp.20232097. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.2097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying ivermectin's optimal strategy impacts on malaria transmission: A dual-structured mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck J Dongmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2024.2429103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the necessity of accounting for age structure in human malaria transmission modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 378, pp.109319. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2024.109319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host evolutionary dynamics of antimicrobial quantitative resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.24. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2023019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194023v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of Ehrlichia chaffeensis transmission dynamics in dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folashade B Agusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513758.2023.2287082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking within-and between-host scales for understanding the evolutionary dynamics of quantitative antimicrobial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-02008-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911294v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth bound and threshold dynamic for nonautonomous nondensely defined evolution problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibou Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-01966-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Markovian modelling highlights the importance of age structure on Covid-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.7. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding dynamics of Plasmodium falciparum gametocytes production: Insights from an age-structured model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mideo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 539, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2022.111056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030234v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epi‐evolutionary model for predicting the adaptation of spore‐producing pathogens to quantitative resistance in heterogeneous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential preferences for RBCs is key for Plasmodium species evolutionary diversity within human host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I V Yatat-Djeumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sapm.12527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal intervention strategies of staged progression HIV infections through an age-structured model with probabilities of ART drop out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mboya Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaga Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2021024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory is key in capturing COVID-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100459. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2021.100459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host bacterial growth dynamics with both mutation and horizontal gene transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01571-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the early detection of low pathogenic avian influenza H7N9 virus in live bird markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Tago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (178), pp.20210074. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2021.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-structured non-pharmaceutical interventions for optimal control of COVID-19 epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-vector malaria transmission model structured by age, time since infection and waning immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2021.103393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow convergence to equilibrium for an evolutionary epidemiology integro-differential system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (6), pp.2223-2243. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2019225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic and transient behaviour for a nonlocal problem arising in population genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.84-110. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792518000487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Resurgence of Malaria Prevalence in South Africa Between 2015 and 2018: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babatope. Adebiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olanrewaju Oladimeji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelechi Oladimeji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Public Health Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874944502013010119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamical and Zero-Inflated Negative Binomial Regression Modelling of Malaria Incidence in Limpopo Province, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olusola Makinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiodun Adeola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin y Njabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Witbooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.2000. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16112000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and analysis of a malaria transmission mathematical model with seasonal mosquito life‐history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiodun Adeola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Botai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sapm.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Lasidiodiplodia pseudotheobromae, Neofusicoccum parvum and Schizophyllum commune, three pathogenic fungi associated with the Grapevine Trunk Diseases in the North of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152 (1), pp.127-142. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaics often outperform pyramids: insights from a model comparing strategies for the deployment of plant resistance genes against viruses in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 216 (1), pp.239-253. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady state concentration for a phenotypic structured problem modeling the evolutionary epidemiology of spore producing pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.385-426. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202517500051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control for an age-structured model for the transmission of hepatitis B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (2), pp.305-333. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-015-0952-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation Analysis and Optimal Harvesting of a Delayed Predator–Prey Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tchinda Mouofo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Aziz-Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (01), pp.1550012. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127415500121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an Age-structured SIL model with demographics process and vertical transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.23-52. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An age-structured within-host model for multi-strain malaria infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.572--593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control using state-dependent Riccati equation of lost of sight in a tuberculosis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Djeudeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.191-210. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-013-0002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator-prey model with prey harvesting, Holling response function of type III and SIS disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11145/j.biomath.2012.10.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of the Lost to Follow Up in a Tuberculosis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Djeudeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/398476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des résistances de la vigne au mildiou : la modélisation mathématique à la rescousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journée technique du CIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Interprofessionnel des Vins de Bordeaux (CIVB). FRA., Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaics of plant disease resistance genes are a more versatile means of achieving disease control than pyramids in most agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Malo-les-Bains, France. , 2017, Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global dynamics of a spore producing pathogens epidemic system with nonlocal diffusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Lemdjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis, Geometry and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-epidemiological thresholds for malaria transmission in multi-species, phenotypically structured mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of ivermectin-based optimal strategies on malaria control: the role of formulation, coverage, and mosquitocidal efficacy timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck J Dongmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann S Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing multi-drug strategies to prevent antimicrobial quantitative resistance: A nested within-and between-host model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the evolutionary dynamics of insecticide quantitative resistance in mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Kezeta-Bondja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on invasion threshold for structured population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Pane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host dynamics of lysogen and non-lysogen bacteria with spontaneous prophage induction phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe Ndongmo Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal spectrum point and application to nonlocal dispersal operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mocatar Kandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow invariance for non densely defined Cauchy problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological monitoring and control perspectives: application of a parsimonious modelling framework to the COVID-19 dynamics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie mathématique & modélisation de la pandémie de COVID-19 : enjeux et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal COVID-19 epidemic control until vaccine deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Michalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling SIV kinetics supports that cytotoxic response drives natural control and unravels heterogeneous populations of infected cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Passaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Avettand-Fenoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02865372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles structurés et applications en dynamique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université Le Havre Normandie, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03700629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CBB88D3"/>
+    <w:nsid w:val="DE78C08F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ramses-djidjou-demasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1684-5190" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dieye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Seydi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-026-00775-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Kezeta-Bondja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Wondji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-026-02343-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589005v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe M Ndongmo Teytsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge Tsanou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamiya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013399" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580095v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Pane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2025.129251" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Camara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2026004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734061v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1706001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121237v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela M Nimpa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe N Teytsa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mbang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2025069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharadwaj Vemparala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Madelain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Passaes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Avettand-Fenoel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012434" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Som&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guissou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari Da" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2097" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350566v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Sylla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos a Vargas Campos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012435" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck J Dongmo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2024.2429103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231975v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2024.109319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194023v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2023019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folashade B Agusto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2023.2287082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911294v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L Mann-Manyombe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mendy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02008-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883208v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibou Goudiaby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01966-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Selinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2022008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030234v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mideo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111056" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13328" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Mann-Manyombe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Seydi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Yatat-Djeumen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12527" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboya Ba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaga Lam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100459" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879512v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008776" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01571-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tago" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0074" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103393" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000487" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888796v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019225" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02597335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbenga Abiodun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope. Adebiyi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abiodun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olanrewaju Oladimeji" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelechi Oladimeji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874944502013010119" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusola Makinde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Adeola" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin y Njabo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Witbooi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16112000" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450371v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Botai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12296" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450374v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallance" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ghnaya-Chakroun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dridi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1458-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Emeric Djidjou Demasse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14701" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou Demasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500051" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jules Tewa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Emvudu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0952-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tchinda Mouofo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djidjou Demasse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tewa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127415500121" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Djidjou Demasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1966" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Demasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Djeudeu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-013-0002-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11145/j.biomath.2012.10.231" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/398476" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787146v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733690v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354455v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lemdjo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Seck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Porciani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann S Pooda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch K Dabir&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894904v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142856v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035511v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ndongmo Teytsa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mocatar Kand&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818279v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924338v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Choisy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sofonea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Madelain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Passaes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avettand-Fenoel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03700629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ramses-djidjou-demasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1684-5190" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dieye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Seydi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-026-00775-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Kezeta-Bondja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Wondji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-026-02343-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589005v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe M Ndongmo Teytsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge Tsanou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamiya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013399" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580095v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Pane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2025.129251" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Camara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2026004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734061v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1706001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121237v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela M Nimpa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe N Teytsa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mbang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2025069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350566v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Sylla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos a Vargas Campos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharadwaj Vemparala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Madelain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Passaes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Avettand-Fenoel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Som&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guissou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari Da" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck J Dongmo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2024.2429103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231975v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2024.109319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194023v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2023019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folashade B Agusto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2023.2287082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911294v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L Mann-Manyombe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mendy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02008-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883208v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibou Goudiaby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01966-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Selinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2022008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030234v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mideo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111056" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13328" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Mann-Manyombe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Seydi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Yatat-Djeumen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12527" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboya Ba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaga Lam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100459" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01571-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tago" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0074" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879512v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008776" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103393" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019225" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874125v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000487" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02597335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbenga Abiodun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope. Adebiyi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abiodun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olanrewaju Oladimeji" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelechi Oladimeji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874944502013010119" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusola Makinde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Adeola" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin y Njabo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Witbooi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16112000" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450371v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Botai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12296" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450374v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallance" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ghnaya-Chakroun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dridi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1458-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Emeric Djidjou Demasse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14701" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou Demasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500051" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jules Tewa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Emvudu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0952-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tchinda Mouofo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djidjou Demasse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tewa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127415500121" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Djidjou Demasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1966" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Demasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Djeudeu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-013-0002-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11145/j.biomath.2012.10.231" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/398476" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787146v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733690v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354455v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lemdjo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Seck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Porciani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann S Pooda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch K Dabir&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894904v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142856v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035511v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ndongmo Teytsa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mocatar Kand&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818279v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924338v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Choisy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sofonea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Madelain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Passaes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avettand-Fenoel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03700629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>