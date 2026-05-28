--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ramsès Djidjou-Demasse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ramses-djidjou-demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1684-5190</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche à l'IRD, affecté au laboratoire MIVEGEC à Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur l'analyse Mathématique et la Modélisation de systèmes complexes (ou non), avec un accent particulier sur les Systèmes Dynamiques. Les applications résultant de ces travaux concernent (mais pas que) l'épidémiologie, l'évolution des maladies infectieuses et l'écologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Dependent Positively Invariant Sets on Cauchy Problems: Applications in Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 201 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-026-00775-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing insecticide deployment strategies to delay quantitative resistance in mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Kezeta-Bondja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92 (37), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-026-02343-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutant emergence timing and population immunisation status impact epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 608, pp.112140. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2025.112140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host mathematical modeling of antibiotic-phage treatments on lysogenic and non-lysogenic bacteria dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe M Ndongmo Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky or polarised immunity: Non-Markovian modelling highlights the impact of immune memory assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukushi Kamiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (8), pp.e1013399. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of intra-and inter-species interactions in mixed malaria within-host infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Pane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 547 (1), pp.129251. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2025.129251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-structured modeling of pathogen invasion and host resistance in fungal plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2026004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary attractors in the chemostat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85 (6), pp.2459-2485. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/24M1706001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing MDA and antimalarial treatment in the presence of drug resistance for effective malaria control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela M Nimpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe N Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mbang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (8), pp.1898-1930. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2025069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the transmission of bacterial agents of sapronotic dseases in aquatic ecosystems: a first spatially realistic metacommunity model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadou Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos a Vargas Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1991 - 2002. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral capacity of the early CD8 T-cell response is predictive of natural control of SIV infection: Learning in vivo dynamics using ex vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharadwaj Vemparala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Passaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Avettand-Fenoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), pp.e1012434. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquito ageing modulates the development, virulence and transmission potential of pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dari Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 291 (2014), pp.20232097. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.2097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying ivermectin's optimal strategy impacts on malaria transmission: A dual-structured mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck J Dongmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2024.2429103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the necessity of accounting for age structure in human malaria transmission modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 378, pp.109319. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2024.109319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host evolutionary dynamics of antimicrobial quantitative resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.24. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2023019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194023v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of Ehrlichia chaffeensis transmission dynamics in dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folashade B Agusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513758.2023.2287082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking within-and between-host scales for understanding the evolutionary dynamics of quantitative antimicrobial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-02008-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911294v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth bound and threshold dynamic for nonautonomous nondensely defined evolution problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibou Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-01966-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Markovian modelling highlights the importance of age structure on Covid-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.7. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding dynamics of Plasmodium falciparum gametocytes production: Insights from an age-structured model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mideo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 539, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2022.111056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030234v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epi‐evolutionary model for predicting the adaptation of spore‐producing pathogens to quantitative resistance in heterogeneous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential preferences for RBCs is key for Plasmodium species evolutionary diversity within human host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I V Yatat-Djeumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sapm.12527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal intervention strategies of staged progression HIV infections through an age-structured model with probabilities of ART drop out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mboya Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaga Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2021024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory is key in capturing COVID-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100459. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2021.100459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host bacterial growth dynamics with both mutation and horizontal gene transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01571-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the early detection of low pathogenic avian influenza H7N9 virus in live bird markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Tago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (178), pp.20210074. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2021.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-structured non-pharmaceutical interventions for optimal control of COVID-19 epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-vector malaria transmission model structured by age, time since infection and waning immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2021.103393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow convergence to equilibrium for an evolutionary epidemiology integro-differential system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (6), pp.2223-2243. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2019225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic and transient behaviour for a nonlocal problem arising in population genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.84-110. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792518000487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Resurgence of Malaria Prevalence in South Africa Between 2015 and 2018: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babatope. Adebiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olanrewaju Oladimeji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelechi Oladimeji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Public Health Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874944502013010119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamical and Zero-Inflated Negative Binomial Regression Modelling of Malaria Incidence in Limpopo Province, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olusola Makinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiodun Adeola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin y Njabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Witbooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.2000. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16112000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and analysis of a malaria transmission mathematical model with seasonal mosquito life‐history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiodun Adeola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Botai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sapm.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Lasidiodiplodia pseudotheobromae, Neofusicoccum parvum and Schizophyllum commune, three pathogenic fungi associated with the Grapevine Trunk Diseases in the North of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152 (1), pp.127-142. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaics often outperform pyramids: insights from a model comparing strategies for the deployment of plant resistance genes against viruses in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 216 (1), pp.239-253. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady state concentration for a phenotypic structured problem modeling the evolutionary epidemiology of spore producing pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.385-426. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202517500051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control for an age-structured model for the transmission of hepatitis B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (2), pp.305-333. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-015-0952-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation Analysis and Optimal Harvesting of a Delayed Predator–Prey Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tchinda Mouofo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Aziz-Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (01), pp.1550012. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127415500121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an Age-structured SIL model with demographics process and vertical transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.23-52. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An age-structured within-host model for multi-strain malaria infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.572--593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control using state-dependent Riccati equation of lost of sight in a tuberculosis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Djeudeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.191-210. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-013-0002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator-prey model with prey harvesting, Holling response function of type III and SIS disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11145/j.biomath.2012.10.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of the Lost to Follow Up in a Tuberculosis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Djeudeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/398476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des résistances de la vigne au mildiou : la modélisation mathématique à la rescousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journée technique du CIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Interprofessionnel des Vins de Bordeaux (CIVB). FRA., Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaics of plant disease resistance genes are a more versatile means of achieving disease control than pyramids in most agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Malo-les-Bains, France. , 2017, Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global dynamics of a spore producing pathogens epidemic system with nonlocal diffusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Lemdjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis, Geometry and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-epidemiological thresholds for malaria transmission in multi-species, phenotypically structured mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of ivermectin-based optimal strategies on malaria control: the role of formulation, coverage, and mosquitocidal efficacy timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck J Dongmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann S Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing multi-drug strategies to prevent antimicrobial quantitative resistance: A nested within-and between-host model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the evolutionary dynamics of insecticide quantitative resistance in mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Kezeta-Bondja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on invasion threshold for structured population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Pane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host dynamics of lysogen and non-lysogen bacteria with spontaneous prophage induction phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe Ndongmo Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal spectrum point and application to nonlocal dispersal operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mocatar Kandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow invariance for non densely defined Cauchy problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological monitoring and control perspectives: application of a parsimonious modelling framework to the COVID-19 dynamics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie mathématique & modélisation de la pandémie de COVID-19 : enjeux et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal COVID-19 epidemic control until vaccine deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Michalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling SIV kinetics supports that cytotoxic response drives natural control and unravels heterogeneous populations of infected cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Passaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Avettand-Fenoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02865372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles structurés et applications en dynamique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université Le Havre Normandie, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03700629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ramsès Djidjou-Demasse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ramses-djidjou-demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1684-5190</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">277003121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=tIgNPfkAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche à l'IRD, affecté au laboratoire MIVEGEC à Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur l'analyse Mathématique et la Modélisation de systèmes complexes (ou non), avec un accent particulier sur les Systèmes Dynamiques. Les applications résultant de ces travaux concernent (mais pas que) l'épidémiologie, l'évolution des maladies infectieuses et l'écologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the evolutionary dynamics of insecticide quantitative resistance in mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Kezeta-Bondja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792526100436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Dependent Positively Invariant Sets on Cauchy Problems: Applications in Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 201 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-026-00775-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of ivermectin-based optimal strategies on malaria control: the role of formulation, coverage, and mosquitocidal efficacy timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck J Dongmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Porciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann S Pooda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch K Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBIOMEDICINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing insecticide deployment strategies to delay quantitative resistance in mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Kezeta-Bondja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92 (37), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-026-02343-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutant emergence timing and population immunisation status impact epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 608, pp.112140. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2025.112140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky or polarised immunity: Non-Markovian modelling highlights the impact of immune memory assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukushi Kamiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (8), pp.e1013399. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host mathematical modeling of antibiotic-phage treatments on lysogenic and non-lysogenic bacteria dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe M Ndongmo Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-structured modeling of pathogen invasion and host resistance in fungal plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2026004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of intra-and inter-species interactions in mixed malaria within-host infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Pane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 547 (1), pp.129251. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2025.129251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary attractors in the chemostat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85 (6), pp.2459-2485. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/24M1706001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing MDA and antimalarial treatment in the presence of drug resistance for effective malaria control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela M Nimpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe N Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mbang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (8), pp.1898-1930. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2025069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral capacity of the early CD8 T-cell response is predictive of natural control of SIV infection: Learning in vivo dynamics using ex vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharadwaj Vemparala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Passaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Avettand-Fenoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), pp.e1012434. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquito ageing modulates the development, virulence and transmission potential of pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Guissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dari Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 291 (2014), pp.20232097. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.2097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the transmission of bacterial agents of sapronotic dseases in aquatic ecosystems: a first spatially realistic metacommunity model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadou Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos a Vargas Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1991 - 2002. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying ivermectin's optimal strategy impacts on malaria transmission: A dual-structured mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck J Dongmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Wondji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2024.2429103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the necessity of accounting for age structure in human malaria transmission modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 378, pp.109319. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2024.109319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host evolutionary dynamics of antimicrobial quantitative resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.24. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2023019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194023v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical model of Ehrlichia chaffeensis transmission dynamics in dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folashade B Agusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513758.2023.2287082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking within-and between-host scales for understanding the evolutionary dynamics of quantitative antimicrobial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-02008-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911294v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth bound and threshold dynamic for nonautonomous nondensely defined evolution problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibou Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-01966-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Markovian modelling highlights the importance of age structure on Covid-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.7. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding dynamics of Plasmodium falciparum gametocytes production: Insights from an age-structured model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mideo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 539, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2022.111056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030234v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epi‐evolutionary model for predicting the adaptation of spore‐producing pathogens to quantitative resistance in heterogeneous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential preferences for RBCs is key for Plasmodium species evolutionary diversity within human host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I V Yatat-Djeumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sapm.12527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal intervention strategies of staged progression HIV infections through an age-structured model with probabilities of ART drop out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mboya Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaga Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2021024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory is key in capturing COVID-19 epidemiological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100459. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2021.100459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-structured non-pharmaceutical interventions for optimal control of COVID-19 epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the early detection of low pathogenic avian influenza H7N9 virus in live bird markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Tago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (178), pp.20210074. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2021.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host bacterial growth dynamics with both mutation and horizontal gene transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01571-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-vector malaria transmission model structured by age, time since infection and waning immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nonrwa.2021.103393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic and transient behaviour for a nonlocal problem arising in population genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.84-110. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792518000487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow convergence to equilibrium for an evolutionary epidemiology integro-differential system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (6), pp.2223-2243. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2019225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Resurgence of Malaria Prevalence in South Africa Between 2015 and 2018: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babatope. Adebiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olanrewaju Oladimeji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelechi Oladimeji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Public Health Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874944502013010119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamical and Zero-Inflated Negative Binomial Regression Modelling of Malaria Incidence in Limpopo Province, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olusola Makinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiodun Adeola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin y Njabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Witbooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (11), pp.2000. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16112000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and analysis of a malaria transmission mathematical model with seasonal mosquito life‐history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbenga Abiodun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiodun Adeola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Botai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sapm.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Lasidiodiplodia pseudotheobromae, Neofusicoccum parvum and Schizophyllum commune, three pathogenic fungi associated with the Grapevine Trunk Diseases in the North of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Ghnaya-Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152 (1), pp.127-142. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-018-1458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaics often outperform pyramids: insights from a model comparing strategies for the deployment of plant resistance genes against viruses in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 216 (1), pp.239-253. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady state concentration for a phenotypic structured problem modeling the evolutionary epidemiology of spore producing pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.385-426. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202517500051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control for an age-structured model for the transmission of hepatitis B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (2), pp.305-333. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-015-0952-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation Analysis and Optimal Harvesting of a Delayed Predator–Prey Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tchinda Mouofo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Aziz-Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (01), pp.1550012. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127415500121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an Age-structured SIL model with demographics process and vertical transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.23-52. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An age-structured within-host model for multi-strain malaria infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.572--593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control using state-dependent Riccati equation of lost of sight in a tuberculosis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Djeudeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.191-210. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-013-0002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator-prey model with prey harvesting, Holling response function of type III and SIS disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jules Tewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bowong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11145/j.biomath.2012.10.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of the Lost to Follow Up in a Tuberculosis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Emvudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramses Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Djeudeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/398476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des résistances de la vigne au mildiou : la modélisation mathématique à la rescousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journée technique du CIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Interprofessionnel des Vins de Bordeaux (CIVB). FRA., Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaics of plant disease resistance genes are a more versatile means of achieving disease control than pyramids in most agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Malo-les-Bains, France. , 2017, Deepen knowledge in plant pathology for innovative agro-ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global dynamics of a spore producing pathogens epidemic system with nonlocal diffusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Lemdjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis, Geometry and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-epidemiological thresholds for malaria transmission in multi-species, phenotypically structured mosquito populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallou Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing multi-drug strategies to prevent antimicrobial quantitative resistance: A nested within-and between-host model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin L Mann-Manyombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on invasion threshold for structured population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Pane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-host dynamics of lysogen and non-lysogen bacteria with spontaneous prophage induction phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe Ndongmo Teytsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berge Tsanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal spectrum point and application to nonlocal dispersal operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mocatar Kandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow invariance for non densely defined Cauchy problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Seydi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological monitoring and control perspectives: application of a parsimonious modelling framework to the COVID-19 dynamics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Reyné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie mathématique & modélisation de la pandémie de COVID-19 : enjeux et diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea T Sofonea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal COVID-19 epidemic control until vaccine deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Djidjou-Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Michalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Sofonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling SIV kinetics supports that cytotoxic response drives natural control and unravels heterogeneous populations of infected cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Passaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Avettand-Fenoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02865372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles structurés et applications en dynamique des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université Le Havre Normandie, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03700629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE78C08F"/>
+    <w:nsid w:val="856808D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ramses-djidjou-demasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1684-5190" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dieye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Seydi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-026-00775-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Kezeta-Bondja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Wondji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-026-02343-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589005v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe M Ndongmo Teytsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge Tsanou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamiya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013399" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580095v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Pane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2025.129251" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Camara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2026004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734061v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1706001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121237v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela M Nimpa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe N Teytsa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mbang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2025069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350566v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Sylla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos a Vargas Campos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharadwaj Vemparala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Madelain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Passaes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Avettand-Fenoel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Som&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guissou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari Da" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck J Dongmo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2024.2429103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231975v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2024.109319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194023v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2023019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folashade B Agusto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2023.2287082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911294v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L Mann-Manyombe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mendy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02008-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883208v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibou Goudiaby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01966-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Selinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2022008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030234v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mideo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111056" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13328" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Mann-Manyombe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Seydi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Yatat-Djeumen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12527" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboya Ba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaga Lam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100459" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01571-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tago" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0074" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879512v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008776" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103393" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019225" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874125v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000487" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02597335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbenga Abiodun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope. Adebiyi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abiodun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olanrewaju Oladimeji" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelechi Oladimeji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874944502013010119" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusola Makinde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Adeola" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin y Njabo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Witbooi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16112000" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450371v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Botai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12296" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450374v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallance" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ghnaya-Chakroun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dridi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1458-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Emeric Djidjou Demasse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14701" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou Demasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500051" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jules Tewa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Emvudu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0952-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tchinda Mouofo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djidjou Demasse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tewa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127415500121" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Djidjou Demasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1966" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Demasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Djeudeu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-013-0002-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11145/j.biomath.2012.10.231" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/398476" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787146v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733690v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354455v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lemdjo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Seck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Porciani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann S Pooda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch K Dabir&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894904v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142856v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035511v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ndongmo Teytsa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mocatar Kand&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818279v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924338v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Choisy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sofonea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Madelain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Passaes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avettand-Fenoel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03700629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ramses-djidjou-demasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1684-5190" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/277003121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=tIgNPfkAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915614v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Kezeta-Bondja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L Mann-Manyombe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jules Tewa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Wondji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792526100436" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dieye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Seydi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-026-00775-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335342v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck J Dongmo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Porciani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann S Pooda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch K Dabir&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-026-02343-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112140" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamiya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013399" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589005v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe M Ndongmo Teytsa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge Tsanou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Camara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2026004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580095v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Pane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2025.129251" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734061v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1706001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela M Nimpa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe N Teytsa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mbang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2025069" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharadwaj Vemparala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Madelain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Passaes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Avettand-Fenoel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012434" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Som&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guissou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari Da" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350566v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Sylla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos a Vargas Campos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012435" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2024.2429103" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231975v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2024.109319" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194023v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2023019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folashade B Agusto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2023.2287082" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911294v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mendy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02008-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883208v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibou Goudiaby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01966-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Selinger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2022008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030234v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mideo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13328" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272322v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Mann-Manyombe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Seydi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Yatat-Djeumen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12527" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mboya Ba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaga Lam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100459" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879512v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008776" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285866v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Tago" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0074" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500420v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01571-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103393" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000487" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888796v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019225" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02597335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbenga Abiodun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope. Adebiyi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Abiodun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olanrewaju Oladimeji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelechi Oladimeji" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874944502013010119" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olusola Makinde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiodun Adeola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin y Njabo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Witbooi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16112000" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450371v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Botai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12296" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450374v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallance" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Ghnaya-Chakroun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dridi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1458-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604528v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Emeric Djidjou Demasse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14701" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou Demasse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517500051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450359v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Emvudu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0952-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304508v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tchinda Mouofo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djidjou Demasse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tewa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127415500121" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300058v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Djidjou Demasse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1966" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramses Demasse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Djeudeu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-013-0002-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450368v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11145/j.biomath.2012.10.231" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450354v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/398476" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787146v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354455v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lemdjo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450492v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Seck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894904v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035511v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ndongmo Teytsa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mocatar Kand&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818279v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619546v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924338v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533223v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Choisy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sofonea" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Madelain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Passaes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avettand-Fenoel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03700629v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>