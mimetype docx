--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -351,2247 +351,2601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Crosse (2023), Transformation des pratiques pédagogiques dans l’enseignement supérieur. Un processus en tension</w:t>
+                <w:t xml:space="preserve">L’engagement en ligne des étudiants : une étude exploratoire basée sur la recherche orientée par la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Mccoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.49-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294674v1</w:t>
+                <w:t xml:space="preserve">hal-04728328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement en ligne des étudiants : une étude exploratoire basée sur la recherche orientée par la conception</w:t>
+                <w:t xml:space="preserve">Maëlle Crosse (2023), Transformation des pratiques pédagogiques dans l’enseignement supérieur. Un processus en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Mccoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11vln⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728328v1</w:t>
+                <w:t xml:space="preserve">hal-05294674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création et créativité dans les expériences d’engagement étudiant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une expérience réflexive de permaculture pour rendre compte de l'expérience étudiante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Dirani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maël Le Paven</w:t>
+                <w:t xml:space="preserve">Ghada El Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Espaces sensibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles : Faire expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621166v1</w:t>
+                <w:t xml:space="preserve">hal-05562193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design et pratiques pédagogiques inclusives : d'une dynamique individuelle à une dynamique collective Cas de deux recherches-actions au sein d'une université française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Et si on sortait de notre zone de confort pour nourrir notre créativité et celles des autres, au service de la transition écologique et sociétale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">ETES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557115v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel dispositif de captation audiovisuelle pour saisir un processus de recherche création sur l’engagement étudiant ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amélia Legavre</w:t>
+                <w:t xml:space="preserve">From University to the Workplace : Essential Skills That Make a Difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du consortium Huma-Num Canevas, Des corpus audiovisuels en Humanités. Méthodes, expériences, résultats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint denis, France</w:t>
+              <w:t xml:space="preserve">ESREA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621165v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception polyphonique d'un jeu sérieux multivalent sur la régulation, la déontologie et l'éthique de l'influence, l'XP#CharlieDilemme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Debray</w:t>
+                <w:t xml:space="preserve">La permaculture : un levier pour soutenir la réflexivité des étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zineb Serghini</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France. pp.313-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557110v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engager les étudiants grâce à l’enseignement créatif : une approche de la théorie des parties prenantes pour enseigner la RSE au sein d’une école d’ingénieur.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Zhou</w:t>
+                <w:t xml:space="preserve">Conception polyphonique d'un jeu sérieux multivalent sur la régulation, la déontologie et l'éthique de l'influence, l'XP#CharlieDilemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Desmoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Serghini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CREAPI sur le management de la créativité et des pratiques innovantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571545v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation de la théorie des parties prenantes dans l'EDD. Cas d'une université française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Zhou</w:t>
+                <w:t xml:space="preserve">Quel dispositif de captation audiovisuelle pour saisir un processus de recherche création sur l’engagement étudiant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Dirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Legavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner les questions environnementales et éduquer au développement durable dans l’enseignement supérieur : pratiques, enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international du consortium Huma-Num Canevas, Des corpus audiovisuels en Humanités. Méthodes, expériences, résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552979v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse de l’impact des dispositifs numériques sur le(s) réussite(s) étudiante(s)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Chevillard</w:t>
+                <w:t xml:space="preserve">Création et créativité dans les expériences d’engagement étudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Dirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égalisup : Egalité(s) vers et dans l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, RENNES, France</w:t>
+              <w:t xml:space="preserve">Colloque international Espaces sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063569v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation de la méthodologie de la recherche action pour transformer les pratiques pédagogiques dans l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Design et pratiques pédagogiques inclusives : d'une dynamique individuelle à une dynamique collective Cas de deux recherches-actions au sein d'une université française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innover en recherche pour une évaluation des pratiques pédagogiques dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, Nov 2023, RENNES, France</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058514v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une typologie des pratiques enseignantes d’un établissement de l’enseignement supérieur en France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mobilisation de la théorie des parties prenantes dans l'EDD. Cas d'une université française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRIFPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal - Canada, Canada</w:t>
+              <w:t xml:space="preserve">Enseigner les questions environnementales et éduquer au développement durable dans l’enseignement supérieur : pratiques, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058494v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’approprier la démarche réflexive du ePortfolio pour identifier l’expérience d’apprentissage des étudiants dans l’enseignement supérieur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Daux</w:t>
+                <w:t xml:space="preserve">Engager les étudiants grâce à l’enseignement créatif : une approche de la théorie des parties prenantes pour enseigner la RSE au sein d’une école d’ingénieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, QPES - Université de Lausanne, Jun 2023, LAUSANNE, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque CREAPI sur le management de la créativité et des pratiques innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063535v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les 10 pédagogues », un dispositif ludopédagogique au service du développement professionnel des enseignants dans le supérieur ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Trinh</w:t>
+                <w:t xml:space="preserve">Une analyse de l’impact des dispositifs numériques sur le(s) réussite(s) étudiante(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Eydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'hybridation des enseignements à l'université : au-delà de l'impact sur l'apprentissage des étudiants, un levier de développement professionnel pédagogique des enseignants?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPU Association Internationale de Pédagogie Universitaire - section France, Mar 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Égalisup : Egalité(s) vers et dans l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063531v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVES (Étudier et Valoriser l’Enseignement dans le Supérieur) : une recherche action pour mettre en œuvre une politique de développement professionnel dans le supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le responsable de formation contribue-t'il au développement des compétences des enseignants vacataires ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">S’approprier la démarche réflexive du ePortfolio pour identifier l’expérience d’apprentissage des étudiants dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vargas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES : Repenser l'enseignement supérieur à la lumière des enjeux sociaux et environnementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QPES - Université de Lausanne, Jun 2023, LAUSANNE, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132190v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVES (Étudier et Valoriser l’Enseignement dans le Supérieur) : une recherche-action pour soutenir le développement professionnel des enseignants et améliorer l’expérience d’apprentissage des étudiants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Les 10 pédagogues », un dispositif ludopédagogique au service du développement professionnel des enseignants dans le supérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGALISUP 2ème édition : Égalité(s) vers et dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD; CIRNEF; LIRDEF, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">L'hybridation des enseignements à l'université : au-delà de l'impact sur l'apprentissage des étudiants, un levier de développement professionnel pédagogique des enseignants?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPU Association Internationale de Pédagogie Universitaire - section France, Mar 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063565v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVES : une recherche-action au prisme de contextes pluriels</w:t>
+                <w:t xml:space="preserve">L’appropriation de la méthodologie de la recherche action pour transformer les pratiques pédagogiques dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33è Colloque de l’ADMEE-Europe : « Pluralité de contextes, pluralité d’évaluation en éducation : quelles interactions et quels enjeux ? », Guadeloupe, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE, Apr 2022, GOUADELOUPE, France</w:t>
+              <w:t xml:space="preserve">Innover en recherche pour une évaluation des pratiques pédagogiques dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, Nov 2023, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058491v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVES : une recherche-action qui interroge les modalités de valorisation de l’investissement pédagogique des enseignants</w:t>
+                <w:t xml:space="preserve">Vers une typologie des pratiques enseignantes d’un établissement de l’enseignement supérieur en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challah, R. ; Pourcelot-Capocci, C. ; Sylvestre, E. (2022). EVES : une recherche-action qui interroge les modalités de valorisation de l’investissement pédagogique des enseignants [communication orale]. Dans Pourcelot-Capocci (resp.), Construire une université plus inclusive par le développement de dispositifs de valorisation des enseignants et des étudiants : le cas de l’Université Gustave Eiffel et son positionnement dans l’espace européen francophone [symposium]. AREF 2022 : Congrès international d’actualité de la recherche en éducation et en formation, Lausanne, Suisse.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREF, Sep 2022, LAUSANNE, Suisse</w:t>
+              <w:t xml:space="preserve">CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal - Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063519v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’imprégner de la démarche réflexive pour favoriser la transformation des pratiques pédagogiques dans l’enseignement supérieur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angela Vargas Moreno</w:t>
+                <w:t xml:space="preserve">Comment le responsable de formation contribue-t'il au développement des compétences des enseignants vacataires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Matmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rada Mogliacci</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Jeannerod-Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innover en recherche pour une évaluation des pratiques pédagogiques dans l'Enseignement Supérieur - AIPU - France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, Nov 2022, RENNES, France</w:t>
+              <w:t xml:space="preserve">QPES : Repenser l'enseignement supérieur à la lumière des enjeux sociaux et environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063577v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le mécanisme de développement professionnel en œuvre lors d’une action de valorisation pédagogique [communication orale].</w:t>
+                <w:t xml:space="preserve">EVES (Étudier et Valoriser l’Enseignement dans le Supérieur) : une recherche-action pour soutenir le développement professionnel des enseignants et améliorer l’expérience d’apprentissage des étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE) : Colloque international en éducation, Montréal, Canada.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal - Canada, Canada</w:t>
+              <w:t xml:space="preserve">EGALISUP 2ème édition : Égalité(s) vers et dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD; CIRNEF; LIRDEF, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063525v1</w:t>
+                <w:t xml:space="preserve">hal-04063565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation des pratiques enseignantes dans l’enseignement supérieur en contexte de pandémie [communication orale].</w:t>
+                <w:t xml:space="preserve">EVES : une recherche-action au prisme de contextes pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une recherche-action pour comprendre les pratiques enseignantes dans l’enseignement supérieur en contexte de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal - Canada, Canada</w:t>
+              <w:t xml:space="preserve">33è Colloque de l’ADMEE-Europe : « Pluralité de contextes, pluralité d’évaluation en éducation : quelles interactions et quels enjeux ? », Guadeloupe, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE, Apr 2022, GOUADELOUPE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063521v1</w:t>
+                <w:t xml:space="preserve">hal-04058491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EVES : une recherche-action qui interroge les modalités de valorisation de l’investissement pédagogique des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Challah, R. ; Pourcelot-Capocci, C. ; Sylvestre, E. (2022). EVES : une recherche-action qui interroge les modalités de valorisation de l’investissement pédagogique des enseignants [communication orale]. Dans Pourcelot-Capocci (resp.), Construire une université plus inclusive par le développement de dispositifs de valorisation des enseignants et des étudiants : le cas de l’Université Gustave Eiffel et son positionnement dans l’espace européen francophone [symposium]. AREF 2022 : Congrès international d’actualité de la recherche en éducation et en formation, Lausanne, Suisse.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Sep 2022, LAUSANNE, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’imprégner de la démarche réflexive pour favoriser la transformation des pratiques pédagogiques dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vargas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Mogliacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innover en recherche pour une évaluation des pratiques pédagogiques dans l'Enseignement Supérieur - AIPU - France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, Nov 2022, RENNES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser le mécanisme de développement professionnel en œuvre lors d’une action de valorisation pédagogique [communication orale].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE) : Colloque international en éducation, Montréal, Canada.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal - Canada, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation des pratiques enseignantes dans l’enseignement supérieur en contexte de pandémie [communication orale].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une recherche-action pour comprendre les pratiques enseignantes dans l’enseignement supérieur en contexte de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal - Canada, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un système de diagnostique linguistique chez les apprenants d'anglais pour favoriser l'engagement et l'égalité des chances des étudiants dans le supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Knefati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International : Egalité des chances ou égalité des réussites dans l'enseignement supérieur ?, Université Paul Valéry Montpellier 3, Mar 2020, Montpellier, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valéry, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2601,150 +2955,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception polyphonique d’un jeu sérieux multivalent sur la régulation, la déontologie et l’éthique de l’influence, l’XP#CharlieDilemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Benrahhal Serghini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIRES, Diversité et réussite[s]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nantes (France), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2754,154 +3108,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les langues en hybride à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.0-240, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2911,352 +3265,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La captation audiovisuelle pour saisir un processus de recherche création sur l'engagement étudiant : apports et spécificités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Bourgatte; Perrine Boutin; Cécile Chantraine-Braillon; Laurent Tessier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des corpus audiovisuels en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MkF éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.212-227, 2025, 978-2-493458-28-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05301494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIR : une recherche collaborative qui génère des espaces d’apprentissage informels et ré-interroge la forme universitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Balmon; B. Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces culturels de formation : quels nouveaux rapports aux savoirs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE, Sciences, Société et nouvelles technologies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIR : un levier pour transformer les pratiques pédagogiques et renforcer l’engagement étudiant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif DESIR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations pédagogique et numérique dans l’enseignement supérieur : quatre années pour changer les pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3266,118 +3620,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudiants et enseignants, et si l’on apprenait les uns des autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3445,51 +3799,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1FBC814"/>
+    <w:nsid w:val="66F196FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3676,51 +4030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rana-challah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0839-3083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Challah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9445" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05069744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13k02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vln" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gharbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bensahel-Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pourcelot-Capocci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Legavre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eydoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vargas Moreno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trinh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Matmati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jeannerod-Dumouchel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063565v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Mogliacci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Knefati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benrahhal Serghini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven Jarno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/?srsltid=AfmBOoqvbMixFExXyEhw28URNLW68978E-e_smo2MenV7wXFCf60bggy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392566v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/collectif-desir/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rana-challah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0839-3083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Challah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9445" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05069744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13k02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vln" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada El Challah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Legavre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gharbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bensahel-Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pourcelot-Capocci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eydoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vargas Moreno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trinh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Matmati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jeannerod-Dumouchel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Mogliacci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Knefati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benrahhal Serghini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven Jarno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/?srsltid=AfmBOoqvbMixFExXyEhw28URNLW68978E-e_smo2MenV7wXFCf60bggy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/collectif-desir/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>