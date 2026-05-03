--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -351,187 +351,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement en ligne des étudiants : une étude exploratoire basée sur la recherche orientée par la conception</w:t>
+                <w:t xml:space="preserve">Maëlle Crosse (2023), Transformation des pratiques pédagogiques dans l’enseignement supérieur. Un processus en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Mccoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11vln⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728328v1</w:t>
+                <w:t xml:space="preserve">hal-05294674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Crosse (2023), Transformation des pratiques pédagogiques dans l’enseignement supérieur. Un processus en tension</w:t>
+                <w:t xml:space="preserve">L’engagement en ligne des étudiants : une étude exploratoire basée sur la recherche orientée par la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Mccoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.49-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294674v1</w:t>
+                <w:t xml:space="preserve">hal-04728328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -897,498 +897,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception polyphonique d'un jeu sérieux multivalent sur la régulation, la déontologie et l'éthique de l'influence, l'XP#CharlieDilemme</w:t>
+                <w:t xml:space="preserve">Création et créativité dans les expériences d’engagement étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Desmoulins</w:t>
+                <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Debray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zineb Serghini</w:t>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque international Espaces sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557110v1</w:t>
+                <w:t xml:space="preserve">hal-04621166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel dispositif de captation audiovisuelle pour saisir un processus de recherche création sur l’engagement étudiant ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design et pratiques pédagogiques inclusives : d'une dynamique individuelle à une dynamique collective Cas de deux recherches-actions au sein d'une université française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Dirani</w:t>
+                <w:t xml:space="preserve">Maher Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Le Paven</w:t>
+                <w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Messina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rana Challah</w:t>
+                <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du consortium Huma-Num Canevas, Des corpus audiovisuels en Humanités. Méthodes, expériences, résultats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint denis, France</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621165v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création et créativité dans les expériences d’engagement étudiant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Quel dispositif de captation audiovisuelle pour saisir un processus de recherche création sur l’engagement étudiant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Legavre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Espaces sensibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque international du consortium Huma-Num Canevas, Des corpus audiovisuels en Humanités. Méthodes, expériences, résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621166v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design et pratiques pédagogiques inclusives : d'une dynamique individuelle à une dynamique collective Cas de deux recherches-actions au sein d'une université française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception polyphonique d'un jeu sérieux multivalent sur la régulation, la déontologie et l'éthique de l'influence, l'XP#CharlieDilemme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Desmoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
+                <w:t xml:space="preserve">Zineb Serghini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557115v1</w:t>
+                <w:t xml:space="preserve">hal-04557110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation de la théorie des parties prenantes dans l'EDD. Cas d'une université française</w:t>
               </w:r>
@@ -1627,571 +1627,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVES (Étudier et Valoriser l’Enseignement dans le Supérieur) : une recherche action pour mettre en œuvre une politique de développement professionnel dans le supérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’approprier la démarche réflexive du ePortfolio pour identifier l’expérience d’apprentissage des étudiants dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vargas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QPES - Université de Lausanne, Jun 2023, LAUSANNE, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058489v1</w:t>
+                <w:t xml:space="preserve">hal-04063535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’approprier la démarche réflexive du ePortfolio pour identifier l’expérience d’apprentissage des étudiants dans l’enseignement supérieur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Les 10 pédagogues », un dispositif ludopédagogique au service du développement professionnel des enseignants dans le supérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Daux</w:t>
+                <w:t xml:space="preserve">Elodie Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, QPES - Université de Lausanne, Jun 2023, LAUSANNE, Suisse</w:t>
+              <w:t xml:space="preserve">L'hybridation des enseignements à l'université : au-delà de l'impact sur l'apprentissage des étudiants, un levier de développement professionnel pédagogique des enseignants?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPU Association Internationale de Pédagogie Universitaire - section France, Mar 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063535v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les 10 pédagogues », un dispositif ludopédagogique au service du développement professionnel des enseignants dans le supérieur ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’appropriation de la méthodologie de la recherche action pour transformer les pratiques pédagogiques dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Trinh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rana Challah</w:t>
+                <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'hybridation des enseignements à l'université : au-delà de l'impact sur l'apprentissage des étudiants, un levier de développement professionnel pédagogique des enseignants?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPU Association Internationale de Pédagogie Universitaire - section France, Mar 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Innover en recherche pour une évaluation des pratiques pédagogiques dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, Nov 2023, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063531v1</w:t>
+                <w:t xml:space="preserve">hal-04058514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation de la méthodologie de la recherche action pour transformer les pratiques pédagogiques dans l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Vers une typologie des pratiques enseignantes d’un établissement de l’enseignement supérieur en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innover en recherche pour une évaluation des pratiques pédagogiques dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, Nov 2023, RENNES, France</w:t>
+              <w:t xml:space="preserve">CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal - Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058514v1</w:t>
+                <w:t xml:space="preserve">hal-04058494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une typologie des pratiques enseignantes d’un établissement de l’enseignement supérieur en France.</w:t>
+                <w:t xml:space="preserve">EVES (Étudier et Valoriser l’Enseignement dans le Supérieur) : une recherche action pour mettre en œuvre une politique de développement professionnel dans le supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRIFPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal - Canada, Canada</w:t>
+              <w:t xml:space="preserve">QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058494v1</w:t>
+                <w:t xml:space="preserve">hal-04058489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le responsable de formation contribue-t'il au développement des compétences des enseignants vacataires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Matmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jeannerod-Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2246,64 +2246,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVES (Étudier et Valoriser l’Enseignement dans le Supérieur) : une recherche-action pour soutenir le développement professionnel des enseignants et améliorer l’expérience d’apprentissage des étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGALISUP 2ème édition : Égalité(s) vers et dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD; CIRNEF; LIRDEF, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2341,64 +2341,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVES : une recherche-action au prisme de contextes pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33è Colloque de l’ADMEE-Europe : « Pluralité de contextes, pluralité d’évaluation en éducation : quelles interactions et quels enjeux ? », Guadeloupe, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADMEE, Apr 2022, GOUADELOUPE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2436,64 +2436,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVES : une recherche-action qui interroge les modalités de valorisation de l’investissement pédagogique des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challah, R. ; Pourcelot-Capocci, C. ; Sylvestre, E. (2022). EVES : une recherche-action qui interroge les modalités de valorisation de l’investissement pédagogique des enseignants [communication orale]. Dans Pourcelot-Capocci (resp.), Construire une université plus inclusive par le développement de dispositifs de valorisation des enseignants et des étudiants : le cas de l’Université Gustave Eiffel et son positionnement dans l’espace européen francophone [symposium]. AREF 2022 : Congrès international d’actualité de la recherche en éducation et en formation, Lausanne, Suisse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Sep 2022, LAUSANNE, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2518,64 +2518,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’imprégner de la démarche réflexive pour favoriser la transformation des pratiques pédagogiques dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vargas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rada Mogliacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2639,64 +2639,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser le mécanisme de développement professionnel en œuvre lors d’une action de valorisation pédagogique [communication orale].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE) : Colloque international en éducation, Montréal, Canada.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal - Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2734,64 +2734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation des pratiques enseignantes dans l’enseignement supérieur en contexte de pandémie [communication orale].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une recherche-action pour comprendre les pratiques enseignantes dans l’enseignement supérieur en contexte de changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal - Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2969,77 +2969,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception polyphonique d’un jeu sérieux multivalent sur la régulation, la déontologie et l’éthique de l’influence, l’XP#CharlieDilemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3279,90 +3279,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La captation audiovisuelle pour saisir un processus de recherche création sur l'engagement étudiant : apports et spécificités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Bourgatte; Perrine Boutin; Cécile Chantraine-Braillon; Laurent Tessier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des corpus audiovisuels en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3647,51 +3647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudiants et enseignants, et si l’on apprenait les uns des autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3799,51 +3799,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66F196FF"/>
+    <w:nsid w:val="3FB51198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4030,51 +4030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rana-challah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0839-3083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Challah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9445" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05069744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13k02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vln" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada El Challah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Legavre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gharbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bensahel-Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pourcelot-Capocci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eydoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vargas Moreno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trinh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Matmati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jeannerod-Dumouchel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Mogliacci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Knefati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benrahhal Serghini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven Jarno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/?srsltid=AfmBOoqvbMixFExXyEhw28URNLW68978E-e_smo2MenV7wXFCf60bggy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/collectif-desir/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rana-challah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0839-3083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Challah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9445" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05069744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13k02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vln" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada El Challah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gharbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bensahel-Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pourcelot-Capocci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Legavre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eydoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vargas Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063531v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trinh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058489v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Matmati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jeannerod-Dumouchel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Mogliacci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Knefati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benrahhal Serghini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven Jarno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/?srsltid=AfmBOoqvbMixFExXyEhw28URNLW68978E-e_smo2MenV7wXFCf60bggy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/collectif-desir/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>