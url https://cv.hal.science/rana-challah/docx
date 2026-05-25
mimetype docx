--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -351,187 +351,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Crosse (2023), Transformation des pratiques pédagogiques dans l’enseignement supérieur. Un processus en tension</w:t>
+                <w:t xml:space="preserve">L’engagement en ligne des étudiants : une étude exploratoire basée sur la recherche orientée par la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Mccoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.49-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294674v1</w:t>
+                <w:t xml:space="preserve">hal-04728328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement en ligne des étudiants : une étude exploratoire basée sur la recherche orientée par la conception</w:t>
+                <w:t xml:space="preserve">Maëlle Crosse (2023), Transformation des pratiques pédagogiques dans l’enseignement supérieur. Un processus en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Mccoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11vln⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728328v1</w:t>
+                <w:t xml:space="preserve">hal-05294674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -897,498 +897,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création et créativité dans les expériences d’engagement étudiant</w:t>
+                <w:t xml:space="preserve">Conception polyphonique d'un jeu sérieux multivalent sur la régulation, la déontologie et l'éthique de l'influence, l'XP#CharlieDilemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Dirani</w:t>
+                <w:t xml:space="preserve">Lucile Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Messina</w:t>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maël Le Paven</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Serghini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Espaces sensibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621166v1</w:t>
+                <w:t xml:space="preserve">hal-04557110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design et pratiques pédagogiques inclusives : d'une dynamique individuelle à une dynamique collective Cas de deux recherches-actions au sein d'une université française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel dispositif de captation audiovisuelle pour saisir un processus de recherche création sur l’engagement étudiant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Dirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Legavre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque international du consortium Huma-Num Canevas, Des corpus audiovisuels en Humanités. Méthodes, expériences, résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557115v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel dispositif de captation audiovisuelle pour saisir un processus de recherche création sur l’engagement étudiant ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Création et créativité dans les expériences d’engagement étudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du consortium Huma-Num Canevas, Des corpus audiovisuels en Humanités. Méthodes, expériences, résultats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint denis, France</w:t>
+              <w:t xml:space="preserve">Colloque international Espaces sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621165v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception polyphonique d'un jeu sérieux multivalent sur la régulation, la déontologie et l'éthique de l'influence, l'XP#CharlieDilemme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design et pratiques pédagogiques inclusives : d'une dynamique individuelle à une dynamique collective Cas de deux recherches-actions au sein d'une université française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Desmoulins</w:t>
+                <w:t xml:space="preserve">Jamila Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+                <w:t xml:space="preserve">Maher Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Debray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rana Challah</w:t>
+                <w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Serghini</w:t>
+                <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557110v1</w:t>
+                <w:t xml:space="preserve">hal-04557115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation de la théorie des parties prenantes dans l'EDD. Cas d'une université française</w:t>
               </w:r>
@@ -1532,666 +1532,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse de l’impact des dispositifs numériques sur le(s) réussite(s) étudiante(s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EVES (Étudier et Valoriser l’Enseignement dans le Supérieur) : une recherche action pour mettre en œuvre une politique de développement professionnel dans le supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Eydoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rana Challah</w:t>
+                <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égalisup : Egalité(s) vers et dans l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, RENNES, France</w:t>
+              <w:t xml:space="preserve">QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063569v1</w:t>
+                <w:t xml:space="preserve">hal-04058489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’approprier la démarche réflexive du ePortfolio pour identifier l’expérience d’apprentissage des étudiants dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vargas Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QPES - Université de Lausanne, Jun 2023, LAUSANNE, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les 10 pédagogues », un dispositif ludopédagogique au service du développement professionnel des enseignants dans le supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'hybridation des enseignements à l'université : au-delà de l'impact sur l'apprentissage des étudiants, un levier de développement professionnel pédagogique des enseignants?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPU Association Internationale de Pédagogie Universitaire - section France, Mar 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation de la méthodologie de la recherche action pour transformer les pratiques pédagogiques dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover en recherche pour une évaluation des pratiques pédagogiques dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, Nov 2023, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une typologie des pratiques enseignantes d’un établissement de l’enseignement supérieur en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRIFPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal - Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVES (Étudier et Valoriser l’Enseignement dans le Supérieur) : une recherche action pour mettre en œuvre une politique de développement professionnel dans le supérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une analyse de l’impact des dispositifs numériques sur le(s) réussite(s) étudiante(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Eydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Égalisup : Egalité(s) vers et dans l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058489v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le responsable de formation contribue-t'il au développement des compétences des enseignants vacataires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Matmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jeannerod-Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2246,64 +2246,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVES (Étudier et Valoriser l’Enseignement dans le Supérieur) : une recherche-action pour soutenir le développement professionnel des enseignants et améliorer l’expérience d’apprentissage des étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGALISUP 2ème édition : Égalité(s) vers et dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD; CIRNEF; LIRDEF, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2341,64 +2341,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVES : une recherche-action au prisme de contextes pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33è Colloque de l’ADMEE-Europe : « Pluralité de contextes, pluralité d’évaluation en éducation : quelles interactions et quels enjeux ? », Guadeloupe, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADMEE, Apr 2022, GOUADELOUPE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2436,64 +2436,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVES : une recherche-action qui interroge les modalités de valorisation de l’investissement pédagogique des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challah, R. ; Pourcelot-Capocci, C. ; Sylvestre, E. (2022). EVES : une recherche-action qui interroge les modalités de valorisation de l’investissement pédagogique des enseignants [communication orale]. Dans Pourcelot-Capocci (resp.), Construire une université plus inclusive par le développement de dispositifs de valorisation des enseignants et des étudiants : le cas de l’Université Gustave Eiffel et son positionnement dans l’espace européen francophone [symposium]. AREF 2022 : Congrès international d’actualité de la recherche en éducation et en formation, Lausanne, Suisse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Sep 2022, LAUSANNE, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2518,64 +2518,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’imprégner de la démarche réflexive pour favoriser la transformation des pratiques pédagogiques dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vargas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rada Mogliacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2639,64 +2639,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser le mécanisme de développement professionnel en œuvre lors d’une action de valorisation pédagogique [communication orale].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE) : Colloque international en éducation, Montréal, Canada.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal - Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2734,64 +2734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation des pratiques enseignantes dans l’enseignement supérieur en contexte de pandémie [communication orale].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une recherche-action pour comprendre les pratiques enseignantes dans l’enseignement supérieur en contexte de changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal - Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2969,77 +2969,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception polyphonique d’un jeu sérieux multivalent sur la régulation, la déontologie et l’éthique de l’influence, l’XP#CharlieDilemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3279,90 +3279,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La captation audiovisuelle pour saisir un processus de recherche création sur l'engagement étudiant : apports et spécificités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Bourgatte; Perrine Boutin; Cécile Chantraine-Braillon; Laurent Tessier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des corpus audiovisuels en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3647,51 +3647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudiants et enseignants, et si l’on apprenait les uns des autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pourcelot-Capocci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3799,51 +3799,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FB51198"/>
+    <w:nsid w:val="08974D6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4030,51 +4030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rana-challah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0839-3083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Challah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9445" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05069744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13k02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vln" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada El Challah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gharbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bensahel-Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pourcelot-Capocci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Legavre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eydoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vargas Moreno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063531v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trinh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058489v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Matmati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jeannerod-Dumouchel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Mogliacci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Knefati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benrahhal Serghini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven Jarno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/?srsltid=AfmBOoqvbMixFExXyEhw28URNLW68978E-e_smo2MenV7wXFCf60bggy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/collectif-desir/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rana-challah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0839-3083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Challah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9445" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05069744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13k02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vln" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada El Challah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Legavre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gharbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bensahel-Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pourcelot-Capocci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vargas Moreno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trinh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058494v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eydoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Matmati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jeannerod-Dumouchel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Mogliacci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Knefati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benrahhal Serghini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven Jarno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/?srsltid=AfmBOoqvbMixFExXyEhw28URNLW68978E-e_smo2MenV7wXFCf60bggy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/collectif-desir/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04063574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>