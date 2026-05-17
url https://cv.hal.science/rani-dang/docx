--- v0 (2026-03-14)
+++ v1 (2026-05-17)
@@ -588,355 +588,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du cortex à la Rolex sans complexe : le processus de légitimation des startups deeptech.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
+                <w:t xml:space="preserve">Le rôle des mécanismes de confiance dans l’innovation des business models des plateformes digitales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bassite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Jeanne Dang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Maus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d’Été sur la Légitimité Entrepreneuriale :</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès International francophone en Entrepreneuriat &amp; PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716276v1</w:t>
+                <w:t xml:space="preserve">hal-03520968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des mécanismes de confiance dans l’innovation des business models des plateformes digitales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The interplay between professional user entrepreneurs and entrepreneurial ecosystem: the case of French medical entrepreneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bassite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Jeanne Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International francophone en Entrepreneuriat &amp; PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, online, France</w:t>
+              <w:t xml:space="preserve">Babson College Entrepreneurship Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520968v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between professional user entrepreneurs and entrepreneurial ecosystem: the case of French medical entrepreneurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ayerbe</w:t>
+                <w:t xml:space="preserve">Du cortex à la Rolex sans complexe : le processus de légitimation des startups deeptech.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Jeanne Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Maus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Babson College Entrepreneurship Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, online, United States</w:t>
+              <w:t xml:space="preserve">Université d’Été sur la Légitimité Entrepreneuriale :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520915v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinventing the business model of digital platforms with trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bassite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Jeanne Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -968,368 +968,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Fragrances to Spirits: A Process-View on New Product Category Creation</w:t>
+                <w:t xml:space="preserve">From a hint of perfume to a sip of whisky: the recombination of knowledge from fragrance to spirits industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Jeanne Dang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gino Cattani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">Semaine du Management, FNEGE, Association pour la Gestion des Connaissances dans la Société et dans les Organisations, Paris 22-24 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01944589v1</w:t>
+                <w:t xml:space="preserve">halshs-01795037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a hint of perfume to a sip of whisky: the recombination of knowledge from fragrance to spirits industry</w:t>
+                <w:t xml:space="preserve">From Fragrances to Spirits: A Process-View on New Product Category Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Jeanne Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Kaminska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpapolo Andriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Cattani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du Management, FNEGE, Association pour la Gestion des Connaissances dans la Société et dans les Organisations, Paris 22-24 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01795037v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01944589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between a cluster's structure and the dynamic of knowledge integration for innovation</w:t>
+                <w:t xml:space="preserve">Understanding the mechanisms for successful collaborative innovation projects in clusters: the role of architectural knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Jeanne Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01311270v1</w:t>
+                <w:t xml:space="preserve">halshs-01311269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the mechanisms for successful collaborative innovation projects in clusters: the role of architectural knowledge</w:t>
+                <w:t xml:space="preserve">The interplay between a cluster's structure and the dynamic of knowledge integration for innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Jeanne Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Academy of Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01311269v1</w:t>
+                <w:t xml:space="preserve">halshs-01311270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational Creativity versus Vested Interests: The Role of Academic Entrepreneurs in the Emergence of Oxbridge Business Schools</w:t>
               </w:r>
@@ -1479,51 +1479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of patents in business ecosystem's coordination : how do leader firms maintain technological knowledge and create new trajectories ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1587,51 +1587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of patents in business ecosystem's coordination: how do leader firms maintain technological knowledge and create new trajectories?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Jeanne Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1663,204 +1663,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01241699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actions driving and legitimizing radical innovations in a large firm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mécanismes qui sous-tendent les dynamiques territoriales d'innovation ou le rôle caché des connaissances architecturales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Jeanne Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rick Middel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conference for Organisational Learning, Knowledge and Capabilities (OLKC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Valencia, Spain. pp.3</w:t>
+              <w:t xml:space="preserve">Association Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lille, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00727515v1</w:t>
+                <w:t xml:space="preserve">halshs-00727539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes qui sous-tendent les dynamiques territoriales d'innovation ou le rôle caché des connaissances architecturales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actions driving and legitimizing radical innovations in a large firm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johansson Magnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Jeanne Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Thomas</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Middel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Internationale de Management Stratégique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lille, France. pp.6</w:t>
+              <w:t xml:space="preserve">The Conference for Organisational Learning, Knowledge and Capabilities (OLKC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Valencia, Spain. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00727539v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00727515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The micro processes underlying small firms'integration into territorial innovation dynamics - a knowledge based perspective</w:t>
               </w:r>
@@ -2773,51 +2773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using patents to orchestrate ecosystem stability: the case of a French aerospace company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Jeanne Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2858,204 +2858,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using patents to orchestrate ecosystem stability : the case of a french aerospace company</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge management processes and the formation of entrepreneurial opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Jeanne Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Mckelvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01295810v1</w:t>
+                <w:t xml:space="preserve">halshs-01240819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge management processes and the formation of entrepreneurial opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using patents to orchestrate ecosystem stability : the case of a french aerospace company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ayerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Jeanne Dang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maureen Mckelvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01240819v1</w:t>
+                <w:t xml:space="preserve">halshs-01295810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos du développement de deux business schools d'élite au Royaume-Uni : Une comparaison entre Oxford et Cambridge (1900-2000)</w:t>
               </w:r>
@@ -4338,51 +4338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Jeanne Dang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Genoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Andriani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Cattani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kaminska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bassite" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpapolo Andriani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311269v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Mckelvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Azzam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241699v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johansson Magnus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Middel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longhi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Dang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.065.0052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04802045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani J Dang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2024.105137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.060.0051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2017.085695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.065.0060" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2010.08.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFV8HQJ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Corvellec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olive" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Ben Selma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929802v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Blasini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Minshall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Mortara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Thomson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Jeanne Dang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04767655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Genoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Andriani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Cattani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kaminska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520968v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bassite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520915v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpapolo Andriani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Mckelvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Azzam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241699v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johansson Magnus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Middel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longhi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05361765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Dang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.065.0052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04802045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani J Dang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2024.105137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.060.0051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2017.085695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240819v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295810v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.065.0060" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2010.08.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFV8HQJ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Corvellec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olive" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Ben Selma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929802v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Blasini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Minshall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Mortara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Thomson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>