--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -2838,277 +2838,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data framework enabling BEM and BMS interoperability based on semantic web technologies and Brick ontology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elham Farazdaghi</w:t>
+                <w:t xml:space="preserve">Digital Twin Architectures for Railway infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmeouche Rani</w:t>
+                <w:t xml:space="preserve">Muhamed Ali Sammuneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahar Salavati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International IBPSA Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Shanghai, China</w:t>
+              <w:t xml:space="preserve">8th International Conference on Smart City Applications (SCA'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258498v1</w:t>
+                <w:t xml:space="preserve">hal-04270882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin Architectures for Railway infrastructure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rani El Meouche</w:t>
+                <w:t xml:space="preserve">A data framework enabling BEM and BMS interoperability based on semantic web technologies and Brick ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Farazdaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmeouche Rani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bahar Salavati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Smart City Applications (SCA'23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">18th International IBPSA Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270882v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic digital twin of the Dumanoir earth dam</w:t>
               </w:r>
@@ -4319,51 +4319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Omari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Eslahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani El Meouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ducoulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2025.100240" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05037051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Noureddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Sammuneh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110613" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Qanazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab H Hijazi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Itair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Hattab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14092784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66840-2_102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04450734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thing-Leo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Meouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36680/j.itcon.2021.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abunemeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Hijazi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fatayer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12104065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abunemeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hijaze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mebarki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shahrour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)CO.1943-7862.0001413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hijazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Mebarki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Sharour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Koenig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schmit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265813516659070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abune'Meh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2016.06.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hijazi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abunemeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2016.1181343" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchao Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Lv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-3156-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezoug" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Q. Feng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJET.2013.V5.571" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gang Tang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rezoug" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbar Hamzaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.255-260.1627" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bouali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99958-1_16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05236046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078343" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Zheng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farazdaghi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04525479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54376-0_20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Elmeouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaufils" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeouche Rani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Ali Sammuneh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Salavati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Ali Sammuneh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sammuneh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-2-28-2019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thing Leo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aboud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-2-W4-21-2015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-2-W2-31-2013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xinggang," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezoug," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamzaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicham Bassir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04500783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53824-7_9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05308851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Meouche," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Omari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Eslahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani El Meouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ducoulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2025.100240" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05037051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Noureddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Sammuneh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110613" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Qanazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab H Hijazi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Itair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Hattab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14092784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66840-2_102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04450734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thing-Leo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Meouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36680/j.itcon.2021.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abunemeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Hijazi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fatayer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12104065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abunemeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hijaze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mebarki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shahrour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)CO.1943-7862.0001413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hijazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Mebarki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Sharour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Koenig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schmit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265813516659070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abune'Meh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2016.06.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hijazi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abunemeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2016.1181343" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchao Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Lv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-3156-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezoug" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Q. Feng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJET.2013.V5.571" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gang Tang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rezoug" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbar Hamzaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.255-260.1627" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bouali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99958-1_16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05236046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078343" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Zheng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farazdaghi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04525479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54376-0_20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Elmeouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaufils" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Ali Sammuneh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Salavati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeouche Rani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Ali Sammuneh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sammuneh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-2-28-2019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thing Leo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aboud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-2-W4-21-2015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-2-W2-31-2013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xinggang," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezoug," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamzaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicham Bassir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04500783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53824-7_9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05308851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Meouche," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>