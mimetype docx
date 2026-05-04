--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -626,261 +626,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Effects of Population Growth and Urban Fabric on the Simulation of a 3D City Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the quality of buildings and construction projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ruas</w:t>
+                <w:t xml:space="preserve">Gilles Thing-Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Meouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-66840-2_102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Information Technology in Construction (ITcon), Special Issue Architectural informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.174-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36680/j.itcon.2021.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423989v1</w:t>
+                <w:t xml:space="preserve">hal-04450734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the quality of buildings and construction projects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gobin</w:t>
+                <w:t xml:space="preserve">Investigating the Effects of Population Growth and Urban Fabric on the Simulation of a 3D City Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani El Meouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Eslahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. El Meouche</w:t>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Information Technology in Construction (ITcon), Special Issue Architectural informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26, pp.174-192. </w:t>
+              <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lecture Notes in Networks and Systems, 183, pp.1344-1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36680/j.itcon.2021.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-66840-2_102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450734v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Fire Risk Framework for Optimizing Construction Site Layout</w:t>
               </w:r>
@@ -905,51 +905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abunemeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Fatayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1541,64 +1541,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Abunemeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2333,907 +2333,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin Framework For Fault Detection and Diagnosis in Smart Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
+                <w:t xml:space="preserve">Source to site seismic ground motion prediction for an earth dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ali Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyu Zheng</w:t>
+                <w:t xml:space="preserve">Rani Elmeouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Sammuneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esma Yahia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickaël Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th IEEE International Smart Cities Conference on Smart Cities : Revolution for Mankind</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Pattaya City, Thailand</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Earthquake Geotechnical Engineering (8ICEGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787550v1</w:t>
+                <w:t xml:space="preserve">hal-04588351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Digital Twin of the Dumanoir Earth Dam</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent de Martin</w:t>
+                <w:t xml:space="preserve">Digital Twin Framework For Fault Detection and Diagnosis in Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Farazdaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart City Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 10th IEEE International Smart Cities Conference on Smart Cities : Revolution for Mankind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Pattaya City, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525479v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source to site seismic ground motion prediction for an earth dam</w:t>
+                <w:t xml:space="preserve">Seismic Digital Twin of the Dumanoir Earth Dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ali Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rani Elmeouche</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Sammuneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Beaufils</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Earthquake Geotechnical Engineering (8ICEGE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Smart City Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.224-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-54376-0_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588351v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards linked building data: A data framework enabling BEM interoperability with extended Brick ontology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elham Farazdaghi</w:t>
+                <w:t xml:space="preserve">Seismic digital twin of the Dumanoir earth dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ali Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhamad Ali Sammuneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Smart City Applications (SCA'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270885v1</w:t>
+                <w:t xml:space="preserve">hal-04270874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin Architectures for Railway infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muhamed Ali Sammuneh</w:t>
+                <w:t xml:space="preserve">Towards linked building data: A data framework enabling BEM interoperability with extended Brick ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Farazdaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bahar Salavati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Smart City Applications (SCA'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270882v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data framework enabling BEM and BMS interoperability based on semantic web technologies and Brick ontology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elham Farazdaghi</w:t>
+                <w:t xml:space="preserve">Digital Twin Architectures for Railway infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhamed Ali Sammuneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani El Meouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmeouche Rani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
+                <w:t xml:space="preserve">Bahar Salavati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International IBPSA Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Shanghai, China</w:t>
+              <w:t xml:space="preserve">8th International Conference on Smart City Applications (SCA'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258498v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic digital twin of the Dumanoir earth dam</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rani El Meouche</w:t>
+                <w:t xml:space="preserve">A data framework enabling BEM and BMS interoperability based on semantic web technologies and Brick ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Farazdaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhamad Ali Sammuneh</w:t>
+                <w:t xml:space="preserve">Elmeouche Rani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent de Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Smart City Applications (SCA'23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">18th International IBPSA Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270874v1</w:t>
+                <w:t xml:space="preserve">hal-04258498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Pixels to 3D Representations of Buildings: A 3D Geo-visualization of Perspective Urban Respecting Some Urbanization Constraints</w:t>
               </w:r>
@@ -3245,51 +3245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Eslahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Sammuneh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Eslahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference of Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3444,90 +3444,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances d'usage des systèmes bâtis et aide à la décision : Modélisation des perturbations induites par les projets de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Thing Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3825,51 +3825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hicham Bassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 International Conference on Civil Engineering and Building Materials (CEBM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Kunming, China. pp.1627--1631, </w:t>
@@ -4319,51 +4319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Omari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Eslahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani El Meouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ducoulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2025.100240" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05037051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Noureddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Sammuneh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110613" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Qanazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab H Hijazi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Itair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Hattab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14092784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66840-2_102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04450734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thing-Leo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Meouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36680/j.itcon.2021.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abunemeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Hijazi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fatayer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12104065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abunemeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hijaze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mebarki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shahrour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)CO.1943-7862.0001413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hijazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Mebarki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Sharour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Koenig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schmit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265813516659070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abune'Meh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2016.06.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hijazi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abunemeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2016.1181343" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchao Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Lv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-3156-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezoug" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Q. Feng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJET.2013.V5.571" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gang Tang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rezoug" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbar Hamzaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.255-260.1627" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bouali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99958-1_16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05236046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078343" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Zheng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farazdaghi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04525479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54376-0_20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Elmeouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaufils" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Ali Sammuneh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Salavati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeouche Rani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Ali Sammuneh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sammuneh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-2-28-2019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thing Leo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aboud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-2-W4-21-2015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-2-W2-31-2013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xinggang," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezoug," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamzaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicham Bassir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04500783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53824-7_9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05308851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Meouche," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Omari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Eslahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani El Meouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ducoulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2025.100240" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05037051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Noureddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Sammuneh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110613" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Qanazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab H Hijazi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Itair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Hattab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14092784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04450734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thing-Leo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Meouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36680/j.itcon.2021.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66840-2_102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abunemeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Hijazi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fatayer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12104065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abunemeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hijaze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mebarki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shahrour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)CO.1943-7862.0001413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hijazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Mebarki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Sharour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Koenig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schmit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265813516659070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abune'Meh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2016.06.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hijazi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abunemeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2016.1181343" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchao Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Lv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-3156-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezoug" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Q. Feng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJET.2013.V5.571" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gang Tang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rezoug" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbar Hamzaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.255-260.1627" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bouali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99958-1_16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05236046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078343" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Elmeouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaufils" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Zheng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farazdaghi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04525479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54376-0_20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Ali Sammuneh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270885v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Ali Sammuneh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Salavati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeouche Rani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sammuneh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-2-28-2019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thing Leo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aboud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-2-W4-21-2015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-2-W2-31-2013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xinggang," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezoug," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamzaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicham Bassir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04500783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53824-7_9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05308851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Meouche," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>