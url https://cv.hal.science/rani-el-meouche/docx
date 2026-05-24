--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -626,261 +626,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the quality of buildings and construction projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Effects of Population Growth and Urban Fabric on the Simulation of a 3D City Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani El Meouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Eslahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Thing-Leo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. El Meouche</w:t>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Information Technology in Construction (ITcon), Special Issue Architectural informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36680/j.itcon.2021.011⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lecture Notes in Networks and Systems, 183, pp.1344-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-66840-2_102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450734v1</w:t>
+                <w:t xml:space="preserve">hal-04423989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Effects of Population Growth and Urban Fabric on the Simulation of a 3D City Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Eslahi</w:t>
+                <w:t xml:space="preserve">On the quality of buildings and construction projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Thing-Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ruas</w:t>
+                <w:t xml:space="preserve">R. El Meouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lecture Notes in Networks and Systems, 183, pp.1344-1358. </w:t>
+              <w:t xml:space="preserve">Journal of Information Technology in Construction (ITcon), Special Issue Architectural informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.174-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-66840-2_102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36680/j.itcon.2021.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423989v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Fire Risk Framework for Optimizing Construction Site Layout</w:t>
               </w:r>
@@ -905,51 +905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abunemeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Fatayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1541,64 +1541,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Abunemeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2031,251 +2031,251 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Models for Alert Management in Infrastructure Monitoring Within Their Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning-Based Surrogate Modeling as a Foundation for a Seismic Digital Twin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ali Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Ali Noureddine</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent de Martin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Sammuneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Intelligent Systems Conference (IntelliSys) 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-99958-1_16⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Systems and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Hammamet, Tunisia. pp.408-421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-21582-6_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442261v1</w:t>
+                <w:t xml:space="preserve">hal-05618745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital twins for predictive monitoring and anomaly detection: application to seismic and railway infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ali Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryem Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2303,319 +2303,328 @@
               <w:t xml:space="preserve">Seventeenth International Conference on Quality Control by Artificial Vision (QCAV2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. pp.20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3078343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source to site seismic ground motion prediction for an earth dam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-Driven Models for Alert Management in Infrastructure Monitoring Within Their Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ali Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani El Meouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Earthquake Geotechnical Engineering (8ICEGE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th Intelligent Systems Conference (IntelliSys) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Amsterdam, Netherlands. pp.212-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-99958-1_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588351v1</w:t>
+                <w:t xml:space="preserve">hal-05442261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twin Framework For Fault Detection and Diagnosis in Smart Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyu Zheng</w:t>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Farazdaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th IEEE International Smart Cities Conference on Smart Cities : Revolution for Mankind</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Pattaya City, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Digital Twin of the Dumanoir Earth Dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ali Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2664,1258 +2673,1383 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Smart City Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.224-234, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-54376-0_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic digital twin of the Dumanoir earth dam</w:t>
+                <w:t xml:space="preserve">Source to site seismic ground motion prediction for an earth dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ali Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rani El Meouche</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani Elmeouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Sammuneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhamad Ali Sammuneh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent de Martin</w:t>
+                <w:t xml:space="preserve">Mickaël Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Smart City Applications (SCA'23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Earthquake Geotechnical Engineering (8ICEGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270874v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards linked building data: A data framework enabling BEM interoperability with extended Brick ontology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elham Farazdaghi</w:t>
+                <w:t xml:space="preserve">Digital Twin Architectures for Railway infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhamed Ali Sammuneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahar Salavati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Smart City Applications (SCA'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270885v1</w:t>
+                <w:t xml:space="preserve">hal-04270882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin Architectures for Railway infrastructure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rani El Meouche</w:t>
+                <w:t xml:space="preserve">A data framework enabling BEM and BMS interoperability based on semantic web technologies and Brick ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Farazdaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmeouche Rani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bahar Salavati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Smart City Applications (SCA'23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">18th International IBPSA Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270882v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data framework enabling BEM and BMS interoperability based on semantic web technologies and Brick ontology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards linked building data: A data framework enabling BEM interoperability with extended Brick ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyu Zheng</w:t>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esma Yahia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elham Farazdaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elmeouche Rani</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International IBPSA Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Shanghai, China</w:t>
+              <w:t xml:space="preserve">8th International Conference on Smart City Applications (SCA'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258498v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Pixels to 3D Representations of Buildings: A 3D Geo-visualization of Perspective Urban Respecting Some Urbanization Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic digital twin of the Dumanoir earth dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ali Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Sammuneh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muhamad Ali Sammuneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISTAM 2020, 6th International Conference on Geographical Information Systems Theory, Applications and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Prague, France. p 46-65</w:t>
+              <w:t xml:space="preserve">8th International Conference on Smart City Applications (SCA'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606040v1</w:t>
+                <w:t xml:space="preserve">hal-04270874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using building types and demographic data to improve our understanding and use of urban sprawl simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Pixels to 3D Representations of Buildings: A 3D Geo-visualization of Perspective Urban Respecting Some Urbanization Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani El Meouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Eslahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Sammuneh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of Cartography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GISTAM 2020, 6th International Conference on Geographical Information Systems Theory, Applications and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Prague, France. p 46-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424137v1</w:t>
+                <w:t xml:space="preserve">hal-03606040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances d'usage des systèmes bâtis et aide à la décision : Modélisation des perturbations induites par les projets de construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Claude</w:t>
+                <w:t xml:space="preserve">Using building types and demographic data to improve our understanding and use of urban sprawl simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Eslahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gobin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-proc-2-28-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066547v1</w:t>
+                <w:t xml:space="preserve">hal-04424137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UTILIZING MOBILE SENSING TO INVESTIGATE THE EFFECTS OF URBAN SPACE ON USERS BEHAVIOR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances d'usage des systèmes bâtis et aide à la décision : Modélisation des perturbations induites par les projets de construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Thing Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Aboud</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th 3DGeoInfo Conference and 2nd International Workshop on GeoInformation Advances 2015;</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649901v1</w:t>
+                <w:t xml:space="preserve">hal-02066547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEGRATING AND MANAGING BIM IN GIS, SOFTWARE REVIEW</w:t>
+                <w:t xml:space="preserve">UTILIZING MOBILE SENSING TO INVESTIGATE THE EFFECTS OF URBAN SPACE ON USERS BEHAVIOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS 8th 3D GeoInfo Conference and WG II/2 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Istanbul, France. pp.31 - 34, </w:t>
+              <w:t xml:space="preserve">10th 3DGeoInfo Conference and 2nd International Workshop on GeoInformation Advances 2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Kuala Lumpur, Malaysia. pp.21 - 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-2-W2-31-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-2-W4-21-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649904v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">INTEGRATING AND MANAGING BIM IN GIS, SOFTWARE REVIEW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani El Meouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rezoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS 8th 3D GeoInfo Conference and WG II/2 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Istanbul, France. pp.31 - 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-2-W2-31-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiobjective optimization on urban flooding using RSM and GA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xinggang,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rezoug,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hicham Bassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 International Conference on Civil Engineering and Building Materials (CEBM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Kunming, China. pp.1627--1631, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.255-260.1627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3925,51 +4059,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Spatial Suitability of the Location of Urban Services Using Space Syntax Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Qanazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4001,70 +4135,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Smart Cities Applications Volume 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 906, Springer Nature Switzerland, pp.86-98, 2024, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-53824-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4074,105 +4208,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Geo-Informatics to enhance the Constructibility in the level of Urban and Construction Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Meouche,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. PARIS EST SUP, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05308851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4319,51 +4453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Omari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Eslahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani El Meouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ducoulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2025.100240" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05037051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Noureddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Sammuneh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110613" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Qanazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab H Hijazi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Itair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Hattab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14092784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04450734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thing-Leo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Meouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36680/j.itcon.2021.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66840-2_102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abunemeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Hijazi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fatayer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12104065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abunemeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hijaze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mebarki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shahrour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)CO.1943-7862.0001413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hijazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Mebarki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Sharour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Koenig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schmit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265813516659070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abune'Meh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2016.06.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hijazi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abunemeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2016.1181343" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchao Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Lv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-3156-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezoug" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Q. Feng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJET.2013.V5.571" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gang Tang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rezoug" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbar Hamzaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.255-260.1627" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bouali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99958-1_16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05236046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078343" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Elmeouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaufils" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Zheng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farazdaghi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04525479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54376-0_20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Ali Sammuneh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270885v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Ali Sammuneh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Salavati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeouche Rani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sammuneh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-2-28-2019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thing Leo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aboud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-2-W4-21-2015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-2-W2-31-2013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xinggang," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezoug," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamzaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicham Bassir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04500783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53824-7_9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05308851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Meouche," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Omari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Eslahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani El Meouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ducoulombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2025.100240" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05037051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Noureddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Sammuneh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110613" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Qanazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab H Hijazi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Itair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Hattab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14092784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66840-2_102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04450734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thing-Leo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Meouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36680/j.itcon.2021.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02824407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abunemeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Hijazi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fatayer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12104065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abunemeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hijaze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mebarki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shahrour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)CO.1943-7862.0001413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hijazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Mebarki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Sharour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Koenig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schmit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265813516659070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abune'Meh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2016.06.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hijazi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abunemeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2016.1181343" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchao Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Lv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-3156-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezoug" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Q. Feng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJET.2013.V5.571" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gang Tang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rezoug" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbar Hamzaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.255-260.1627" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05618745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-21582-6_30" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05236046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bouali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078343" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99958-1_16" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Zheng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farazdaghi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04525479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54376-0_20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Elmeouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaufils" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270882v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Ali Sammuneh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Salavati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeouche Rani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Ali Sammuneh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sammuneh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424137v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-2-28-2019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thing Leo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aboud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-2-W4-21-2015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649904v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-2-W2-31-2013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xinggang," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezoug," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamzaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicham Bassir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04500783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53824-7_9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05308851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Meouche," TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>