--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rania HANAFI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rania-hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1593-5576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rania Hanafi est responsable pédagogique d'un Master MEEF de la Mention Encadrement éducatif et d'un Diplôme d'université &amp;quot;Droit, laïcité, religions et société&amp;quot; - Université Côte d'Azur (UCA) - Co-responsable d'un groupe de recherche URMIS (Le religieux, approches et configurations intersectionnelles) et responable d'un Axe de recheche à l'ARIC (Ecole/éducation, religion et société). Elle est membre des Réseaux </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islams Chercheurs dans la Cité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et Féminismes en Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rania.hanafi@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Organisatrice du XVIIIème Congrès de l’ARIC du 26 au 29 octobre 2021 (Format hybride) &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interculturel par temps de crises. Regards croisés à l’aune des bouleversements contemporains&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://congresaric2021.sciencesconf.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-organisatrice du colloque à l'Université Côte d'Azur les 7 & 8 novembre 2019  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Les établissements scolaires privés mususulmans : une offre éducationnelle comme les autres ?&amp;quot; </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://etprimus.sciencesconf.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elle est chercheure à l'URMIS - Unité de Recherche Migrations et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le prolongement de ses premiers travaux d'une thèse soutenue à l'université de Bordeaux (2011) &amp;quot;Arrachement et rattachement à l’islam : un processus « d’expérimentation » des étudiantes de Bordeaux et d’ailleurs descendantes de migrants originaires du Maghreb&amp;quot;, elle poursuit ses recherches sur l'islam des &amp;quot;sœurs&amp;quot; à l'université et oriente ses questionnements actuels sur le processus de réappropriation du religieux articulé aux dynamiques générationnelles dans des contextes interculturels et de pluralisme religieux à travers différents terrains de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Les établissements privés musulmans et éducation religieuse dans des espaces &amp;quot;majoritaire/minoritaire&amp;quot; ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Militance religieuse et pratiques de résistance des femmes dans différents espaces sociaux d'expression : halaqât, réseau des mosquées, établissements scolaires musulmans, etc. ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Organisation du culte musulman à l'épreuve de la laïcité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic religious education and state school policies in France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Religious Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01416200.2025.2474518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Daaras dans la région de Dakar : éléments de conquête ou de fracture urbaine entre le centre et la périphérie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Rawane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Africains (Revue des Sciences Sociales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-Série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés politiques et communautés religieuses : quelles formes d’appropriation territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Rawane Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrosciences Antiquity Sunu Xalaat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.147-168. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61585/pud-asasx-a1n210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School climate and “comfort in the workplace” of educational teams in private Muslim schools in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Religious Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Religious Education, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01416200.2024.2426569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement islamique en France et au Sénégal et legs de « l’école française ». Approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousso Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timera Mamadou Bouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruneaud Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27/2023, pp.251-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From One Islam to Another: A Paradoxical Agency of the Entry into Female Students’ Careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, This article belongs to the Special Issue Islam in Europe, European Islam, 10 (3), pp.176. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rel10030176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sœurs en islam : des étudiantes pratiquantes en « résistance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XLVII (4), pp.673-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du territoire au collège : Réflexions de terrain dans un établissement ECLAIR des quartiers Nord de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La militance religieuse des étudiantes musulmanes descendantes de parents originaires du Maghreb**</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128, pp.43-60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.6826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturel dans l'espace francophone postcolonial (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rania Hanafi, Jean-François Bruneaud &amp; Mamadou Bouna Timera (dir.). </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.editions-harmattan.fr/catalogue/livre/l-interculturel-dans-l-espace-francophone-postcolonial/78760?srsltid=AfmBOooaBjnOtH-DUhP2GOu3XxXIXd3HKbV1Hd0UD-S6gFRNYypRhrUe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Espaces interculturels", Claudio BOLZMAN &amp; Emmanuel JOVELIN, 978-2-336-52200-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interculturel dans l'espace francophone postcolonial - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rania Hanafi, Jean-François Bruneaud &amp; Mamadou Bouna Timera (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interculturel dans l'espace francophone postcolonial. L’éducation et la formation à l’épreuve des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.editions-harmattan.fr/catalogue/livre/l-interculturel-dans-l-espace-francophone-postcolonial/78760?srsltid=AfmBOooaBjnOtH-DUhP2GOu3XxXIXd3HKbV1Hd0UD-S6gFRNYypRhrUe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Espaces interculturels", 978-2-336-52200-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction&amp;quot; : La fabrique de l'altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriame Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriame Martineau, Rania Hanafi, Christian Rinaudo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA FABRIQUE DE L’ALTÉRITÉ Arts, genre et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-17, 2024, 978-2-14-033810-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère propre des établissements scolaires privés musulmans de France : facteur de « confort professionnel » chez les personnels de direction, de vie scolaire et d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bien-être au prisme des violences scolaires. Espaces, corps, valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-134, 2023, 979-10-300-0829-6. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/santencontextes3.9791030008296.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, féminismes et religions (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vatz Laaroussi, M., Doré, M., et Kremer, L. Femmes et féminismes en dialogue : défis et enjeux d’une recherche-action-médiation. Collection Espaces Interculturels, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion, un enjeu majeur pour les dialogues entre femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Bennabi-Bensekhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Vatz-Laaroussi Michèle; Doré Chantal; Kremmer Liliana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et féminismes en dialogue : enjeux et défis de la recherche action médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.253-61 et 275-76, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire socioreligieuse de Faïma : un bricolage identitaire à l'épreuve d'un impensé colonial. In G. Chakroun (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitions sociales, formes d'expression et interculturalité, pp. 319-326</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’islam des étudiantes de Bordeaux et d'ailleurs : une sororité à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État, Minorités Religieuses et Intégration (I. Jablonka, J.-P. Schreiber, N. Jaspert, J. Tolan, dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, © BREPOLS PUBLISHERS, pp.139-150, 2016, Religion and Law in Medieval Christian and Muslim Societies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrachement et rattachement dans les parcours de conversion d’étudiantes descendantes de migrants nord-africains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Visions du monde et modernité religieuse. Regards croisés (N. Harrami, I. Melliti dir). Editions PUBLISUD : coll. "Carrefours Euro-méditerranéens", pp. 279-290</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Approche multi-située des établissements privés musulmans en France : état des lieux, enjeux et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">URMIS - Université de Nice Sophia Antipolis. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de culte, carrés musulmans et abattoirs dans les Alpes-Maritimes : actualisation et perspectives d’une étude aux enjeux locaux (Bourse de recherche du programme 232 VPCA « Islam, Religion et Société » BCC/DLPAJ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] URMIS - Université de Nice Sophia Antipolis. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rania HANAFI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rania-hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1593-5576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rania Hanafi est responsable pédagogique d'un Master MEEF de la Mention Encadrement éducatif et d'un Diplôme d'université &amp;quot;Droit, laïcité, religions et société&amp;quot; - Université Côte d'Azur (UCA) - Co-responsable d'un groupe de recherche URMIS (Le religieux, approches et configurations intersectionnelles) et responable d'un Axe de recheche à l'ARIC (Ecole/éducation, religion et société). Elle est membre des Réseaux </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islams Chercheurs dans la Cité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et Féminismes en Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rania.hanafi@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Organisatrice du XVIIIème Congrès de l’ARIC du 26 au 29 octobre 2021 (Format hybride) &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interculturel par temps de crises. Regards croisés à l’aune des bouleversements contemporains&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://congresaric2021.sciencesconf.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-organisatrice du colloque à l'Université Côte d'Azur les 7 & 8 novembre 2019  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Les établissements scolaires privés mususulmans : une offre éducationnelle comme les autres ?&amp;quot; </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://etprimus.sciencesconf.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elle est chercheure à l'URMIS - Unité de Recherche Migrations et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le prolongement de ses premiers travaux d'une thèse soutenue à l'université de Bordeaux (2011) &amp;quot;Arrachement et rattachement à l’islam : un processus « d’expérimentation » des étudiantes de Bordeaux et d’ailleurs descendantes de migrants originaires du Maghreb&amp;quot;, elle poursuit ses recherches sur l'islam des &amp;quot;sœurs&amp;quot; à l'université et oriente ses questionnements actuels sur le processus de réappropriation du religieux articulé aux dynamiques générationnelles dans des contextes interculturels et de pluralisme religieux à travers différents terrains de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Les établissements privés musulmans et éducation religieuse dans des espaces &amp;quot;majoritaire/minoritaire&amp;quot; ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Militance religieuse et pratiques de résistance des femmes dans différents espaces sociaux d'expression : halaqât, réseau des mosquées, établissements scolaires musulmans, etc. ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Organisation du culte musulman à l'épreuve de la laïcité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés politiques et communautés religieuses : quelles formes d’appropriation territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Rawane Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrosciences Antiquity Sunu Xalaat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.147-168. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61585/pud-asasx-a1n210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Daaras dans la région de Dakar : éléments de conquête ou de fracture urbaine entre le centre et la périphérie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Rawane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Africains (Revue des Sciences Sociales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-Série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic religious education and state school policies in France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Religious Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01416200.2025.2474518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School climate and “comfort in the workplace” of educational teams in private Muslim schools in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Religious Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Religious Education, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01416200.2024.2426569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement islamique en France et au Sénégal et legs de « l’école française ». Approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousso Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timera Mamadou Bouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruneaud Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27/2023, pp.251-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From One Islam to Another: A Paradoxical Agency of the Entry into Female Students’ Careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, This article belongs to the Special Issue Islam in Europe, European Islam, 10 (3), pp.176. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rel10030176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sœurs en islam : des étudiantes pratiquantes en « résistance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XLVII (4), pp.673-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du territoire au collège : Réflexions de terrain dans un établissement ECLAIR des quartiers Nord de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La militance religieuse des étudiantes musulmanes descendantes de parents originaires du Maghreb**</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128, pp.43-60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.6826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturel dans l'espace francophone postcolonial (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rania Hanafi, Jean-François Bruneaud &amp; Mamadou Bouna Timera (dir.). </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.editions-harmattan.fr/catalogue/livre/l-interculturel-dans-l-espace-francophone-postcolonial/78760?srsltid=AfmBOooaBjnOtH-DUhP2GOu3XxXIXd3HKbV1Hd0UD-S6gFRNYypRhrUe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Espaces interculturels", Claudio BOLZMAN &amp; Emmanuel JOVELIN, 978-2-336-52200-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interculturel dans l'espace francophone postcolonial - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rania Hanafi, Jean-François Bruneaud &amp; Mamadou Bouna Timera (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interculturel dans l'espace francophone postcolonial. L’éducation et la formation à l’épreuve des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.editions-harmattan.fr/catalogue/livre/l-interculturel-dans-l-espace-francophone-postcolonial/78760?srsltid=AfmBOooaBjnOtH-DUhP2GOu3XxXIXd3HKbV1Hd0UD-S6gFRNYypRhrUe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Espaces interculturels", 978-2-336-52200-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction&amp;quot; : La fabrique de l'altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriame Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriame Martineau, Rania Hanafi, Christian Rinaudo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA FABRIQUE DE L’ALTÉRITÉ Arts, genre et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-17, 2024, 978-2-14-033810-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère propre des établissements scolaires privés musulmans de France : facteur de « confort professionnel » chez les personnels de direction, de vie scolaire et d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bien-être au prisme des violences scolaires. Espaces, corps, valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-134, 2023, 979-10-300-0829-6. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/santencontextes3.9791030008296.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, féminismes et religions (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vatz Laaroussi, M., Doré, M., et Kremer, L. Femmes et féminismes en dialogue : défis et enjeux d’une recherche-action-médiation. Collection Espaces Interculturels, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion, un enjeu majeur pour les dialogues entre femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Bennabi-Bensekhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Vatz-Laaroussi Michèle; Doré Chantal; Kremmer Liliana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et féminismes en dialogue : enjeux et défis de la recherche action médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.253-61 et 275-76, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire socioreligieuse de Faïma : un bricolage identitaire à l'épreuve d'un impensé colonial. In G. Chakroun (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitions sociales, formes d'expression et interculturalité, pp. 319-326</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’islam des étudiantes de Bordeaux et d'ailleurs : une sororité à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État, Minorités Religieuses et Intégration (I. Jablonka, J.-P. Schreiber, N. Jaspert, J. Tolan, dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, © BREPOLS PUBLISHERS, pp.139-150, 2016, Religion and Law in Medieval Christian and Muslim Societies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrachement et rattachement dans les parcours de conversion d’étudiantes descendantes de migrants nord-africains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Visions du monde et modernité religieuse. Regards croisés (N. Harrami, I. Melliti dir). Editions PUBLISUD : coll. "Carrefours Euro-méditerranéens", pp. 279-290</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Approche multi-située des établissements privés musulmans en France : état des lieux, enjeux et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">URMIS - Université de Nice Sophia Antipolis. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de culte, carrés musulmans et abattoirs dans les Alpes-Maritimes : actualisation et perspectives d’une étude aux enjeux locaux (Bourse de recherche du programme 232 VPCA « Islam, Religion et Société » BCC/DLPAJ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] URMIS - Université de Nice Sophia Antipolis. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F56E39E"/>
+    <w:nsid w:val="B89D6C2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rania-hanafi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1593-5576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseau-icc.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://feminismes101.wixsite.com/feminismesendialogue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rania.hanafi@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://congresaric2021.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etprimus.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Hanafi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bouna Timera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Same Bousso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruneaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01416200.2025.2474518" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Rawane Ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04912988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61585/pud-asasx-a1n210" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04912996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01416200.2024.2426569" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousso Sam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timera Mamadou Bouna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruneaud Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel10030176" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6826" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bouna Tim&#233;ra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/?srsltid=AfmBOorrwd-x1kGEIloWabHX4KwGMo1d610EDVyANwwpQoBu8WMpdlm_" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriame Martineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04913004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/le-caractere-propre-des-etablissements-scolaires-prives-musulmans/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes3.9791030008296.7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02363827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bennabi-Bensekhar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Rachedi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rania-hanafi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1593-5576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseau-icc.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://feminismes101.wixsite.com/feminismesendialogue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rania.hanafi@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://congresaric2021.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etprimus.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04912988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bouna Timera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Hanafi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Rawane Ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61585/pud-asasx-a1n210" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Same Bousso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruneaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01416200.2025.2474518" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04912996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01416200.2024.2426569" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousso Sam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timera Mamadou Bouna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruneaud Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel10030176" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6826" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bouna Tim&#233;ra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/?srsltid=AfmBOorrwd-x1kGEIloWabHX4KwGMo1d610EDVyANwwpQoBu8WMpdlm_" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriame Martineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04913004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/le-caractere-propre-des-etablissements-scolaires-prives-musulmans/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes3.9791030008296.7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02363827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bennabi-Bensekhar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Rachedi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>