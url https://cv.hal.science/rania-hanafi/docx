--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rania HANAFI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rania-hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1593-5576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rania Hanafi est responsable pédagogique d'un Master MEEF de la Mention Encadrement éducatif et d'un Diplôme d'université &amp;quot;Droit, laïcité, religions et société&amp;quot; - Université Côte d'Azur (UCA) - Co-responsable d'un groupe de recherche URMIS (Le religieux, approches et configurations intersectionnelles) et responable d'un Axe de recheche à l'ARIC (Ecole/éducation, religion et société). Elle est membre des Réseaux </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islams Chercheurs dans la Cité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et Féminismes en Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rania.hanafi@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Organisatrice du XVIIIème Congrès de l’ARIC du 26 au 29 octobre 2021 (Format hybride) &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interculturel par temps de crises. Regards croisés à l’aune des bouleversements contemporains&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://congresaric2021.sciencesconf.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-organisatrice du colloque à l'Université Côte d'Azur les 7 & 8 novembre 2019  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Les établissements scolaires privés mususulmans : une offre éducationnelle comme les autres ?&amp;quot; </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://etprimus.sciencesconf.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elle est chercheure à l'URMIS - Unité de Recherche Migrations et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le prolongement de ses premiers travaux d'une thèse soutenue à l'université de Bordeaux (2011) &amp;quot;Arrachement et rattachement à l’islam : un processus « d’expérimentation » des étudiantes de Bordeaux et d’ailleurs descendantes de migrants originaires du Maghreb&amp;quot;, elle poursuit ses recherches sur l'islam des &amp;quot;sœurs&amp;quot; à l'université et oriente ses questionnements actuels sur le processus de réappropriation du religieux articulé aux dynamiques générationnelles dans des contextes interculturels et de pluralisme religieux à travers différents terrains de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Les établissements privés musulmans et éducation religieuse dans des espaces &amp;quot;majoritaire/minoritaire&amp;quot; ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Militance religieuse et pratiques de résistance des femmes dans différents espaces sociaux d'expression : halaqât, réseau des mosquées, établissements scolaires musulmans, etc. ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Organisation du culte musulman à l'épreuve de la laïcité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés politiques et communautés religieuses : quelles formes d’appropriation territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Rawane Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrosciences Antiquity Sunu Xalaat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.147-168. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61585/pud-asasx-a1n210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Daaras dans la région de Dakar : éléments de conquête ou de fracture urbaine entre le centre et la périphérie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Rawane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Africains (Revue des Sciences Sociales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-Série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic religious education and state school policies in France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Religious Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01416200.2025.2474518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School climate and “comfort in the workplace” of educational teams in private Muslim schools in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Religious Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Religious Education, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01416200.2024.2426569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement islamique en France et au Sénégal et legs de « l’école française ». Approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousso Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timera Mamadou Bouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruneaud Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27/2023, pp.251-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From One Islam to Another: A Paradoxical Agency of the Entry into Female Students’ Careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, This article belongs to the Special Issue Islam in Europe, European Islam, 10 (3), pp.176. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rel10030176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sœurs en islam : des étudiantes pratiquantes en « résistance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XLVII (4), pp.673-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du territoire au collège : Réflexions de terrain dans un établissement ECLAIR des quartiers Nord de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La militance religieuse des étudiantes musulmanes descendantes de parents originaires du Maghreb**</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128, pp.43-60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.6826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturel dans l'espace francophone postcolonial (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rania Hanafi, Jean-François Bruneaud &amp; Mamadou Bouna Timera (dir.). </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.editions-harmattan.fr/catalogue/livre/l-interculturel-dans-l-espace-francophone-postcolonial/78760?srsltid=AfmBOooaBjnOtH-DUhP2GOu3XxXIXd3HKbV1Hd0UD-S6gFRNYypRhrUe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Espaces interculturels", Claudio BOLZMAN &amp; Emmanuel JOVELIN, 978-2-336-52200-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interculturel dans l'espace francophone postcolonial - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rania Hanafi, Jean-François Bruneaud &amp; Mamadou Bouna Timera (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interculturel dans l'espace francophone postcolonial. L’éducation et la formation à l’épreuve des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.editions-harmattan.fr/catalogue/livre/l-interculturel-dans-l-espace-francophone-postcolonial/78760?srsltid=AfmBOooaBjnOtH-DUhP2GOu3XxXIXd3HKbV1Hd0UD-S6gFRNYypRhrUe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Espaces interculturels", 978-2-336-52200-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction&amp;quot; : La fabrique de l'altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriame Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriame Martineau, Rania Hanafi, Christian Rinaudo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA FABRIQUE DE L’ALTÉRITÉ Arts, genre et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-17, 2024, 978-2-14-033810-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère propre des établissements scolaires privés musulmans de France : facteur de « confort professionnel » chez les personnels de direction, de vie scolaire et d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bien-être au prisme des violences scolaires. Espaces, corps, valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-134, 2023, 979-10-300-0829-6. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/santencontextes3.9791030008296.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, féminismes et religions (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vatz Laaroussi, M., Doré, M., et Kremer, L. Femmes et féminismes en dialogue : défis et enjeux d’une recherche-action-médiation. Collection Espaces Interculturels, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion, un enjeu majeur pour les dialogues entre femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Bennabi-Bensekhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Vatz-Laaroussi Michèle; Doré Chantal; Kremmer Liliana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et féminismes en dialogue : enjeux et défis de la recherche action médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.253-61 et 275-76, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire socioreligieuse de Faïma : un bricolage identitaire à l'épreuve d'un impensé colonial. In G. Chakroun (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitions sociales, formes d'expression et interculturalité, pp. 319-326</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’islam des étudiantes de Bordeaux et d'ailleurs : une sororité à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État, Minorités Religieuses et Intégration (I. Jablonka, J.-P. Schreiber, N. Jaspert, J. Tolan, dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, © BREPOLS PUBLISHERS, pp.139-150, 2016, Religion and Law in Medieval Christian and Muslim Societies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrachement et rattachement dans les parcours de conversion d’étudiantes descendantes de migrants nord-africains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Visions du monde et modernité religieuse. Regards croisés (N. Harrami, I. Melliti dir). Editions PUBLISUD : coll. "Carrefours Euro-méditerranéens", pp. 279-290</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Approche multi-située des établissements privés musulmans en France : état des lieux, enjeux et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">URMIS - Université de Nice Sophia Antipolis. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de culte, carrés musulmans et abattoirs dans les Alpes-Maritimes : actualisation et perspectives d’une étude aux enjeux locaux (Bourse de recherche du programme 232 VPCA « Islam, Religion et Société » BCC/DLPAJ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] URMIS - Université de Nice Sophia Antipolis. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rania HANAFI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rania-hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1593-5576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rania Hanafi est responsable pédagogique d'un Master MEEF de la Mention Encadrement éducatif et d'un Diplôme d'université &amp;quot;Droit, laïcité, religions et société&amp;quot; - Université Côte d'Azur (UCA) - Co-responsable d'un groupe de recherche URMIS (Le religieux, approches et configurations intersectionnelles) et responable d'un Axe de recheche à l'ARIC (Ecole/éducation, religion et société). Elle est membre des Réseaux </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islams Chercheurs dans la Cité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et Féminismes en Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rania.hanafi@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Organisatrice du XVIIIème Congrès de l’ARIC du 26 au 29 octobre 2021 (Format hybride) &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interculturel par temps de crises. Regards croisés à l’aune des bouleversements contemporains&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://congresaric2021.sciencesconf.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-organisatrice du colloque à l'Université Côte d'Azur les 7 & 8 novembre 2019  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Les établissements scolaires privés mususulmans : une offre éducationnelle comme les autres ?&amp;quot; </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://etprimus.sciencesconf.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elle est chercheure à l'URMIS - Unité de Recherche Migrations et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le prolongement de ses premiers travaux d'une thèse soutenue à l'université de Bordeaux (2011) &amp;quot;Arrachement et rattachement à l’islam : un processus « d’expérimentation » des étudiantes de Bordeaux et d’ailleurs descendantes de migrants originaires du Maghreb&amp;quot;, elle poursuit ses recherches sur l'islam des &amp;quot;sœurs&amp;quot; à l'université et oriente ses questionnements actuels sur le processus de réappropriation du religieux articulé aux dynamiques générationnelles dans des contextes interculturels et de pluralisme religieux à travers différents terrains de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Les établissements privés musulmans et éducation religieuse dans des espaces &amp;quot;majoritaire/minoritaire&amp;quot; ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Militance religieuse et pratiques de résistance des femmes dans différents espaces sociaux d'expression : halaqât, réseau des mosquées, établissements scolaires musulmans, etc. ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Organisation du culte musulman à l'épreuve de la laïcité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Daaras dans la région de Dakar : éléments de conquête ou de fracture urbaine entre le centre et la périphérie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Rawane Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Africains (Revue des Sciences Sociales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-Série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés politiques et communautés religieuses : quelles formes d’appropriation territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Rawane Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrosciences Antiquity Sunu Xalaat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.147-168. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61585/pud-asasx-a1n210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic religious education and state school policies in France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Bousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Religious Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01416200.2025.2474518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School climate and “comfort in the workplace” of educational teams in private Muslim schools in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Religious Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Religious Education, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01416200.2024.2426569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement islamique en France et au Sénégal et legs de « l’école française ». Approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousso Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timera Mamadou Bouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruneaud Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27/2023, pp.251-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From One Islam to Another: A Paradoxical Agency of the Entry into Female Students’ Careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, This article belongs to the Special Issue Islam in Europe, European Islam, 10 (3), pp.176. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rel10030176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sœurs en islam : des étudiantes pratiquantes en « résistance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XLVII (4), pp.673-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du territoire au collège : Réflexions de terrain dans un établissement ECLAIR des quartiers Nord de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La militance religieuse des étudiantes musulmanes descendantes de parents originaires du Maghreb**</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128, pp.43-60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.6826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturel dans l'espace francophone postcolonial (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rania Hanafi, Jean-François Bruneaud &amp; Mamadou Bouna Timera (dir.). </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.editions-harmattan.fr/catalogue/livre/l-interculturel-dans-l-espace-francophone-postcolonial/78760?srsltid=AfmBOooaBjnOtH-DUhP2GOu3XxXIXd3HKbV1Hd0UD-S6gFRNYypRhrUe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Espaces interculturels", Claudio BOLZMAN &amp; Emmanuel JOVELIN, 978-2-336-52200-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interculturel dans l'espace francophone postcolonial - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Bouna Timéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rania Hanafi, Jean-François Bruneaud &amp; Mamadou Bouna Timera (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interculturel dans l'espace francophone postcolonial. L’éducation et la formation à l’épreuve des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.editions-harmattan.fr/catalogue/livre/l-interculturel-dans-l-espace-francophone-postcolonial/78760?srsltid=AfmBOooaBjnOtH-DUhP2GOu3XxXIXd3HKbV1Hd0UD-S6gFRNYypRhrUe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Espaces interculturels", 978-2-336-52200-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction&amp;quot; : La fabrique de l'altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriame Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriame Martineau, Rania Hanafi, Christian Rinaudo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA FABRIQUE DE L’ALTÉRITÉ Arts, genre et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-17, 2024, 978-2-14-033810-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère propre des établissements scolaires privés musulmans de France : facteur de « confort professionnel » chez les personnels de direction, de vie scolaire et d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bien-être au prisme des violences scolaires. Espaces, corps, valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-134, 2023, 979-10-300-0829-6. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/santencontextes3.9791030008296.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, féminismes et religions (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vatz Laaroussi, M., Doré, M., et Kremer, L. Femmes et féminismes en dialogue : défis et enjeux d’une recherche-action-médiation. Collection Espaces Interculturels, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion, un enjeu majeur pour les dialogues entre femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Bennabi-Bensekhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Vatz-Laaroussi Michèle; Doré Chantal; Kremmer Liliana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et féminismes en dialogue : enjeux et défis de la recherche action médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.253-61 et 275-76, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire socioreligieuse de Faïma : un bricolage identitaire à l'épreuve d'un impensé colonial. In G. Chakroun (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitions sociales, formes d'expression et interculturalité, pp. 319-326</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’islam des étudiantes de Bordeaux et d'ailleurs : une sororité à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État, Minorités Religieuses et Intégration (I. Jablonka, J.-P. Schreiber, N. Jaspert, J. Tolan, dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, © BREPOLS PUBLISHERS, pp.139-150, 2016, Religion and Law in Medieval Christian and Muslim Societies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrachement et rattachement dans les parcours de conversion d’étudiantes descendantes de migrants nord-africains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Visions du monde et modernité religieuse. Regards croisés (N. Harrami, I. Melliti dir). Editions PUBLISUD : coll. "Carrefours Euro-méditerranéens", pp. 279-290</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Approche multi-située des établissements privés musulmans en France : état des lieux, enjeux et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">URMIS - Université de Nice Sophia Antipolis. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de culte, carrés musulmans et abattoirs dans les Alpes-Maritimes : actualisation et perspectives d’une étude aux enjeux locaux (Bourse de recherche du programme 232 VPCA « Islam, Religion et Société » BCC/DLPAJ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] URMIS - Université de Nice Sophia Antipolis. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B89D6C2C"/>
+    <w:nsid w:val="6E6D832B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rania-hanafi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1593-5576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseau-icc.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://feminismes101.wixsite.com/feminismesendialogue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rania.hanafi@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://congresaric2021.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etprimus.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04912988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bouna Timera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Hanafi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Rawane Ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61585/pud-asasx-a1n210" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Same Bousso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruneaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01416200.2025.2474518" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04912996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01416200.2024.2426569" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousso Sam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timera Mamadou Bouna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruneaud Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel10030176" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6826" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bouna Tim&#233;ra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/?srsltid=AfmBOorrwd-x1kGEIloWabHX4KwGMo1d610EDVyANwwpQoBu8WMpdlm_" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriame Martineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04913004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/le-caractere-propre-des-etablissements-scolaires-prives-musulmans/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes3.9791030008296.7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02363827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bennabi-Bensekhar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Rachedi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rania-hanafi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1593-5576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseau-icc.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://feminismes101.wixsite.com/feminismesendialogue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rania.hanafi@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://congresaric2021.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etprimus.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142596v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Rawane Ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bouna Timera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Hanafi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04912988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61585/pud-asasx-a1n210" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Same Bousso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruneaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01416200.2025.2474518" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04912996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01416200.2024.2426569" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousso Sam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timera Mamadou Bouna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruneaud Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel10030176" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6826" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bouna Tim&#233;ra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/?srsltid=AfmBOorrwd-x1kGEIloWabHX4KwGMo1d610EDVyANwwpQoBu8WMpdlm_" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriame Martineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04913004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/le-caractere-propre-des-etablissements-scolaires-prives-musulmans/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes3.9791030008296.7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02363827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bennabi-Bensekhar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Rachedi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>