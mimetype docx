--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -627,177 +627,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the chloride permeability of steel–concrete interface based on concretes of different stability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of load-induced cracks coupled or not with top-casting-induced defects on the corrosion of the longitudinal tensile reinforcement of naturally corroded beams exposed to chloride environment under sustained loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/suco.202000131⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, pp.105972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.105972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961027v1</w:t>
+                <w:t xml:space="preserve">hal-02552566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of artificial cracks and interfacial defects on the corrosion behavior of steel in concrete during corrosion initiation under a chloride environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -806,1381 +776,1411 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxin Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 253, pp.119165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of load-induced cracks coupled or not with top-casting-induced defects on the corrosion of the longitudinal tensile reinforcement of naturally corroded beams exposed to chloride environment under sustained loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wulong Zhang</w:t>
+                <w:t xml:space="preserve">Critical chloride threshold values as a function of cement type and steel surface condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linwen Yu</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 129, pp.105972. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.105972⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 134, pp.106086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552566v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical chloride threshold values as a function of cement type and steel surface condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Effect of Cathode–Anode distance and electrical resistivity on macrocell corrosion currents and cathodic response in cases of chloride induced corrosion in reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106086⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 245, pp.118337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901502v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cathode–Anode distance and electrical resistivity on macrocell corrosion currents and cathodic response in cases of chloride induced corrosion in reinforced concrete structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Chalhoub</w:t>
+                <w:t xml:space="preserve">Impact of fluoride concentration on general corrosion of Mg-Zr alloy in a Na-geopolymer and alkaline solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F. Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118337⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.109009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873195v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fluoride concentration on general corrosion of Mg-Zr alloy in a Na-geopolymer and alkaline solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Muzeau</w:t>
+                <w:t xml:space="preserve">Characteristics of the steel-concrete interface and their effect on the corrosion of steel bars in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. L’hostis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mengzhu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109009⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 253, pp.119162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123600v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrocell corrosion of steel in concrete: Characterization of anodic behavior in relation to the chloride content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/maco.201911398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of the steel-concrete interface and their effect on the corrosion of steel bars in concrete</w:t>
+                <w:t xml:space="preserve">Evaluating the chloride permeability of steel–concrete interface based on concretes of different stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxin Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Changhui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 253, pp.119162. </w:t>
+              <w:t xml:space="preserve">Structural Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/suco.202000131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901538v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New service limit state criteria for reinforced concrete in chloride environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
+                <w:t xml:space="preserve">Determination of chloride threshold initiating corrosion: A new set-up taking the localized aspect of corrosion into account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Doug Jenkins</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/corrrev-2017-0100⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.105825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056368v1</w:t>
+                <w:t xml:space="preserve">hal-02395954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of top-casting-induced defects on the corrosion of the compressive reinforcement of naturally corroded beams under sustained loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linwen Yu</w:t>
+                <w:t xml:space="preserve">New service limit state criteria for reinforced concrete in chloride environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Santisi D′avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doug Jenkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 229, pp.116912. </w:t>
+              <w:t xml:space="preserve">Corrosion Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.21-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.116912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/corrrev-2017-0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417655v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of chloride threshold initiating corrosion: A new set-up taking the localized aspect of corrosion into account</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Chalhoub</w:t>
+                <w:t xml:space="preserve">Influence of top-casting-induced defects on the corrosion of the compressive reinforcement of naturally corroded beams under sustained loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124, pp.105825. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 229, pp.116912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.116912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395954v1</w:t>
+                <w:t xml:space="preserve">hal-02417655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the steel–concrete interface on chloride-induced corrosion initiation in concrete: a critical review by RILEM TC 262-SCI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strength of Corroded RC Beams with Bond Deterioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cruz Alonso</w:t>
+                <w:t xml:space="preserve">Dario Coronelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Polder</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiep Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (10), pp.04019097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-019-1387-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)ST.1943-541X.0002358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284902v1</w:t>
+                <w:t xml:space="preserve">hal-02284869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength of Corroded RC Beams with Bond Deterioration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of the steel–concrete interface on chloride-induced corrosion initiation in concrete: a critical review by RILEM TC 262-SCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ueli Angst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Geiker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Coronelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raoul François</w:t>
+                <w:t xml:space="preserve">Maria Cruz Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiep Dang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rob Polder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Burkan Isgor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 145 (10), pp.04019097. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)ST.1943-541X.0002358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-019-1387-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284869v1</w:t>
+                <w:t xml:space="preserve">hal-02284902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection cathodique appliquée au béton armé aérien : étude expérimentale et modélisation</w:t>
               </w:r>
@@ -2238,382 +2238,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical discussion on rebar electrical continuity and usual interpretation thresholds in the field of half-cell potential measurements in steel reinforced concrete</w:t>
+                <w:t xml:space="preserve">Relation between crack opening and extent of the damage induced at the steel/mortar interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Sassine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Laurens</w:t>
+                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Ringot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-018-1221-0⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.10.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876351v1</w:t>
+                <w:t xml:space="preserve">cea-03293418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical performance of deep beams damaged by corrosion in a chloride environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linwen Yu</w:t>
+                <w:t xml:space="preserve">A critical discussion on rebar electrical continuity and usual interpretation thresholds in the field of half-cell potential measurements in steel reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagné</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-018-1221-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1210033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01875714v1</w:t>
+                <w:t xml:space="preserve">hal-01876351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between crack opening and extent of the damage induced at the steel/mortar interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
+                <w:t xml:space="preserve">Mechanical performance of deep beams damaged by corrosion in a chloride environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 193, pp.97-104. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (5), pp.523 - 545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.10.176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1210033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03293418v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of corrosion-induced cracks of the RC beam exposed to marine environment under sustained load for a period of 26 years</w:t>
               </w:r>
@@ -2710,70 +2710,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of crack openings on carbonation-induced corrosion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Effect of accelerated carbonation conditions on the characterization of load-induced damage in reinforced concrete members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2785,1086 +2785,1086 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.257--269. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-017-1044-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847524v1</w:t>
+                <w:t xml:space="preserve">hal-01847539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of accelerated carbonation conditions on the characterization of load-induced damage in reinforced concrete members</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
+                <w:t xml:space="preserve">Propagation of corrosion and corrosion patterns of bars embedded in RC beams stored in chloride environment for various periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-017-1044-4⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145, pp.147--156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847539v1</w:t>
+                <w:t xml:space="preserve">hal-01847525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodic protection in reinforced concrete structures affected by macrocell corrosion: a discussion about the significance of the protection criteria</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The steel-concrete interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ueli M. Angst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette R. Geiker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (2), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-017-1010-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2017.38⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02310656v1</w:t>
+                <w:t xml:space="preserve">hal-01847546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of corrosion degree and corrosion morphology on the ductility of steel reinforcement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+                <w:t xml:space="preserve">Cathodic protection in reinforced concrete structures affected by macrocell corrosion: a discussion about the significance of the protection criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jian-Guo Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.05.079⟩</w:t>
+              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2017.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847548v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The steel-concrete interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Michel</w:t>
+                <w:t xml:space="preserve">Influences of corrosion degree and corrosion morphology on the ductility of steel reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Gehlen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chi Sun Poon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Guo Dai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-017-1010-1⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 148, pp.297--306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.05.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847546v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of corrosion and corrosion patterns of bars embedded in RC beams stored in chloride environment for various periods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+                <w:t xml:space="preserve">Effect of crack openings on carbonation-induced corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 145, pp.147--156. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.257--269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847525v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of long-term chloride diffusion in concrete and the resulting corrosion of reinforcement on the serviceability of RC beams</w:t>
+                <w:t xml:space="preserve">Prediction of the residual load-bearing capacity of naturally corroded beams using the variability of tension behaviour of corroded steel bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dingli Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.05.003⟩</w:t>
+              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.143--158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15732479.2014.996165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849729v1</w:t>
+                <w:t xml:space="preserve">hal-01849705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of steel-concrete interface defects induced by top-casting on development of chloride-induced corrosion in RC beams under sustained loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linwen Yu</w:t>
+                <w:t xml:space="preserve">Shear behaviour and load capacity of short reinforced concrete beams exposed to chloride environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagne</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Coronelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-016-0852-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.379--395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1036129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849720v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the residual load-bearing capacity of naturally corroded beams using the variability of tension behaviour of corroded steel bars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+                <w:t xml:space="preserve">Influence of steel-concrete interface defects induced by top-casting on development of chloride-induced corrosion in RC beams under sustained loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15732479.2014.996165⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (12), pp.5169--5181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-016-0852-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849705v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear behaviour and load capacity of short reinforced concrete beams exposed to chloride environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
+                <w:t xml:space="preserve">Influence of long-term chloride diffusion in concrete and the resulting corrosion of reinforcement on the serviceability of RC beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Coronelli</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingli Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.144--152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1036129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01849692v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of corroded reinforced concrete beams repaired with NSM CFRP rods, experimental and finite element study</w:t>
               </w:r>
@@ -3966,51 +3966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Steel Concrete Bond Strength Reduction Due to Corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inamullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4109,77 +4109,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95, pp.384--392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4251,77 +4251,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96, pp.30--40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4361,611 +4361,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural performance of RC beams in relation with the corroded period in chloride environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+                <w:t xml:space="preserve">Development of chloride-induced corrosion in pre-cracked RC beams under sustained loading: Effect of load-induced cracks, concrete cover, and exposure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (6), pp.1757--1769. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.246--258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-014-0270-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849779v1</w:t>
+                <w:t xml:space="preserve">hal-01849732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of corrosion in pre-cracked carbonated reinforced mortar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
+                <w:t xml:space="preserve">A FEM-based model to study the behaviour of corroded RC beams shear-repaired by NSM CFRP rods technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Almassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim A.O. Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dietmar Meinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-014-0338-z⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.731-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849757v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FEM-based model to study the behaviour of corroded RC beams shear-repaired by NSM CFRP rods technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
+                <w:t xml:space="preserve">Reinforced Concrete Beams Strengthened with NSM CFRP Rods in Shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh Quang Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.06.030⟩</w:t>
+              <w:t xml:space="preserve">Advances in Structural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (10), pp.1563-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1369-4332.18.10.1563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976054v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of chloride-induced corrosion in pre-cracked RC beams under sustained loading: Effect of load-induced cracks, concrete cover, and exposure conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linwen Yu</w:t>
+                <w:t xml:space="preserve">Structural performance of RC beams in relation with the corroded period in chloride environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.10.007⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (6), pp.1757--1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-014-0270-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01849732v1</w:t>
+                <w:t xml:space="preserve">hal-01849779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforced Concrete Beams Strengthened with NSM CFRP Rods in Shear</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
+                <w:t xml:space="preserve">Propagation of corrosion in pre-cracked carbonated reinforced mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trinh Quang Minh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raoul François</w:t>
+                <w:t xml:space="preserve">Dietmar Meinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Structural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (10), pp.1563-1574. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (8), pp.2575--2595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1260/1369-4332.18.10.1563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-014-0338-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297525v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure mode transitions of corroded deep beams exposed to marine environment for long period</w:t>
               </w:r>
@@ -4977,51 +4977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cleland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Coronelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5191,2143 +5191,2143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of ductility factor of corroded reinforced concrete beams exposed to long term aging in chloride environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of corroded RC beams strengthened by NSM CFRP rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Almassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad Kreit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53, pp.136--147. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2014.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850775v1</w:t>
+                <w:t xml:space="preserve">hal-01297533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of corrosion of tensile rebars and stirrups on the flexural stiffness of reinforced concrete members</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Anh Vu</w:t>
+                <w:t xml:space="preserve">Experimental and analytical study of corroded shear-critical reinforced concrete beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inamullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.881759⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (9), pp.1467--1481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-013-0129-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850755v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential measurement to determine the chloride threshold concentration that initiates corrosion of reinforcing steel bar in slag concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (9), pp.1483--1499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-013-0130-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and analytical study of corroded shear-critical reinforced concrete beams</w:t>
+                <w:t xml:space="preserve">Prediction of reinforcement corrosion using corrosion induced cracks width in corroded reinforced concrete beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inamullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.84--96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-013-0129-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01850782v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of reinforcement corrosion using corrosion induced cracks width in corroded reinforced concrete beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inamullah Khan</w:t>
+                <w:t xml:space="preserve">Corrosion of the reinforcement and its influence on the residual structural performance of a 26-year-old corroded RC beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 56, pp.84--96. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, pp.461--472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850745v1</w:t>
+                <w:t xml:space="preserve">hal-01850747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of corroded RC beams strengthened by NSM CFRP rods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the relationships between residual cross-section shapes and the ductility of corroded bars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64, pp.97-107. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.335--345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.07.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297533v1</w:t>
+                <w:t xml:space="preserve">hal-01850777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion of the reinforcement and its influence on the residual structural performance of a 26-year-old corroded RC beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+                <w:t xml:space="preserve">Prediction of ductility factor of corroded reinforced concrete beams exposed to long term aging in chloride environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.11.015⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.136--147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01850747v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the relationships between residual cross-section shapes and the ductility of corroded bars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+                <w:t xml:space="preserve">Effect of corrosion of tensile rebars and stirrups on the flexural stiffness of reinforced concrete members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Hiep Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 69, pp.335--345. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (3), pp.358--376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.07.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.881759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850777v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the Overall Stiffness and Irreversible Deflection of Cracked Reinforced Concrete Beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Modelling of flexural behaviour of RC beams strengthened with NSM CFRP rods including serviceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Structural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (12), pp.2035--2042. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (7), pp.532-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1260/1369-4332.16.12.2035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.797926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850826v1</w:t>
+                <w:t xml:space="preserve">hal-02456711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of long-term corrosion in chloride environment on mechanical behaviour of RC beam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Impact of corrosion on mechanical properties of steel embedded in 27-year-old corroded reinforced concrete beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inamullah Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hiep Dang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48, pp.558--568. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (6), pp.899--910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2012.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9941-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850799v1</w:t>
+                <w:t xml:space="preserve">hal-01850842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of corrosion of reinforcement on the mechanical behaviour of highly corroded RC beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+                <w:t xml:space="preserve">Calculation of the Overall Stiffness and Irreversible Deflection of Cracked Reinforced Concrete Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cleland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56, pp.544-554. </w:t>
+              <w:t xml:space="preserve">Advances in Structural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (12), pp.2035--2042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1260/1369-4332.16.12.2035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318681v1</w:t>
+                <w:t xml:space="preserve">hal-01850826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of flexural behaviour of RC beams strengthened with NSM CFRP rods including serviceability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
+                <w:t xml:space="preserve">Influence of long-term corrosion in chloride environment on mechanical behaviour of RC beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.558--568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2012.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.797926⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02456711v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of corrosion on mechanical properties of steel embedded in 27-year-old corroded reinforced concrete beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of corrosion of reinforcement on the mechanical behaviour of highly corroded RC beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Coronelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cleland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (6), pp.899--910. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.544-554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-012-9941-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850842v1</w:t>
+                <w:t xml:space="preserve">hal-02318681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete cracking due to chloride-induced reinforcement corrosion – influence of steel–concrete interface defects due to the ‘top-bar effect’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the impact of localised cracks on the corrosion mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inamullah Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Anh Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Hugo Ramiro Mercado Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16 (3-4), pp.402-413. </w:t>
+              <w:t xml:space="preserve">, 2012, 16 (3-4), pp.392-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319179v1</w:t>
+                <w:t xml:space="preserve">hal-02325448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural performance of a 26-year-old corroded reinforced concrete beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inamullah Khan</w:t>
+                <w:t xml:space="preserve">Response of corroded prestressed beams with bonded strands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Coronelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (3-4), pp.440-449. </w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Structures and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 165 (5), pp.233-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/stbu.10.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325417v1</w:t>
+                <w:t xml:space="preserve">hal-02325216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Element Modeling to Calculate the Overall Stiffness of Cracked Reinforced Concrete Beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Failure modes and failure mechanisms of RC members strengthened by NSM CFRP composites – Analysis of pull-out failure mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (4), pp.1893-1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)ST.1943-541X.0000520⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321410v1</w:t>
+                <w:t xml:space="preserve">hal-02321402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impact of localised cracks on the corrosion mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural performance of a 26-year-old corroded reinforced concrete beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inamullah Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16 (3-4), pp.392-401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667982⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 16 (3-4), pp.440-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325448v1</w:t>
+                <w:t xml:space="preserve">hal-02325417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of corroded prestressed beams with bonded strands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Concrete cracking due to chloride-induced reinforcement corrosion – influence of steel–concrete interface defects due to the ‘top-bar effect’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario Coronelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Structures and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 165 (5), pp.233-244. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (3-4), pp.402-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/stbu.10.00023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325216v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure modes and failure mechanisms of RC members strengthened by NSM CFRP composites – Analysis of pull-out failure mode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Finite-Element Modeling to Calculate the Overall Stiffness of Cracked Reinforced Concrete Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.01.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 138 (7), pp.889-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)ST.1943-541X.0000520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321402v1</w:t>
+                <w:t xml:space="preserve">hal-02321410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repairing corroded RC beam with near-surface mounted CFRP rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amjad Kreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7386,51 +7386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of steel and concrete strains between primary cracks for the prediction of cover-controlled cracking in RC-beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7489,64 +7489,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the response of prestressed beams with corroded reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Coronelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7600,291 +7600,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of steel–concrete interface defects owing to the top-bar effect on the chloride-induced corrosion of reinforcement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Response of Corroded, Unbonded Posttensioned Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruijin Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
+                <w:t xml:space="preserve">D. Coronelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 63 (10), pp.773-781. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137 (7), pp.761-771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/macr.2011.63.10.773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)ST.1943-541X.0000315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325538v1</w:t>
+                <w:t xml:space="preserve">hal-02335410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Response of Corroded, Unbonded Posttensioned Beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Influence of steel–concrete interface defects owing to the top-bar effect on the chloride-induced corrosion of reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruijin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 137 (7), pp.761-771. </w:t>
+              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (10), pp.773-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)ST.1943-541X.0000315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/macr.2011.63.10.773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335410v1</w:t>
+                <w:t xml:space="preserve">hal-02325538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchorage and tension-stiffening effect between near-surface-mounted CFRP rods and concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8112,51 +8112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Lin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8197,418 +8197,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete cover cracking with reinforcement corrosion of RC beam during chloride-induced corrosion process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Bond and cracking properties of self-consolidating concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 40 (3), pp.415-425. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (7), pp.1222-1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.09.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2009.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335465v1</w:t>
+                <w:t xml:space="preserve">hal-02335446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of post-tensioned concrete beams with unbonded tendons including serviceability and ultimate state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Concrete cover cracking with reinforcement corrosion of RC beam during chloride-induced corrosion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruijin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 32 (2), pp.556-569. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (3), pp.415-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335475v1</w:t>
+                <w:t xml:space="preserve">hal-02335465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond and cracking properties of self-consolidating concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Response of post-tensioned concrete beams with unbonded tendons including serviceability and ultimate state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Anh Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (7), pp.1222-1231. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (2), pp.556-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2009.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335446v1</w:t>
+                <w:t xml:space="preserve">hal-02335475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RC beams strengthened with NSM CFRP rods and modeling of peeling-off failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8680,64 +8680,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serviceability Limit State criteria based on steel–concrete bond loss for corroded reinforced concrete in chloride environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8790,462 +8790,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening of RC members with near-surface mounted CFRP rods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
+                <w:t xml:space="preserve">Glacial-interglacial circulation changes inferred from 231 Pa/ 230 Th sedimentary record in the North Atlantic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mcmanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.040⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.PA2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008PA001696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335867v1</w:t>
+                <w:t xml:space="preserve">hal-02959689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of crack opening on carbon dioxide penetration in cracked mortar samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">Strengthening of RC members with near-surface mounted CFRP rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (5), pp.559-566. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (2), pp.138-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-008-9402-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335482v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial-interglacial circulation changes inferred from 231 Pa/ 230 Th sedimentary record in the North Atlantic region</w:t>
+                <w:t xml:space="preserve">Effect of crack opening on carbon dioxide penetration in cracked mortar samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Gherardi</w:t>
+                <w:t xml:space="preserve">S. Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Labeyrie</w:t>
+                <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nave</w:t>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (5), pp.559-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-008-9402-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008PA001696⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959689v1</w:t>
+                <w:t xml:space="preserve">hal-02335482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stress corrosion cracking on stress–strain response of steel wires used in prestressed concrete beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9304,77 +9304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corroded post-tensioned beams with bonded tendons and wire failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Coronelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9427,1288 +9427,1288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of barium as a tracer of export production (BARMED program)</w:t>
+                <w:t xml:space="preserve">Changes in Opal Flux and the Rain Ratio during the last 50,000 years in the Equatorial Pacific.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sternberg</w:t>
+                <w:t xml:space="preserve">M. Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Miquel</w:t>
+                <w:t xml:space="preserve">P. Loubere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gasser</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 105, pp.281-295</w:t>
+              <w:t xml:space="preserve">Deep Sea Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.762-771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280194v1</w:t>
+                <w:t xml:space="preserve">hal-00342558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOTRACES - An international study of the global marine biogeochemical cycles of trace elements and their isotopes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Bar-Placement Conditions on Steel-Concrete Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayfun Söylev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (2), pp.211-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-005-9030-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403637v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Opal Flux and the Rain Ratio during the last 50,000 years in the Equatorial Pacific.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of electrochemical chloride removal from brick and concrete specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (1), pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342558v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of electrochemical chloride removal from brick and concrete specimens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Toumi</w:t>
+                <w:t xml:space="preserve">Ra-228/Ra-226 and Ra-226/Ba ratios to track barite formation and transport in the water column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (1), pp.71-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02336061v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ra-228/Ra-226 and Ra-226/Ba ratios to track barite formation and transport in the water column</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. van Beek</w:t>
+                <w:t xml:space="preserve">Effect of surface pre-conditioning on bond of carbon fibre reinforced polymer rods to concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (9), pp.677-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2007.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403639v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Bar-Placement Conditions on Steel-Concrete Bond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tayfun Söylev</w:t>
+                <w:t xml:space="preserve">Measurement and modeling of gas transfer in cracked mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 39 (2), pp.211-220. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-005-9030-7⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 39 (1), pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-005-9025-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340941v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface pre-conditioning on bond of carbon fibre reinforced polymer rods to concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Corrosion process and structural performance of a 17 year old reinforced concrete beam stored in chloride environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Tourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2007.04.010⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (11), pp.1551-1561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2007.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336035v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modeling of gas transfer in cracked mortars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Gagné</w:t>
+                <w:t xml:space="preserve">Effective Tension Active Cross-Section of Reinforced Concrete Beams After Cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 39 (1), pp.43-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-005-9025-4⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 39 (1), pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-005-9038-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340970v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Tension Active Cross-Section of Reinforced Concrete Beams After Cracking</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reliability of barium as a tracer of export production (BARMED program)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sternberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arraes-Mescoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 105, pp.281-295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02336089v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion process and structural performance of a 17 year old reinforced concrete beam stored in chloride environment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GEOTRACES - An international study of the global marine biogeochemical cycles of trace elements and their isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Boyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (2), pp.85-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02335899v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term corrosion behavior of reinforced concrete structures in chloride environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 136, pp.285-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10974,64 +10974,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing crack width to predict corrosion in reinforced concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11090,64 +11090,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of crack opening on the local diffusion of chloride in inert materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11219,77 +11219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse and rapid resumption of Atlantic meridional circulation linked to deglacial climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Keigwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11464,64 +11464,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of steel–concrete interface quality on reinforcement corrosion induced by chlorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11581,51 +11581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de comportement mécanique du béton armé corrodé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11801,51 +11801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of corroded reinforced concrete beams—Part 1: Experimental study of corroded beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11917,51 +11917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of corroded reinforced concrete beams—Part 2: Bond and notch effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12027,611 +12027,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the loss of strength and porosity increase due to the leaching of cement pastes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Carde</w:t>
+                <w:t xml:space="preserve">Effect of loading on carbonation penetration in reinforced concrete elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Arliguie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29 (4), pp.561-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-8846(99)00017-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0958-9465(98)00046-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341113v1</w:t>
+                <w:t xml:space="preserve">hal-02341104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of loading on carbonation penetration in reinforced concrete elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
+                <w:t xml:space="preserve">Modelling the loss of strength and porosity increase due to the leaching of cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ginette Arliguie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 29 (4), pp.561-565. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 21 (3), pp.181-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0008-8846(99)00017-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0958-9465(98)00046-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341104v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring chloride diffusion coefficients from non-steady state diffusion tests</w:t>
+                <w:t xml:space="preserve">Analysis of progressive damage to reinforced ordinary and high performance concrete in relation to loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Francy</w:t>
+                <w:t xml:space="preserve">A. Konin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Arliguie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 28 (7), pp.947-953. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31 (1), pp.27-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0008-8846(98)00070-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF02486411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341137v1</w:t>
+                <w:t xml:space="preserve">hal-02341128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of progressive damage to reinforced ordinary and high performance concrete in relation to loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Penetration of chlorides in relation to the microcracking state into reinforced ordinary and high strength concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Arliguie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 31 (1), pp.27-35. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 31 (5), pp.310-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02480672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02486411⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341128v1</w:t>
+                <w:t xml:space="preserve">hal-02341145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penetration of chlorides in relation to the microcracking state into reinforced ordinary and high strength concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Konin</w:t>
+                <w:t xml:space="preserve">Measuring chloride diffusion coefficients from non-steady state diffusion tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Francy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ginette Arliguie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 31 (5), pp.310-316. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 28 (7), pp.947-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02480672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0008-8846(98)00070-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341145v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging damage model of concrete behavior during the leaching process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12690,51 +12690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ITZ leaching on durability of cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12793,51 +12793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the leaching of calcium hydroxide from cement paste on mechanical and physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12896,51 +12896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaching of both calcium hydroxide and C-S-H from cement paste: Modeling the mechanical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13399,51 +13399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13663,64 +13663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Timhadjelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13756,489 +13756,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency and durability of surface protection products of concrete</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of corrosion on the cracking of the RC constructions exposed to marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwen Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">73th RILEM Week, International Conf. on Innovative Materials for Sustainable Civil Engineering (IMSCE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970983v1</w:t>
+                <w:t xml:space="preserve">hal-04969879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interfacial damage on corrosion of steel in concrete with artificial transverse cracks, with and witout fibre</w:t>
+                <w:t xml:space="preserve">Influence of artificial crack and interficial damage on the corrosion initiation of reinforced concrete under chloride environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwen Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73th RILEM Week, International Conf. on Innovative Materials for Sustainable Civil Engineering (IMSCE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969859v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of corrosion on the cracking of the RC constructions exposed to marine environment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficiency and durability of surface protection products of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Timhadjelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73th RILEM Week, International Conf. on Innovative Materials for Sustainable Civil Engineering (IMSCE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Nanjing, China</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969879v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of artificial crack and interficial damage on the corrosion initiation of reinforced concrete under chloride environment</w:t>
+                <w:t xml:space="preserve">Influence of interfacial damage on corrosion of steel in concrete with artificial transverse cracks, with and witout fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73th RILEM Week, International Conf. on Innovative Materials for Sustainable Civil Engineering (IMSCE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969870v1</w:t>
+                <w:t xml:space="preserve">hal-04969859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des dommages interfaciaux sur la corrosion de l’acier en béton avec des fissures transversales artificielles, avec et sans fibres</w:t>
               </w:r>
@@ -14319,51 +14319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion behavior of Mg-Zr alloy in alkaline solutions and in Na- geopolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. F. Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14427,51 +14427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de la corrosion des armatures dans un beton fissure et carbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rm. Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14656,51 +14656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of rebar corrosion induced by carbonation in cracked concrete subjected to different environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rm. Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14790,51 +14790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-M. Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14924,77 +14924,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGOS 2015 - Conférence Internationale : Constructions Innovantes / CIGOS 2015: Innovations in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15045,51 +15045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15134,428 +15134,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02489491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHM Based on Modal Analysis: Accelerometer and Piezoelectric Transducers Instrumentation for Civil Engineering in Heterogeneous Structures</w:t>
+                <w:t xml:space="preserve">Réseaux des capteurs pour l'estimation et caractérisation des endommagements de structures hétérogènes renforcés par matériaux composites: cas d'atude pour une structure en béton appliquée à la SHM-Structural Health Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Belisario-Briceño</w:t>
+                <w:t xml:space="preserve">Andres Belisario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabeha Fettouma Zedek</w:t>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Camps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raoul François</w:t>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Escriba</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique ( JNRDM )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021063v1</w:t>
+                <w:t xml:space="preserve">hal-01892275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux des capteurs pour l'estimation et caractérisation des endommagements de structures hétérogènes renforcés par matériaux composites: cas d'atude pour une structure en béton appliquée à la SHM-Structural Health Monitoring</w:t>
+                <w:t xml:space="preserve">Adaptable Synchronous Detection for the SHM of Composite Component: Autonomous FPAA Architecture on Polyimide Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Belisario</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raoul François</w:t>
+                <w:t xml:space="preserve">Sabeha Fettouma Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Codreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Belisario-Briceño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Camps</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique ( JNRDM )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France. 4p</w:t>
+              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892275v1</w:t>
+                <w:t xml:space="preserve">hal-01022000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptable Synchronous Detection for the SHM of Composite Component: Autonomous FPAA Architecture on Polyimide Film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SHM Based on Modal Analysis: Accelerometer and Piezoelectric Transducers Instrumentation for Civil Engineering in Heterogeneous Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Belisario-Briceño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeha Fettouma Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabeha Fettouma Zedek</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022000v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pre-cracks on both initiation and propagation of re-bar corrosion in pure carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15641,272 +15641,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Stiffness Reduction of Corroded Reinforced Concrete Beams after Cracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Mechanical Behavior of Long-Term Corroded Reinforced Concrete Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inamullah Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Cleland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling of Corroding Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Netherlands, pp.219-230, 2011, </w:t>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.243-258, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-0677-4_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-0677-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326049v1</w:t>
+                <w:t xml:space="preserve">hal-02326021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Behavior of Long-Term Corroded Reinforced Concrete Beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inamullah Khan</w:t>
+                <w:t xml:space="preserve">Modelling the Stiffness Reduction of Corroded Reinforced Concrete Beams after Cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Coronelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cleland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling of Corroding Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Netherlands, pp.243-258, 2011, </w:t>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.219-230, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-0677-4_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-0677-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326021v1</w:t>
+                <w:t xml:space="preserve">hal-02326049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15924,103 +15924,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EWSHM 2014: SHM of composite component based on analog versatile architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeha Fettouma Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Belisario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16136,51 +16136,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69F391B2"/>
+    <w:nsid w:val="4C54E26D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16367,51 +16367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raoul-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9090-8711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032495447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4900-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Tang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Yi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechao Zhou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwen Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Geiker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Burkan Isgor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Elsener" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01961-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulong Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyan Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Cai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121987" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02961027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhui Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.202000131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105972" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chalhoub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Barros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muzeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#8217;hostis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552552v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911398" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhu Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119162" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi D&#8242;avila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Jenkins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/corrrev-2017-0100" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02417655v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.116912" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105825" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02284902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Alonso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Polder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1387-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02284869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Coronelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Dang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0002358" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sassine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1221-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1210033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293418v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Ghantous" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L'Hostis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.176" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengping Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingli Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.09.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L'Hostis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Cuong Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1044-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2017.38" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847548v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Sun Poon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Guo Dai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.05.079" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847546v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli M. Angst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette R. Geiker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gehlen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1010-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847525v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.210" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Fang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3Q4LKTR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849720v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0852-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849705v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2014.996165" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hiep Dang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1036129" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Almassri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al Mahmoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.01.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQKG7S7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inamullah Khan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ian Gilbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51688925" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.07.119" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-396RQ7GQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.04.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JPB5TZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849779v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0270-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849757v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Meinel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0338-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim A.O. Barros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.06.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.10.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDXPFZM5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297525v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al-Mahmoud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Quang Minh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1369-4332.18.10.1563" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cleland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.04.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456715v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Kreit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.12.043" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92WHWQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.06.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Hiep Vu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Vu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881759" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gegout" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0130-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0129-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.11.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD6JTPSM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297533v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP7D2ZNC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.11.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC9C3RP7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850777v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.07.059" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850826v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1369-4332.16.12.2035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850799v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.09.021" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D45JGH4R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02318681v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.04.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LJ0H0M4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456711v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.797926" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9941-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QN2Z1K89-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02319179v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667984" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325417v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667992" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02321410v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0000520" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ramiro Mercado Mendoza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667982" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/stbu.10.00023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02321402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.01.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93H8N4R2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326063v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9693-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CF4251AE84B83A1B3FAC2654C3BDA5C4A7518AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326035v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2011.08.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLP8RBKM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693144" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325538v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijin Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2011.63.10.773" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coronelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0000315" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325465v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourneur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.10.016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HR5TXN4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168807v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Arliguie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1998.9692221" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jin Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin Yang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.163-167.3415" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335465v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.026" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDN1PR9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335475v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.11.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P78VG864-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335446v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78NZBDKJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335470v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.01.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLC2FLT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335819v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9460-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MCQF8LX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335867v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.040" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS0JC7S6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335482v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alahmad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Toumi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9402-x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FB55E61CC62CBA707435444B9E34D5663C5C588/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959689v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gherardi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nave" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmanus" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001696" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335489v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.03.033" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPNGQVN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.02.043" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7TJ6GKH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280194v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sternberg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Miquel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gasser" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arraes-Mescoff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403637v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Henderson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Anderson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adkins" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Boyle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342558v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336061v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alvarado" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P9PZTL5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403639v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340941v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayfun S&#246;ylev" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9030-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XXT2X034-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336035v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.04.010" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZS2B6T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340970v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismail" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9025-4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E812FBC927192D3BED1367058052145913FA22EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336089v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9038-z" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8938BB6E1C05C18267E8C704924E8C2C5AFCBB39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335899v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.08.004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRJ7X01G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340959v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136029" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC9D28E0A49249849FCD29A4F7AC035D15E3AF9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399130v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ji" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherrell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.07.036" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFNPRMSK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340973v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S&#246;ylev" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2005)17:4(447)" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340983v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00246-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-758CGK4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340992v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.10.025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDXG8MRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129921v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keigwin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown-Leger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02494" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7A911AB1E46F49D18E9F5AE41F7F81209973E7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341002v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00087-5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0NJPXSC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340999v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2003.55.2.151" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341051v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01428-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341073v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bela&#239;d" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(01)00597-X" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1368VC2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341084v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480533" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQGD2KNZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341092v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480534" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HNQ3FBBX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341113v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carde" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-9465(98)00046-8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1801DA2C505EEA99DCC8D52BF2985940CD60E44F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341104v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(99)00017-4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4C69FT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341137v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(98)00070-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVB64S36-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341128v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02486411" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FDE430C60BFCD0F295D31FF8CF1C3022AA9E17E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341145v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480672" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9508E737C347E287FFFE98A88CC26822791E32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341158v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02524774" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AE5D5A39D08398CF36C4776AE3E8523C6690456/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341171v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(97)00096-3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XM3JR14-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341174v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(97)00042-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23E3DB3C564F526201A70805C2600EF1DED7FFCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(96)00095-6" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSVZKFJQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341212v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bardy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(95)94169-S" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CDF3C93E496E9CD983CC7D834BF1B83183C681F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341222v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(94)90127-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50G0BDCQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341230v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayed" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02472832" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4XQ91GD1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341234v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sicard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(92)90146-M" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KW18JFP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341236v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maso" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(88)90033-6" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87197CD8EF68165D9B43AFF1068200AC9AA867F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781155v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Timhadjelt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Cuong Tran" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970983v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969859v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969879v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Xiao" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969870v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971032v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394852v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Barros" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V L'Hostis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433872v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm. Ghantous" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hostis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Tran" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416224v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bary" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442358v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439439v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-M. Ghantous" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.018" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509080v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489491v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ghantous" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021063v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Belisario-Brice&#241;o" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Fettouma Zedek" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892275v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022000v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Codreanu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850796v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135606006" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326049v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0677-4_15" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17541385AA36A516A5A107A47648CC99ADB936CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326021v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0677-4_17" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B47054EE0D3188AC6C21823CDBCB5697458B89BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892298v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raoul-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9090-8711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032495447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4900-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Tang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Yi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechao Zhou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwen Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Geiker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Burkan Isgor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Elsener" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01961-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulong Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyan Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Cai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121987" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105972" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chalhoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#8217;hostis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhu Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhui Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911398" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02961027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.202000131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105825" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi D&#8242;avila" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Jenkins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/corrrev-2017-0100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02417655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.116912" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02284869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Coronelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Dang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0002358" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02284902v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Alonso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Polder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1387-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Ghantous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L'Hostis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.176" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876351v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sassine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1221-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1210033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengping Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingli Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.09.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L'Hostis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Cuong Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1044-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli M. Angst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette R. Geiker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gehlen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1010-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2017.38" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Sun Poon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Guo Dai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.05.079" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2014.996165" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hiep Dang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1036129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0852-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849729v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Fang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3Q4LKTR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Almassri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al Mahmoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.01.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQKG7S7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inamullah Khan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ian Gilbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51688925" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.07.119" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-396RQ7GQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.04.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JPB5TZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.10.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDXPFZM5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976054v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim A.O. Barros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.06.030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al-Mahmoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Quang Minh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1369-4332.18.10.1563" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0270-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Meinel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0338-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cleland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.04.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456715v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Kreit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.12.043" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92WHWQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297533v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP7D2ZNC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0129-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gegout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0130-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.11.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD6JTPSM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.11.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC9C3RP7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.07.059" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.06.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Hiep Vu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Vu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881759" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.797926" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850842v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9941-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QN2Z1K89-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850826v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1369-4332.16.12.2035" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850799v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.09.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D45JGH4R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02318681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.04.017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LJ0H0M4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ramiro Mercado Mendoza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667982" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325216v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/stbu.10.00023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02321402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.01.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93H8N4R2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667992" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02319179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667984" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02321410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0000520" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326063v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9693-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CF4251AE84B83A1B3FAC2654C3BDA5C4A7518AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326035v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2011.08.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLP8RBKM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693144" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335410v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coronelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0000315" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijin Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2011.63.10.773" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325465v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourneur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.10.016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HR5TXN4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168807v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Arliguie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1998.9692221" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jin Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin Yang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.163-167.3415" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335446v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.017" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78NZBDKJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335465v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.026" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDN1PR9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.11.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P78VG864-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335470v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.01.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLC2FLT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335819v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9460-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MCQF8LX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959689v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gherardi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nave" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmanus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001696" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335867v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.040" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS0JC7S6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335482v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alahmad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Toumi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9402-x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FB55E61CC62CBA707435444B9E34D5663C5C588/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335489v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.03.033" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPNGQVN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.02.043" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7TJ6GKH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342558v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340941v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayfun S&#246;ylev" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9030-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XXT2X034-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336061v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alvarado" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P9PZTL5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403639v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.04.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZS2B6T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340970v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismail" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9025-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E812FBC927192D3BED1367058052145913FA22EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335899v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.08.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRJ7X01G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336089v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9038-z" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8938BB6E1C05C18267E8C704924E8C2C5AFCBB39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sternberg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Miquel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gasser" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arraes-Mescoff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403637v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Henderson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Anderson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adkins" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Boyle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340959v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136029" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC9D28E0A49249849FCD29A4F7AC035D15E3AF9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399130v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ji" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherrell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.07.036" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFNPRMSK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340973v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S&#246;ylev" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2005)17:4(447)" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340983v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00246-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-758CGK4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340992v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.10.025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDXG8MRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129921v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keigwin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown-Leger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02494" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7A911AB1E46F49D18E9F5AE41F7F81209973E7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341002v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00087-5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0NJPXSC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340999v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2003.55.2.151" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341051v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01428-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341073v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bela&#239;d" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(01)00597-X" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1368VC2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341084v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480533" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQGD2KNZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341092v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480534" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HNQ3FBBX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341104v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(99)00017-4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4C69FT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341113v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carde" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-9465(98)00046-8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1801DA2C505EEA99DCC8D52BF2985940CD60E44F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341128v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02486411" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FDE430C60BFCD0F295D31FF8CF1C3022AA9E17E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341145v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480672" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9508E737C347E287FFFE98A88CC26822791E32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341137v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(98)00070-2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVB64S36-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341158v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02524774" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AE5D5A39D08398CF36C4776AE3E8523C6690456/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341171v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(97)00096-3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XM3JR14-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341174v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(97)00042-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23E3DB3C564F526201A70805C2600EF1DED7FFCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(96)00095-6" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSVZKFJQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341212v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bardy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(95)94169-S" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CDF3C93E496E9CD983CC7D834BF1B83183C681F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341222v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(94)90127-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50G0BDCQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341230v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayed" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02472832" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4XQ91GD1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341234v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sicard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(92)90146-M" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KW18JFP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341236v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maso" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(88)90033-6" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87197CD8EF68165D9B43AFF1068200AC9AA867F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781155v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Timhadjelt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Cuong Tran" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969879v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Xiao" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969870v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970983v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969859v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971032v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394852v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Barros" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V L'Hostis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433872v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm. Ghantous" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hostis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Tran" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416224v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bary" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442358v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439439v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-M. Ghantous" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.018" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509080v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489491v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ghantous" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892275v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022000v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Fettouma Zedek" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Codreanu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Belisario-Brice&#241;o" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021063v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850796v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135606006" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326021v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0677-4_17" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B47054EE0D3188AC6C21823CDBCB5697458B89BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326049v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0677-4_15" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17541385AA36A516A5A107A47648CC99ADB936CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892298v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>