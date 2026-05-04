--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -627,261 +627,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of load-induced cracks coupled or not with top-casting-induced defects on the corrosion of the longitudinal tensile reinforcement of naturally corroded beams exposed to chloride environment under sustained loading</w:t>
+                <w:t xml:space="preserve">Influence of artificial cracks and interfacial defects on the corrosion behavior of steel in concrete during corrosion initiation under a chloride environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.105972⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 253, pp.119165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552566v1</w:t>
+                <w:t xml:space="preserve">hal-02901526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of artificial cracks and interfacial defects on the corrosion behavior of steel in concrete during corrosion initiation under a chloride environment</w:t>
+                <w:t xml:space="preserve">Influence of load-induced cracks coupled or not with top-casting-induced defects on the corrosion of the longitudinal tensile reinforcement of naturally corroded beams exposed to chloride environment under sustained loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 253, pp.119165. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, pp.105972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.105972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901526v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical chloride threshold values as a function of cement type and steel surface condition</w:t>
               </w:r>
@@ -2160,460 +2160,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection cathodique appliquée au béton armé aérien : étude expérimentale et modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation between crack opening and extent of the damage induced at the steel/mortar interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2018021⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.10.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875699v1</w:t>
+                <w:t xml:space="preserve">cea-03293418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between crack opening and extent of the damage induced at the steel/mortar interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
+                <w:t xml:space="preserve">A critical discussion on rebar electrical continuity and usual interpretation thresholds in the field of half-cell potential measurements in steel reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.10.176⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-018-1221-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03293418v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical discussion on rebar electrical continuity and usual interpretation thresholds in the field of half-cell potential measurements in steel reinforced concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Laurens</w:t>
+                <w:t xml:space="preserve">Mechanical performance of deep beams damaged by corrosion in a chloride environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erick Ringot</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-018-1221-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (5), pp.523 - 545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1210033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876351v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical performance of deep beams damaged by corrosion in a chloride environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection cathodique appliquée au béton armé aérien : étude expérimentale et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (5), pp.523 - 545. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (2), pp.201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1210033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2018021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875714v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of corrosion-induced cracks of the RC beam exposed to marine environment under sustained load for a period of 26 years</w:t>
               </w:r>
@@ -2710,672 +2710,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of accelerated carbonation conditions on the characterization of load-induced damage in reinforced concrete members</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
+                <w:t xml:space="preserve">Cathodic protection in reinforced concrete structures affected by macrocell corrosion: a discussion about the significance of the protection criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-017-1044-4⟩</w:t>
+              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2017.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847539v1</w:t>
+                <w:t xml:space="preserve">hal-02310656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of corrosion and corrosion patterns of bars embedded in RC beams stored in chloride environment for various periods</w:t>
+                <w:t xml:space="preserve">Influences of corrosion degree and corrosion morphology on the ductility of steel reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yong Liu</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Sun Poon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Guo Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 145, pp.147--156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.210⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 148, pp.297--306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.05.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847525v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The steel-concrete interface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propagation of corrosion and corrosion patterns of bars embedded in RC beams stored in chloride environment for various periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-017-1010-1⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145, pp.147--156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847546v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodic protection in reinforced concrete structures affected by macrocell corrosion: a discussion about the significance of the protection criteria</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The steel-concrete interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ueli M. Angst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette R. Geiker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, pp.27-32. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (2), pp.143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2017.38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-017-1010-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310656v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of corrosion degree and corrosion morphology on the ductility of steel reinforcement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+                <w:t xml:space="preserve">Effect of accelerated carbonation conditions on the characterization of load-induced damage in reinforced concrete members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jian-Guo Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 148, pp.297--306. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.05.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-017-1044-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847548v1</w:t>
+                <w:t xml:space="preserve">hal-01847539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of crack openings on carbonation-induced corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3416,326 +3416,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the residual load-bearing capacity of naturally corroded beams using the variability of tension behaviour of corroded steel bars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+                <w:t xml:space="preserve">Influence of steel-concrete interface defects induced by top-casting on development of chloride-induced corrosion in RC beams under sustained loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15732479.2014.996165⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (12), pp.5169--5181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-016-0852-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849705v1</w:t>
+                <w:t xml:space="preserve">hal-01849720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear behaviour and load capacity of short reinforced concrete beams exposed to chloride environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
+                <w:t xml:space="preserve">Prediction of the residual load-bearing capacity of naturally corroded beams using the variability of tension behaviour of corroded steel bars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario Coronelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (4), pp.379--395. </w:t>
+              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.143--158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1036129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15732479.2014.996165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849692v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of steel-concrete interface defects induced by top-casting on development of chloride-induced corrosion in RC beams under sustained loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linwen Yu</w:t>
+                <w:t xml:space="preserve">Shear behaviour and load capacity of short reinforced concrete beams exposed to chloride environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagne</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Coronelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (12), pp.5169--5181. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.379--395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-016-0852-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1036129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849720v1</w:t>
+                <w:t xml:space="preserve">hal-01849692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of long-term chloride diffusion in concrete and the resulting corrosion of reinforcement on the serviceability of RC beams</w:t>
               </w:r>
@@ -4077,895 +4077,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of corrosion and pitting factor of steel in corroded RC beams</w:t>
+                <w:t xml:space="preserve">Development of chloride-induced corrosion in pre-cracked RC beams under sustained loading: Effect of load-induced cracks, concrete cover, and exposure conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 95, pp.384--392. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.246--258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.07.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849754v1</w:t>
+                <w:t xml:space="preserve">hal-01849732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural performance of RC beams damaged by natural corrosion under sustained loading in a chloride environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linwen Yu</w:t>
+                <w:t xml:space="preserve">A FEM-based model to study the behaviour of corroded RC beams shear-repaired by NSM CFRP rods technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Almassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim A.O. Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.04.001⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.731-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849753v1</w:t>
+                <w:t xml:space="preserve">hal-03976054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of chloride-induced corrosion in pre-cracked RC beams under sustained loading: Effect of load-induced cracks, concrete cover, and exposure conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linwen Yu</w:t>
+                <w:t xml:space="preserve">Reinforced Concrete Beams Strengthened with NSM CFRP Rods in Shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh Quang Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.10.007⟩</w:t>
+              <w:t xml:space="preserve">Advances in Structural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (10), pp.1563-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1369-4332.18.10.1563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849732v1</w:t>
+                <w:t xml:space="preserve">hal-01297525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FEM-based model to study the behaviour of corroded RC beams shear-repaired by NSM CFRP rods technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
+                <w:t xml:space="preserve">Structural performance of RC beams in relation with the corroded period in chloride environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 131, pp.731-741. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (6), pp.1757--1769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.06.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-014-0270-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976054v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforced Concrete Beams Strengthened with NSM CFRP Rods in Shear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation of corrosion in pre-cracked carbonated reinforced mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raoul François</w:t>
+                <w:t xml:space="preserve">Dietmar Meinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Structural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/1369-4332.18.10.1563⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (8), pp.2575--2595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-014-0338-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297525v1</w:t>
+                <w:t xml:space="preserve">hal-01849757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural performance of RC beams in relation with the corroded period in chloride environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+                <w:t xml:space="preserve">Distribution of corrosion and pitting factor of steel in corroded RC beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.384--392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.07.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-014-0270-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01849779v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of corrosion in pre-cracked carbonated reinforced mortar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Structural performance of RC beams damaged by natural corrosion under sustained loading in a chloride environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwen Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dietmar Meinel</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.30--40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-014-0338-z⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849757v1</w:t>
+                <w:t xml:space="preserve">hal-01849753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure mode transitions of corroded deep beams exposed to marine environment for long period</w:t>
               </w:r>
@@ -5191,493 +5191,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of corroded RC beams strengthened by NSM CFRP rods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
+                <w:t xml:space="preserve">Experimental and analytical study of corroded shear-critical reinforced concrete beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inamullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64, pp.97-107. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (9), pp.1467--1481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-013-0129-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297533v1</w:t>
+                <w:t xml:space="preserve">hal-01850782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and analytical study of corroded shear-critical reinforced concrete beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inamullah Khan</w:t>
+                <w:t xml:space="preserve">Potential measurement to determine the chloride threshold concentration that initiates corrosion of reinforcing steel bar in slag concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 47 (9), pp.1467--1481. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-013-0129-y⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 47 (9), pp.1483--1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-013-0130-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850782v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential measurement to determine the chloride threshold concentration that initiates corrosion of reinforcing steel bar in slag concretes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">Prediction of reinforcement corrosion using corrosion induced cracks width in corroded reinforced concrete beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inamullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gegout</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.84--96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-013-0130-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01850784v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of reinforcement corrosion using corrosion induced cracks width in corroded reinforced concrete beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inamullah Khan</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of corroded RC beams strengthened by NSM CFRP rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Almassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad Kreit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 56, pp.84--96. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850745v1</w:t>
+                <w:t xml:space="preserve">hal-01297533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion of the reinforcement and its influence on the residual structural performance of a 26-year-old corroded RC beam</w:t>
               </w:r>
@@ -5857,51 +5857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of ductility factor of corroded reinforced concrete beams exposed to long term aging in chloride environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6052,51 +6052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of flexural behaviour of RC beams strengthened with NSM CFRP rods including serviceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6182,51 +6182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inamullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (6), pp.899--910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6363,51 +6363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of long-term corrosion in chloride environment on mechanical behaviour of RC beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6829,51 +6829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure modes and failure mechanisms of RC members strengthened by NSM CFRP composites – Analysis of pull-out failure mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7251,259 +7251,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repairing corroded RC beam with near-surface mounted CFRP rods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+                <w:t xml:space="preserve">Influence of steel–concrete interface defects owing to the top-bar effect on the chloride-induced corrosion of reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruijin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-010-9693-6⟩</w:t>
+              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (10), pp.773-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/macr.2011.63.10.773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326063v1</w:t>
+                <w:t xml:space="preserve">hal-02325538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of steel and concrete strains between primary cracks for the prediction of cover-controlled cracking in RC-beams</w:t>
+                <w:t xml:space="preserve">Structural Response of Corroded, Unbonded Posttensioned Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coronelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2011.08.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137 (7), pp.761-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)ST.1943-541X.0000315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326035v1</w:t>
+                <w:t xml:space="preserve">hal-02335410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the response of prestressed beams with corroded reinforcement</w:t>
               </w:r>
@@ -7600,278 +7589,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Response of Corroded, Unbonded Posttensioned Beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repairing corroded RC beam with near-surface mounted CFRP rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad Kreit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (7), pp.1205-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-010-9693-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)ST.1943-541X.0000315⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335410v1</w:t>
+                <w:t xml:space="preserve">hal-02326063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of steel–concrete interface defects owing to the top-bar effect on the chloride-induced corrosion of reinforcement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of steel and concrete strains between primary cracks for the prediction of cover-controlled cracking in RC-beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (12), pp.3668-3675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2011.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/macr.2011.63.10.773⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325538v1</w:t>
+                <w:t xml:space="preserve">hal-02326035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchorage and tension-stiffening effect between near-surface-mounted CFRP rods and concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8067,535 +8067,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Steel/Concrete Interface for a Long-Term Corroded Beam Stored in Chloride Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie L’hostis</w:t>
+                <w:t xml:space="preserve">Concrete cover cracking with reinforcement corrosion of RC beam during chloride-induced corrosion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruijin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.163-167.3415⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (3), pp.415-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325526v1</w:t>
+                <w:t xml:space="preserve">hal-02335465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond and cracking properties of self-consolidating concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of post-tensioned concrete beams with unbonded tendons including serviceability and ultimate state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Anh Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2009.12.017⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (2), pp.556-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335446v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete cover cracking with reinforcement corrosion of RC beam during chloride-induced corrosion process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bond and cracking properties of self-consolidating concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.09.026⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (7), pp.1222-1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2009.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335465v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of post-tensioned concrete beams with unbonded tendons including serviceability and ultimate state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Anh Vu</w:t>
+                <w:t xml:space="preserve">Characterization of Steel/Concrete Interface for a Long-Term Corroded Beam Stored in Chloride Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Jin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Lin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.11.001⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 163-167, pp.3415-3420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.163-167.3415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02335475v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RC beams strengthened with NSM CFRP rods and modeling of peeling-off failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8674,535 +8674,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serviceability Limit State criteria based on steel–concrete bond loss for corroded reinforced concrete in chloride environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Zhang</w:t>
+                <w:t xml:space="preserve">Strengthening of RC members with near-surface mounted CFRP rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (10), pp.1407-1421. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (2), pp.138-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-008-9460-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335819v1</w:t>
+                <w:t xml:space="preserve">hal-02335867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial-interglacial circulation changes inferred from 231 Pa/ 230 Th sedimentary record in the North Atlantic region</w:t>
+                <w:t xml:space="preserve">Effect of crack opening on carbon dioxide penetration in cracked mortar samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Gherardi</w:t>
+                <w:t xml:space="preserve">S. Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Labeyrie</w:t>
+                <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nave</w:t>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (5), pp.559-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-008-9402-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008PA001696⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959689v1</w:t>
+                <w:t xml:space="preserve">hal-02335482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening of RC members with near-surface mounted CFRP rods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
+                <w:t xml:space="preserve">Glacial-interglacial circulation changes inferred from 231 Pa/ 230 Th sedimentary record in the North Atlantic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mcmanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.040⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.PA2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008PA001696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335867v1</w:t>
+                <w:t xml:space="preserve">hal-02959689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of crack opening on carbon dioxide penetration in cracked mortar samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">Serviceability Limit State criteria based on steel–concrete bond loss for corroded reinforced concrete in chloride environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 42 (5), pp.559-566. </w:t>
+              <w:t xml:space="preserve">, 2009, 42 (10), pp.1407-1421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-008-9402-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-008-9460-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335482v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stress corrosion cracking on stress–strain response of steel wires used in prestressed concrete beams</w:t>
               </w:r>
@@ -9427,509 +9427,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Opal Flux and the Rain Ratio during the last 50,000 years in the Equatorial Pacific.</w:t>
+                <w:t xml:space="preserve">Effects of Bar-Placement Conditions on Steel-Concrete Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Richaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+                <w:t xml:space="preserve">Tayfun Söylev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (2), pp.211-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-005-9030-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342558v1</w:t>
+                <w:t xml:space="preserve">hal-02340941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Bar-Placement Conditions on Steel-Concrete Bond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of electrochemical chloride removal from brick and concrete specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayfun Söylev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raoul François</w:t>
+                <w:t xml:space="preserve">O. Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39 (2), pp.211-220. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (1), pp.54-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-005-9030-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340941v1</w:t>
+                <w:t xml:space="preserve">hal-02336061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of electrochemical chloride removal from brick and concrete specimens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Toumi</w:t>
+                <w:t xml:space="preserve">Ra-228/Ra-226 and Ra-226/Ba ratios to track barite formation and transport in the water column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (1), pp.71-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336061v1</w:t>
+                <w:t xml:space="preserve">hal-00403639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ra-228/Ra-226 and Ra-226/Ba ratios to track barite formation and transport in the water column</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. van Beek</w:t>
+                <w:t xml:space="preserve">Changes in Opal Flux and the Rain Ratio during the last 50,000 years in the Equatorial Pacific.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loubere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 71 (1), pp.71-86</w:t>
+              <w:t xml:space="preserve">Deep Sea Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.762-771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403639v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface pre-conditioning on bond of carbon fibre reinforced polymer rods to concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10053,51 +10053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (1), pp.43-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10414,51 +10414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arraes-Mescoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11103,51 +11103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of crack opening on the local diffusion of chloride in inert materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11219,77 +11219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse and rapid resumption of Atlantic meridional circulation linked to deglacial climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Keigwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12027,270 +12027,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of loading on carbonation penetration in reinforced concrete elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
+                <w:t xml:space="preserve">Modelling the loss of strength and porosity increase due to the leaching of cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ginette Arliguie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0008-8846(99)00017-4⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 21 (3), pp.181-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0958-9465(98)00046-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341104v1</w:t>
+                <w:t xml:space="preserve">hal-02341113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the loss of strength and porosity increase due to the leaching of cement pastes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Carde</w:t>
+                <w:t xml:space="preserve">Effect of loading on carbonation penetration in reinforced concrete elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Arliguie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 21 (3), pp.181-188. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29 (4), pp.561-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0958-9465(98)00046-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0008-8846(99)00017-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341113v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of progressive damage to reinforced ordinary and high performance concrete in relation to loading</w:t>
+                <w:t xml:space="preserve">Penetration of chlorides in relation to the microcracking state into reinforced ordinary and high strength concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
@@ -12299,114 +12299,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Arliguie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 31 (1), pp.27-35. </w:t>
+              <w:t xml:space="preserve">, 1998, 31 (5), pp.310-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02486411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF02480672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341128v1</w:t>
+                <w:t xml:space="preserve">hal-02341145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penetration of chlorides in relation to the microcracking state into reinforced ordinary and high strength concrete</w:t>
+                <w:t xml:space="preserve">Analysis of progressive damage to reinforced ordinary and high performance concrete in relation to loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
@@ -12415,90 +12415,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Arliguie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 31 (5), pp.310-316. </w:t>
+              <w:t xml:space="preserve">, 1998, 31 (1), pp.27-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02480672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF02486411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341145v1</w:t>
+                <w:t xml:space="preserve">hal-02341128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring chloride diffusion coefficients from non-steady state diffusion tests</w:t>
               </w:r>
@@ -12587,51 +12587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging damage model of concrete behavior during the leaching process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12690,51 +12690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ITZ leaching on durability of cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12793,51 +12793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the leaching of calcium hydroxide from cement paste on mechanical and physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12896,51 +12896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaching of both calcium hydroxide and C-S-H from cement paste: Modeling the mechanical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13399,51 +13399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13663,64 +13663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Timhadjelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13922,51 +13922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxin Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73th RILEM Week, International Conf. on Innovative Materials for Sustainable Civil Engineering (IMSCE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14017,77 +14017,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Timhadjelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
@@ -14142,51 +14142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14408,511 +14408,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02394852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de la corrosion des armatures dans un beton fissure et carbonate</w:t>
+                <w:t xml:space="preserve">Reinforced Concrete structures degradation issues impact of Chlorides and of Thermal loadings on Corrosion development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rm. Ghantous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+                <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. L'Hostis</w:t>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nc. Tran</w:t>
+                <w:t xml:space="preserve">B. Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Genie Civil de l'AUGC - Prix Jeunes Chercheurs Rene Houppert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Fukushima Research Conference on Corrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Fukushima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433872v1</w:t>
+                <w:t xml:space="preserve">hal-02416224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforced Concrete structures degradation issues impact of Chlorides and of Thermal loadings on Corrosion development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Identification de la corrosion des armatures dans un beton fissure et carbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rm. Ghantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bary</w:t>
+                <w:t xml:space="preserve">Nc. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fukushima Research Conference on Corrosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Fukushima, Japan</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Genie Civil de l'AUGC - Prix Jeunes Chercheurs Rene Houppert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416224v1</w:t>
+                <w:t xml:space="preserve">hal-02433872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rebar corrosion induced by carbonation in cracked concrete subjected to different environmental conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical characterisation of load-induced damage in reinforced concrete members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R-M. Ghantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rm. Ghantous</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2016, the european corrosion congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FraMCoS-9 - The 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Berkley, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21012/FC9.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02442358v1</w:t>
+                <w:t xml:space="preserve">cea-02439439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical characterisation of load-induced damage in reinforced concrete members</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Identification of rebar corrosion induced by carbonation in cracked concrete subjected to different environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rm. Ghantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nc. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS-9 - The 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurocorr 2016, the european corrosion congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21012/FC9.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02439439v1</w:t>
+                <w:t xml:space="preserve">cea-02442358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion initiation and propagation of RC beams cracked by loading under chloride environment</w:t>
               </w:r>
@@ -14924,64 +14924,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15032,64 +15032,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducing the cooling towers cracks on laboratory specimens for corrosion induced by carbonation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15511,77 +15511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pre-cracks on both initiation and propagation of re-bar corrosion in pure carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop NUCPERF 2012: Long-Term Performance of Cementitious Barriers and Reinforced Concrete in Nuclear Power Plant and Radioactive Waste Storage and Disposal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Cadarache, France. pp.06006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16136,51 +16136,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C54E26D"/>
+    <w:nsid w:val="6284E74F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16367,51 +16367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raoul-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9090-8711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032495447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4900-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Tang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Yi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechao Zhou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwen Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Geiker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Burkan Isgor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Elsener" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01961-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulong Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyan Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Cai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121987" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105972" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chalhoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#8217;hostis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhu Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhui Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911398" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02961027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.202000131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105825" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi D&#8242;avila" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Jenkins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/corrrev-2017-0100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02417655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.116912" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02284869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Coronelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Dang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0002358" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02284902v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Alonso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Polder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1387-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Ghantous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L'Hostis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.176" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876351v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sassine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1221-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1210033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengping Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingli Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.09.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L'Hostis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Cuong Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1044-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli M. Angst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette R. Geiker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gehlen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1010-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2017.38" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Sun Poon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Guo Dai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.05.079" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2014.996165" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hiep Dang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1036129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0852-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849729v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Fang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3Q4LKTR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Almassri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al Mahmoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.01.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQKG7S7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inamullah Khan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ian Gilbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51688925" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.07.119" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-396RQ7GQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.04.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JPB5TZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.10.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDXPFZM5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976054v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim A.O. Barros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.06.030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al-Mahmoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Quang Minh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1369-4332.18.10.1563" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0270-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Meinel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0338-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cleland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.04.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456715v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Kreit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.12.043" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92WHWQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297533v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP7D2ZNC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0129-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gegout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0130-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.11.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD6JTPSM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.11.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC9C3RP7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.07.059" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.06.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Hiep Vu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Vu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881759" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.797926" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850842v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9941-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QN2Z1K89-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850826v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1369-4332.16.12.2035" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850799v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.09.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D45JGH4R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02318681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.04.017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LJ0H0M4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ramiro Mercado Mendoza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667982" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325216v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/stbu.10.00023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02321402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.01.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93H8N4R2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667992" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02319179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667984" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02321410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0000520" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326063v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9693-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CF4251AE84B83A1B3FAC2654C3BDA5C4A7518AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326035v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2011.08.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLP8RBKM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693144" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335410v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coronelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0000315" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijin Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2011.63.10.773" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325465v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourneur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.10.016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HR5TXN4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168807v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Arliguie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1998.9692221" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jin Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin Yang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.163-167.3415" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335446v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.017" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78NZBDKJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335465v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.026" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDN1PR9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.11.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P78VG864-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335470v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.01.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLC2FLT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335819v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9460-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MCQF8LX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959689v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gherardi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nave" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmanus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001696" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335867v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.040" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS0JC7S6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335482v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alahmad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Toumi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9402-x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FB55E61CC62CBA707435444B9E34D5663C5C588/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335489v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.03.033" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPNGQVN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.02.043" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7TJ6GKH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342558v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340941v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayfun S&#246;ylev" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9030-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XXT2X034-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336061v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alvarado" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P9PZTL5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403639v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.04.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZS2B6T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340970v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismail" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9025-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E812FBC927192D3BED1367058052145913FA22EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335899v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.08.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRJ7X01G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336089v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9038-z" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8938BB6E1C05C18267E8C704924E8C2C5AFCBB39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sternberg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Miquel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gasser" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arraes-Mescoff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403637v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Henderson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Anderson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adkins" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Boyle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340959v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136029" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC9D28E0A49249849FCD29A4F7AC035D15E3AF9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399130v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ji" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherrell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.07.036" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFNPRMSK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340973v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S&#246;ylev" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2005)17:4(447)" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340983v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00246-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-758CGK4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340992v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.10.025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDXG8MRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129921v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keigwin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown-Leger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02494" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7A911AB1E46F49D18E9F5AE41F7F81209973E7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341002v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00087-5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0NJPXSC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340999v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2003.55.2.151" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341051v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01428-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341073v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bela&#239;d" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(01)00597-X" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1368VC2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341084v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480533" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQGD2KNZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341092v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480534" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HNQ3FBBX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341104v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(99)00017-4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4C69FT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341113v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carde" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-9465(98)00046-8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1801DA2C505EEA99DCC8D52BF2985940CD60E44F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341128v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02486411" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FDE430C60BFCD0F295D31FF8CF1C3022AA9E17E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341145v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480672" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9508E737C347E287FFFE98A88CC26822791E32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341137v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(98)00070-2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVB64S36-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341158v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02524774" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AE5D5A39D08398CF36C4776AE3E8523C6690456/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341171v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(97)00096-3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XM3JR14-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341174v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(97)00042-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23E3DB3C564F526201A70805C2600EF1DED7FFCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(96)00095-6" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSVZKFJQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341212v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bardy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(95)94169-S" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CDF3C93E496E9CD983CC7D834BF1B83183C681F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341222v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(94)90127-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50G0BDCQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341230v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayed" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02472832" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4XQ91GD1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341234v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sicard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(92)90146-M" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KW18JFP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341236v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maso" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(88)90033-6" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87197CD8EF68165D9B43AFF1068200AC9AA867F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781155v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Timhadjelt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Cuong Tran" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969879v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Xiao" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969870v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970983v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969859v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971032v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394852v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Barros" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V L'Hostis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433872v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm. Ghantous" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hostis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Tran" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416224v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bary" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442358v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439439v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-M. Ghantous" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.018" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509080v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489491v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ghantous" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892275v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022000v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Fettouma Zedek" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Codreanu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Belisario-Brice&#241;o" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021063v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850796v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135606006" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326021v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0677-4_17" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B47054EE0D3188AC6C21823CDBCB5697458B89BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326049v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0677-4_15" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17541385AA36A516A5A107A47648CC99ADB936CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892298v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raoul-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9090-8711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032495447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4900-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Tang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Yi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechao Zhou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwen Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Geiker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Burkan Isgor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Elsener" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01961-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulong Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyan Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Cai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121987" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105972" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chalhoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#8217;hostis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhu Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhui Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911398" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02961027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.202000131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105825" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi D&#8242;avila" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Jenkins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/corrrev-2017-0100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02417655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.116912" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02284869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Coronelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Dang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0002358" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02284902v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Alonso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Polder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1387-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Ghantous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L'Hostis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sassine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1221-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1210033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875699v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengping Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingli Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.09.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2017.38" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Sun Poon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Guo Dai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.05.079" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.210" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli M. Angst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette R. Geiker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gehlen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1010-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L'Hostis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Cuong Tran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1044-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0852-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849705v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2014.996165" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849692v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hiep Dang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1036129" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849729v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Fang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3Q4LKTR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Almassri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al Mahmoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.01.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQKG7S7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inamullah Khan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ian Gilbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51688925" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849732v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.10.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDXPFZM5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim A.O. Barros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.06.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297525v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al-Mahmoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Quang Minh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1369-4332.18.10.1563" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0270-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Meinel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0338-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.07.119" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-396RQ7GQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.04.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JPB5TZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cleland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.04.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456715v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Kreit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.12.043" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92WHWQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850782v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0129-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gegout" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0130-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.11.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD6JTPSM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP7D2ZNC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.11.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC9C3RP7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.07.059" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.06.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Hiep Vu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Vu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881759" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.797926" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850842v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9941-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QN2Z1K89-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850826v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1369-4332.16.12.2035" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850799v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.09.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D45JGH4R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02318681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.04.017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LJ0H0M4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ramiro Mercado Mendoza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667982" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325216v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/stbu.10.00023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02321402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.01.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93H8N4R2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667992" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02319179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667984" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02321410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0000520" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325538v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijin Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2011.63.10.773" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335410v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coronelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0000315" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693144" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326063v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9693-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CF4251AE84B83A1B3FAC2654C3BDA5C4A7518AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326035v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2011.08.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLP8RBKM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325465v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourneur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.10.016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HR5TXN4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168807v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Arliguie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1998.9692221" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335465v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.026" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDN1PR9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335475v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.11.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P78VG864-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335446v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.017" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78NZBDKJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325526v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jin Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin Yang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.163-167.3415" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335470v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.01.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLC2FLT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335867v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.040" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS0JC7S6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alahmad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Toumi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9402-x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FB55E61CC62CBA707435444B9E34D5663C5C588/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959689v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gherardi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nave" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmanus" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001696" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335819v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9460-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MCQF8LX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335489v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.03.033" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPNGQVN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.02.043" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7TJ6GKH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340941v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayfun S&#246;ylev" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9030-7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XXT2X034-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336061v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alvarado" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P9PZTL5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403639v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342558v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.04.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZS2B6T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340970v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismail" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9025-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E812FBC927192D3BED1367058052145913FA22EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335899v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.08.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRJ7X01G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336089v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9038-z" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8938BB6E1C05C18267E8C704924E8C2C5AFCBB39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sternberg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Miquel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gasser" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arraes-Mescoff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403637v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Henderson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Anderson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adkins" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Boyle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340959v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136029" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC9D28E0A49249849FCD29A4F7AC035D15E3AF9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399130v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ji" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherrell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.07.036" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFNPRMSK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340973v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S&#246;ylev" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2005)17:4(447)" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340983v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00246-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-758CGK4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340992v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.10.025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDXG8MRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129921v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keigwin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown-Leger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02494" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7A911AB1E46F49D18E9F5AE41F7F81209973E7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341002v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00087-5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0NJPXSC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340999v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2003.55.2.151" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341051v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01428-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341073v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bela&#239;d" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(01)00597-X" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1368VC2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341084v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480533" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQGD2KNZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341092v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480534" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HNQ3FBBX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341113v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carde" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-9465(98)00046-8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1801DA2C505EEA99DCC8D52BF2985940CD60E44F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341104v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(99)00017-4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4C69FT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341145v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480672" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9508E737C347E287FFFE98A88CC26822791E32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341128v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02486411" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FDE430C60BFCD0F295D31FF8CF1C3022AA9E17E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341137v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(98)00070-2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVB64S36-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341158v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02524774" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AE5D5A39D08398CF36C4776AE3E8523C6690456/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341171v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(97)00096-3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XM3JR14-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341174v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(97)00042-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23E3DB3C564F526201A70805C2600EF1DED7FFCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(96)00095-6" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSVZKFJQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341212v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bardy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(95)94169-S" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CDF3C93E496E9CD983CC7D834BF1B83183C681F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341222v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(94)90127-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50G0BDCQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341230v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayed" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02472832" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4XQ91GD1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341234v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sicard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(92)90146-M" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KW18JFP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341236v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maso" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(88)90033-6" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87197CD8EF68165D9B43AFF1068200AC9AA867F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781155v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Timhadjelt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Cuong Tran" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969879v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Xiao" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969870v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970983v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969859v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971032v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394852v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Barros" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V L'Hostis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416224v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hostis" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bary" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433872v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm. Ghantous" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Tran" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439439v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-M. Ghantous" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.018" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442358v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509080v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489491v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ghantous" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892275v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022000v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Fettouma Zedek" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Codreanu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Belisario-Brice&#241;o" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021063v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850796v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135606006" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326021v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0677-4_17" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B47054EE0D3188AC6C21823CDBCB5697458B89BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326049v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0677-4_15" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17541385AA36A516A5A107A47648CC99ADB936CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892298v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>