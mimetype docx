--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -627,261 +627,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of artificial cracks and interfacial defects on the corrosion behavior of steel in concrete during corrosion initiation under a chloride environment</w:t>
+                <w:t xml:space="preserve">Influence of load-induced cracks coupled or not with top-casting-induced defects on the corrosion of the longitudinal tensile reinforcement of naturally corroded beams exposed to chloride environment under sustained loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119165⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, pp.105972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.105972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901526v1</w:t>
+                <w:t xml:space="preserve">hal-02552566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of load-induced cracks coupled or not with top-casting-induced defects on the corrosion of the longitudinal tensile reinforcement of naturally corroded beams exposed to chloride environment under sustained loading</w:t>
+                <w:t xml:space="preserve">Influence of artificial cracks and interfacial defects on the corrosion behavior of steel in concrete during corrosion initiation under a chloride environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129, pp.105972. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 253, pp.119165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.105972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552566v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical chloride threshold values as a function of cement type and steel surface condition</w:t>
               </w:r>
@@ -2160,460 +2160,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between crack opening and extent of the damage induced at the steel/mortar interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection cathodique appliquée au béton armé aérien : étude expérimentale et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.10.176⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (2), pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2018021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03293418v1</w:t>
+                <w:t xml:space="preserve">hal-01875699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical discussion on rebar electrical continuity and usual interpretation thresholds in the field of half-cell potential measurements in steel reinforced concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Laurens</w:t>
+                <w:t xml:space="preserve">Relation between crack opening and extent of the damage induced at the steel/mortar interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-018-1221-0⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.10.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876351v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03293418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical performance of deep beams damaged by corrosion in a chloride environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linwen Yu</w:t>
+                <w:t xml:space="preserve">A critical discussion on rebar electrical continuity and usual interpretation thresholds in the field of half-cell potential measurements in steel reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagné</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1210033⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-018-1221-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875714v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection cathodique appliquée au béton armé aérien : étude expérimentale et modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical performance of deep beams damaged by corrosion in a chloride environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwen Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106 (2), pp.201. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (5), pp.523 - 545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2018021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1210033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875699v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of corrosion-induced cracks of the RC beam exposed to marine environment under sustained load for a period of 26 years</w:t>
               </w:r>
@@ -2710,672 +2710,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodic protection in reinforced concrete structures affected by macrocell corrosion: a discussion about the significance of the protection criteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Laurens</w:t>
+                <w:t xml:space="preserve">Propagation of corrosion and corrosion patterns of bars embedded in RC beams stored in chloride environment for various periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2017.38⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145, pp.147--156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310656v1</w:t>
+                <w:t xml:space="preserve">hal-01847525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of corrosion degree and corrosion morphology on the ductility of steel reinforcement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The steel-concrete interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian-Guo Dai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ueli M. Angst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette R. Geiker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.05.079⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (2), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-017-1010-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847548v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of corrosion and corrosion patterns of bars embedded in RC beams stored in chloride environment for various periods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+                <w:t xml:space="preserve">Effect of accelerated carbonation conditions on the characterization of load-induced damage in reinforced concrete members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.210⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-017-1044-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847525v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The steel-concrete interface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cathodic protection in reinforced concrete structures affected by macrocell corrosion: a discussion about the significance of the protection criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (2), pp.143. </w:t>
+              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.27-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-017-1010-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2017.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847546v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of accelerated carbonation conditions on the characterization of load-induced damage in reinforced concrete members</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+                <w:t xml:space="preserve">Influences of corrosion degree and corrosion morphology on the ductility of steel reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie L'Hostis</w:t>
+                <w:t xml:space="preserve">Chi Sun Poon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raoul François</w:t>
+                <w:t xml:space="preserve">Jian-Guo Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (3), pp.175. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 148, pp.297--306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-017-1044-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.05.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847539v1</w:t>
+                <w:t xml:space="preserve">hal-01847548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of crack openings on carbonation-induced corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3416,326 +3416,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of steel-concrete interface defects induced by top-casting on development of chloride-induced corrosion in RC beams under sustained loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linwen Yu</w:t>
+                <w:t xml:space="preserve">Prediction of the residual load-bearing capacity of naturally corroded beams using the variability of tension behaviour of corroded steel bars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-016-0852-2⟩</w:t>
+              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.143--158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15732479.2014.996165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849720v1</w:t>
+                <w:t xml:space="preserve">hal-01849705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the residual load-bearing capacity of naturally corroded beams using the variability of tension behaviour of corroded steel bars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+                <w:t xml:space="preserve">Shear behaviour and load capacity of short reinforced concrete beams exposed to chloride environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Coronelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (2), pp.143--158. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.379--395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15732479.2014.996165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1036129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849705v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear behaviour and load capacity of short reinforced concrete beams exposed to chloride environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of steel-concrete interface defects induced by top-casting on development of chloride-induced corrosion in RC beams under sustained loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwen Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dario Coronelli</w:t>
+                <w:t xml:space="preserve">Richard Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (4), pp.379--395. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (12), pp.5169--5181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1036129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-016-0852-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849692v1</w:t>
+                <w:t xml:space="preserve">hal-01849720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of long-term chloride diffusion in concrete and the resulting corrosion of reinforcement on the serviceability of RC beams</w:t>
               </w:r>
@@ -4077,895 +4077,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of chloride-induced corrosion in pre-cracked RC beams under sustained loading: Effect of load-induced cracks, concrete cover, and exposure conditions</w:t>
+                <w:t xml:space="preserve">Distribution of corrosion and pitting factor of steel in corroded RC beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 67, pp.246--258. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.384--392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.07.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849732v1</w:t>
+                <w:t xml:space="preserve">hal-01849754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FEM-based model to study the behaviour of corroded RC beams shear-repaired by NSM CFRP rods technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
+                <w:t xml:space="preserve">Structural performance of RC beams damaged by natural corrosion under sustained loading in a chloride environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.30--40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.06.030⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976054v1</w:t>
+                <w:t xml:space="preserve">hal-01849753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforced Concrete Beams Strengthened with NSM CFRP Rods in Shear</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Trinh Quang Minh</w:t>
+                <w:t xml:space="preserve">Development of chloride-induced corrosion in pre-cracked RC beams under sustained loading: Effect of load-induced cracks, concrete cover, and exposure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Structural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/1369-4332.18.10.1563⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.246--258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297525v1</w:t>
+                <w:t xml:space="preserve">hal-01849732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural performance of RC beams in relation with the corroded period in chloride environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Zhu</w:t>
+                <w:t xml:space="preserve">A FEM-based model to study the behaviour of corroded RC beams shear-repaired by NSM CFRP rods technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Almassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim A.O. Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (6), pp.1757--1769. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.731-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-014-0270-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849779v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of corrosion in pre-cracked carbonated reinforced mortar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
+                <w:t xml:space="preserve">Reinforced Concrete Beams Strengthened with NSM CFRP Rods in Shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh Quang Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dietmar Meinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-014-0338-z⟩</w:t>
+              <w:t xml:space="preserve">Advances in Structural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (10), pp.1563-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1369-4332.18.10.1563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849757v1</w:t>
+                <w:t xml:space="preserve">hal-01297525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of corrosion and pitting factor of steel in corroded RC beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linwen Yu</w:t>
+                <w:t xml:space="preserve">Structural performance of RC beams in relation with the corroded period in chloride environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (6), pp.1757--1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-014-0270-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.07.119⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01849754v1</w:t>
+                <w:t xml:space="preserve">hal-01849779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural performance of RC beams damaged by natural corrosion under sustained loading in a chloride environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linwen Yu</w:t>
+                <w:t xml:space="preserve">Propagation of corrosion in pre-cracked carbonated reinforced mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagne</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Meinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.04.001⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (8), pp.2575--2595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-014-0338-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849753v1</w:t>
+                <w:t xml:space="preserve">hal-01849757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure mode transitions of corroded deep beams exposed to marine environment for long period</w:t>
               </w:r>
@@ -5191,493 +5191,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and analytical study of corroded shear-critical reinforced concrete beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inamullah Khan</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of corroded RC beams strengthened by NSM CFRP rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Almassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad Kreit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (9), pp.1467--1481. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-013-0129-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850782v1</w:t>
+                <w:t xml:space="preserve">hal-01297533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential measurement to determine the chloride threshold concentration that initiates corrosion of reinforcing steel bar in slag concretes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">Experimental and analytical study of corroded shear-critical reinforced concrete beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inamullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gegout</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 47 (9), pp.1483--1499. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-013-0130-5⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 47 (9), pp.1467--1481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-013-0129-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850784v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of reinforcement corrosion using corrosion induced cracks width in corroded reinforced concrete beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inamullah Khan</w:t>
+                <w:t xml:space="preserve">Potential measurement to determine the chloride threshold concentration that initiates corrosion of reinforcing steel bar in slag concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.11.006⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (9), pp.1483--1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-013-0130-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01850745v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of corroded RC beams strengthened by NSM CFRP rods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Firas Al Mahmoud</w:t>
+                <w:t xml:space="preserve">Prediction of reinforcement corrosion using corrosion induced cracks width in corroded reinforced concrete beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inamullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64, pp.97-107. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.84--96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297533v1</w:t>
+                <w:t xml:space="preserve">hal-01850745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion of the reinforcement and its influence on the residual structural performance of a 26-year-old corroded RC beam</w:t>
               </w:r>
@@ -5857,51 +5857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of ductility factor of corroded reinforced concrete beams exposed to long term aging in chloride environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6052,51 +6052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of flexural behaviour of RC beams strengthened with NSM CFRP rods including serviceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6182,51 +6182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inamullah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (6), pp.899--910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6363,51 +6363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of long-term corrosion in chloride environment on mechanical behaviour of RC beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6829,51 +6829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure modes and failure mechanisms of RC members strengthened by NSM CFRP composites – Analysis of pull-out failure mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7251,627 +7251,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of steel–concrete interface defects owing to the top-bar effect on the chloride-induced corrosion of reinforcement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Response of Corroded, Unbonded Posttensioned Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruijin Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
+                <w:t xml:space="preserve">D. Coronelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 63 (10), pp.773-781. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137 (7), pp.761-771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/macr.2011.63.10.773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)ST.1943-541X.0000315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325538v1</w:t>
+                <w:t xml:space="preserve">hal-02335410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Response of Corroded, Unbonded Posttensioned Beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the response of prestressed beams with corroded reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Coronelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cleland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)ST.1943-541X.0000315⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.653-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2009.9693144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335410v1</w:t>
+                <w:t xml:space="preserve">hal-02335499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the response of prestressed beams with corroded reinforcement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario Coronelli</w:t>
+                <w:t xml:space="preserve">Repairing corroded RC beam with near-surface mounted CFRP rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad Kreit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cleland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (7), pp.1205-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-010-9693-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2009.9693144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02335499v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repairing corroded RC beam with near-surface mounted CFRP rods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of steel and concrete strains between primary cracks for the prediction of cover-controlled cracking in RC-beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (7), pp.1205-1217. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (12), pp.3668-3675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-010-9693-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2011.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326063v1</w:t>
+                <w:t xml:space="preserve">hal-02326035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of steel and concrete strains between primary cracks for the prediction of cover-controlled cracking in RC-beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of steel–concrete interface defects owing to the top-bar effect on the chloride-induced corrosion of reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruijin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2011.08.001⟩</w:t>
+              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (10), pp.773-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/macr.2011.63.10.773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326035v1</w:t>
+                <w:t xml:space="preserve">hal-02325538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchorage and tension-stiffening effect between near-surface-mounted CFRP rods and concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8067,535 +8067,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete cover cracking with reinforcement corrosion of RC beam during chloride-induced corrosion process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bond and cracking properties of self-consolidating concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 40 (3), pp.415-425. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (7), pp.1222-1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.09.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2009.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335465v1</w:t>
+                <w:t xml:space="preserve">hal-02335446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of post-tensioned concrete beams with unbonded tendons including serviceability and ultimate state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Anh Vu</w:t>
+                <w:t xml:space="preserve">Characterization of Steel/Concrete Interface for a Long-Term Corroded Beam Stored in Chloride Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Jin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Lin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.11.001⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 163-167, pp.3415-3420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.163-167.3415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335475v1</w:t>
+                <w:t xml:space="preserve">hal-02325526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond and cracking properties of self-consolidating concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concrete cover cracking with reinforcement corrosion of RC beam during chloride-induced corrosion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruijin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2009.12.017⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (3), pp.415-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02335446v1</w:t>
+                <w:t xml:space="preserve">hal-02335465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Steel/Concrete Interface for a Long-Term Corroded Beam Stored in Chloride Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie L’hostis</w:t>
+                <w:t xml:space="preserve">Response of post-tensioned concrete beams with unbonded tendons including serviceability and ultimate state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (2), pp.556-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2009.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.163-167.3415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02325526v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RC beams strengthened with NSM CFRP rods and modeling of peeling-off failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8674,535 +8674,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening of RC members with near-surface mounted CFRP rods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
+                <w:t xml:space="preserve">Glacial-interglacial circulation changes inferred from 231 Pa/ 230 Th sedimentary record in the North Atlantic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mcmanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.040⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.PA2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008PA001696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335867v1</w:t>
+                <w:t xml:space="preserve">hal-02959689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of crack opening on carbon dioxide penetration in cracked mortar samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">Serviceability Limit State criteria based on steel–concrete bond loss for corroded reinforced concrete in chloride environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 42 (5), pp.559-566. </w:t>
+              <w:t xml:space="preserve">, 2009, 42 (10), pp.1407-1421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-008-9402-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-008-9460-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335482v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial-interglacial circulation changes inferred from 231 Pa/ 230 Th sedimentary record in the North Atlantic region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Nave</w:t>
+                <w:t xml:space="preserve">Strengthening of RC members with near-surface mounted CFRP rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008PA001696⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (2), pp.138-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959689v1</w:t>
+                <w:t xml:space="preserve">hal-02335867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serviceability Limit State criteria based on steel–concrete bond loss for corroded reinforced concrete in chloride environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
+                <w:t xml:space="preserve">Effect of crack opening on carbon dioxide penetration in cracked mortar samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 42 (10), pp.1407-1421. </w:t>
+              <w:t xml:space="preserve">, 2009, 42 (5), pp.559-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-008-9460-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-008-9402-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335819v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stress corrosion cracking on stress–strain response of steel wires used in prestressed concrete beams</w:t>
               </w:r>
@@ -9530,406 +9530,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of electrochemical chloride removal from brick and concrete specimens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Toumi</w:t>
+                <w:t xml:space="preserve">Changes in Opal Flux and the Rain Ratio during the last 50,000 years in the Equatorial Pacific.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loubere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Deep Sea Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.762-771</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336061v1</w:t>
+                <w:t xml:space="preserve">hal-00342558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ra-228/Ra-226 and Ra-226/Ba ratios to track barite formation and transport in the water column</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of electrochemical chloride removal from brick and concrete specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. van Beek</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (1), pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403639v1</w:t>
+                <w:t xml:space="preserve">hal-02336061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Opal Flux and the Rain Ratio during the last 50,000 years in the Equatorial Pacific.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ra-228/Ra-226 and Ra-226/Ba ratios to track barite formation and transport in the water column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Richaud</w:t>
+                <w:t xml:space="preserve">M. Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Loubere</w:t>
+                <w:t xml:space="preserve">J. L. Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pichat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Souhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 54, pp.762-771</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (1), pp.71-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342558v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface pre-conditioning on bond of carbon fibre reinforced polymer rods to concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10053,51 +10053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (1), pp.43-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10414,51 +10414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arraes-Mescoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11103,51 +11103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of crack opening on the local diffusion of chloride in inert materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11219,77 +11219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse and rapid resumption of Atlantic meridional circulation linked to deglacial climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Keigwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12027,270 +12027,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the loss of strength and porosity increase due to the leaching of cement pastes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Carde</w:t>
+                <w:t xml:space="preserve">Effect of loading on carbonation penetration in reinforced concrete elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Arliguie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 29 (4), pp.561-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-8846(99)00017-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0958-9465(98)00046-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341113v1</w:t>
+                <w:t xml:space="preserve">hal-02341104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of loading on carbonation penetration in reinforced concrete elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castel</w:t>
+                <w:t xml:space="preserve">Modelling the loss of strength and porosity increase due to the leaching of cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ginette Arliguie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 29 (4), pp.561-565. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 21 (3), pp.181-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0008-8846(99)00017-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0958-9465(98)00046-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341104v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penetration of chlorides in relation to the microcracking state into reinforced ordinary and high strength concrete</w:t>
+                <w:t xml:space="preserve">Analysis of progressive damage to reinforced ordinary and high performance concrete in relation to loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
@@ -12299,114 +12299,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Arliguie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 31 (5), pp.310-316. </w:t>
+              <w:t xml:space="preserve">, 1998, 31 (1), pp.27-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02480672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF02486411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341145v1</w:t>
+                <w:t xml:space="preserve">hal-02341128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of progressive damage to reinforced ordinary and high performance concrete in relation to loading</w:t>
+                <w:t xml:space="preserve">Penetration of chlorides in relation to the microcracking state into reinforced ordinary and high strength concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
@@ -12415,90 +12415,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Arliguie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 31 (1), pp.27-35. </w:t>
+              <w:t xml:space="preserve">, 1998, 31 (5), pp.310-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02486411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF02480672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341128v1</w:t>
+                <w:t xml:space="preserve">hal-02341145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring chloride diffusion coefficients from non-steady state diffusion tests</w:t>
               </w:r>
@@ -12587,51 +12587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging damage model of concrete behavior during the leaching process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12690,51 +12690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ITZ leaching on durability of cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12793,51 +12793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the leaching of calcium hydroxide from cement paste on mechanical and physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12896,51 +12896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaching of both calcium hydroxide and C-S-H from cement paste: Modeling the mechanical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13399,51 +13399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13663,64 +13663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Timhadjelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13922,51 +13922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxin Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73th RILEM Week, International Conf. on Innovative Materials for Sustainable Civil Engineering (IMSCE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14017,77 +14017,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Timhadjelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
@@ -14142,51 +14142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14535,51 +14535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de la corrosion des armatures dans un beton fissure et carbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rm. Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14637,282 +14637,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical characterisation of load-induced damage in reinforced concrete members</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Identification of rebar corrosion induced by carbonation in cracked concrete subjected to different environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rm. Ghantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nc. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS-9 - The 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurocorr 2016, the european corrosion congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02439439v1</w:t>
+                <w:t xml:space="preserve">cea-02442358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rebar corrosion induced by carbonation in cracked concrete subjected to different environmental conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical characterisation of load-induced damage in reinforced concrete members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R-M. Ghantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2016, the european corrosion congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FraMCoS-9 - The 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Berkley, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21012/FC9.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02442358v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02439439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion initiation and propagation of RC beams cracked by loading under chloride environment</w:t>
               </w:r>
@@ -14924,51 +14924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15045,51 +15045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15511,77 +15511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pre-cracks on both initiation and propagation of re-bar corrosion in pure carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hiep Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop NUCPERF 2012: Long-Term Performance of Cementitious Barriers and Reinforced Concrete in Nuclear Power Plant and Radioactive Waste Storage and Disposal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Cadarache, France. pp.06006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16136,51 +16136,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6284E74F"/>
+    <w:nsid w:val="CCB1DA5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16367,51 +16367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raoul-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9090-8711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032495447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4900-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Tang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Yi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechao Zhou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwen Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Geiker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Burkan Isgor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Elsener" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01961-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulong Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyan Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Cai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121987" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105972" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chalhoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#8217;hostis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhu Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhui Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911398" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02961027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.202000131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105825" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi D&#8242;avila" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Jenkins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/corrrev-2017-0100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02417655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.116912" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02284869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Coronelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Dang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0002358" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02284902v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Alonso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Polder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1387-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Ghantous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L'Hostis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sassine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1221-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1210033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875699v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengping Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingli Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.09.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2017.38" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Sun Poon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Guo Dai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.05.079" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.210" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli M. Angst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette R. Geiker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gehlen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1010-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L'Hostis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Cuong Tran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1044-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0852-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849705v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2014.996165" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849692v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hiep Dang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1036129" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849729v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Fang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3Q4LKTR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Almassri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al Mahmoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.01.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQKG7S7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inamullah Khan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ian Gilbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51688925" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849732v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.10.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDXPFZM5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim A.O. Barros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.06.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297525v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al-Mahmoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Quang Minh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1369-4332.18.10.1563" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0270-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Meinel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0338-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.07.119" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-396RQ7GQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.04.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JPB5TZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cleland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.04.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456715v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Kreit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.12.043" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92WHWQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850782v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0129-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gegout" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0130-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.11.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD6JTPSM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP7D2ZNC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.11.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC9C3RP7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.07.059" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.06.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Hiep Vu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Vu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881759" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.797926" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850842v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9941-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QN2Z1K89-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850826v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1369-4332.16.12.2035" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850799v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.09.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D45JGH4R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02318681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.04.017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LJ0H0M4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ramiro Mercado Mendoza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667982" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325216v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/stbu.10.00023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02321402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.01.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93H8N4R2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667992" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02319179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667984" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02321410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0000520" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325538v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijin Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2011.63.10.773" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335410v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coronelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0000315" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693144" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326063v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9693-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CF4251AE84B83A1B3FAC2654C3BDA5C4A7518AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326035v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2011.08.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLP8RBKM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325465v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourneur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.10.016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HR5TXN4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168807v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Arliguie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1998.9692221" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335465v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.026" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDN1PR9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335475v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.11.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P78VG864-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335446v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.017" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78NZBDKJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325526v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jin Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin Yang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.163-167.3415" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335470v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.01.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLC2FLT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335867v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.040" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS0JC7S6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alahmad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Toumi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9402-x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FB55E61CC62CBA707435444B9E34D5663C5C588/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959689v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gherardi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nave" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmanus" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001696" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335819v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9460-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MCQF8LX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335489v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.03.033" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPNGQVN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.02.043" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7TJ6GKH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340941v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayfun S&#246;ylev" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9030-7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XXT2X034-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336061v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alvarado" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P9PZTL5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403639v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342558v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.04.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZS2B6T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340970v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismail" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9025-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E812FBC927192D3BED1367058052145913FA22EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335899v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.08.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRJ7X01G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336089v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9038-z" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8938BB6E1C05C18267E8C704924E8C2C5AFCBB39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sternberg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Miquel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gasser" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arraes-Mescoff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403637v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Henderson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Anderson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adkins" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Boyle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340959v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136029" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC9D28E0A49249849FCD29A4F7AC035D15E3AF9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399130v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ji" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherrell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.07.036" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFNPRMSK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340973v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S&#246;ylev" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2005)17:4(447)" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340983v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00246-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-758CGK4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340992v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.10.025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDXG8MRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129921v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keigwin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown-Leger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02494" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7A911AB1E46F49D18E9F5AE41F7F81209973E7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341002v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00087-5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0NJPXSC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340999v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2003.55.2.151" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341051v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01428-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341073v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bela&#239;d" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(01)00597-X" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1368VC2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341084v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480533" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQGD2KNZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341092v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480534" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HNQ3FBBX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341113v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carde" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-9465(98)00046-8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1801DA2C505EEA99DCC8D52BF2985940CD60E44F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341104v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(99)00017-4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4C69FT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341145v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480672" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9508E737C347E287FFFE98A88CC26822791E32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341128v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02486411" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FDE430C60BFCD0F295D31FF8CF1C3022AA9E17E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341137v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(98)00070-2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVB64S36-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341158v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02524774" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AE5D5A39D08398CF36C4776AE3E8523C6690456/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341171v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(97)00096-3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XM3JR14-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341174v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(97)00042-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23E3DB3C564F526201A70805C2600EF1DED7FFCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(96)00095-6" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSVZKFJQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341212v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bardy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(95)94169-S" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CDF3C93E496E9CD983CC7D834BF1B83183C681F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341222v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(94)90127-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50G0BDCQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341230v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayed" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02472832" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4XQ91GD1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341234v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sicard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(92)90146-M" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KW18JFP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341236v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maso" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(88)90033-6" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87197CD8EF68165D9B43AFF1068200AC9AA867F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781155v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Timhadjelt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Cuong Tran" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969879v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Xiao" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969870v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970983v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969859v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971032v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394852v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Barros" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V L'Hostis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416224v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hostis" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bary" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433872v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm. Ghantous" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Tran" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439439v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-M. Ghantous" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.018" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442358v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509080v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489491v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ghantous" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892275v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022000v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Fettouma Zedek" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Codreanu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Belisario-Brice&#241;o" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021063v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850796v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135606006" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326021v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0677-4_17" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B47054EE0D3188AC6C21823CDBCB5697458B89BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326049v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0677-4_15" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17541385AA36A516A5A107A47648CC99ADB936CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892298v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raoul-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9090-8711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032495447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4900-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Zhu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Tang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Yi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechao Zhou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwen Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Angst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Geiker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Burkan Isgor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Elsener" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-022-01961-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulong Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyan Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Cai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121987" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105972" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chalhoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#8217;hostis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02901538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhu Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhui Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02552552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911398" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02961027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.202000131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105825" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi D&#8242;avila" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Jenkins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/corrrev-2017-0100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02417655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.116912" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02284869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Coronelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Dang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0002358" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02284902v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Alonso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Polder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1387-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Ghantous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L'Hostis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.176" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876351v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sassine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1221-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1210033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengping Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingli Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.09.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.210" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli M. Angst" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette R. Geiker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gehlen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1010-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L'Hostis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Cuong Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1044-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2017.38" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Sun Poon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Guo Dai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.05.079" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2014.996165" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hiep Dang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1036129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0852-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849729v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Fang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.05.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3Q4LKTR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Almassri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al Mahmoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.01.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WQKG7S7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inamullah Khan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ian Gilbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51688925" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.07.119" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-396RQ7GQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.04.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JPB5TZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.10.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDXPFZM5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976054v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim A.O. Barros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.06.030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al-Mahmoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Quang Minh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1369-4332.18.10.1563" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0270-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Meinel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0338-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cleland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.04.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456715v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Kreit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.12.043" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G92WHWQ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297533v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.04.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP7D2ZNC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0129-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gegout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0130-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.11.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD6JTPSM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.11.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC9C3RP7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.07.059" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.06.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Hiep Vu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Vu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881759" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.797926" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850842v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9941-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QN2Z1K89-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850826v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1369-4332.16.12.2035" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850799v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.09.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D45JGH4R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02318681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.04.017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LJ0H0M4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ramiro Mercado Mendoza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667982" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325216v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/stbu.10.00023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02321402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.01.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93H8N4R2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667992" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02319179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667984" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02321410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0000520" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335410v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coronelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0000315" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335499v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693144" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326063v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9693-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CF4251AE84B83A1B3FAC2654C3BDA5C4A7518AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2011.08.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLP8RBKM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijin Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2011.63.10.773" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325465v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourneur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.10.016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HR5TXN4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168807v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Arliguie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1998.9692221" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335446v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78NZBDKJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02325526v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jin Zhang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin Yang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.163-167.3415" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335465v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.026" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FDN1PR9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.11.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P78VG864-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335470v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.01.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLC2FLT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959689v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gherardi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nave" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmanus" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001696" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335819v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9460-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MCQF8LX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335867v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.040" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS0JC7S6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335482v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alahmad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Toumi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9402-x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FB55E61CC62CBA707435444B9E34D5663C5C588/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335489v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.03.033" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPNGQVN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2009.02.043" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7TJ6GKH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340941v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayfun S&#246;ylev" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9030-7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XXT2X034-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342558v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336061v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Alvarado" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.09.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P9PZTL5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403639v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.04.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZS2B6T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340970v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismail" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9025-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E812FBC927192D3BED1367058052145913FA22EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02335899v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.08.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRJ7X01G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02336089v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-005-9038-z" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8938BB6E1C05C18267E8C704924E8C2C5AFCBB39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sternberg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Miquel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gasser" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arraes-Mescoff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403637v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Henderson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Anderson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adkins" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Boyle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340959v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136029" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC9D28E0A49249849FCD29A4F7AC035D15E3AF9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399130v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ji" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherrell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.07.036" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFNPRMSK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340973v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S&#246;ylev" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2005)17:4(447)" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340983v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00246-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-758CGK4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340992v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.10.025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDXG8MRX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129921v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keigwin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown-Leger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02494" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7A911AB1E46F49D18E9F5AE41F7F81209973E7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341002v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00087-5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0NJPXSC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02340999v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2003.55.2.151" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341051v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01428-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341073v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bela&#239;d" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(01)00597-X" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1368VC2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341084v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480533" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQGD2KNZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341092v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480534" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HNQ3FBBX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341104v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(99)00017-4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4C69FT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341113v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carde" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-9465(98)00046-8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1801DA2C505EEA99DCC8D52BF2985940CD60E44F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341128v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02486411" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FDE430C60BFCD0F295D31FF8CF1C3022AA9E17E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341145v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480672" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B9508E737C347E287FFFE98A88CC26822791E32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341137v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(98)00070-2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVB64S36-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341158v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02524774" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AE5D5A39D08398CF36C4776AE3E8523C6690456/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341171v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(97)00096-3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XM3JR14-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341174v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(97)00042-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23E3DB3C564F526201A70805C2600EF1DED7FFCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(96)00095-6" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSVZKFJQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341212v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bardy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(95)94169-S" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CDF3C93E496E9CD983CC7D834BF1B83183C681F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341222v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(94)90127-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50G0BDCQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341230v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayed" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02472832" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4XQ91GD1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341234v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sicard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(92)90146-M" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KW18JFP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02341236v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maso" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(88)90033-6" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87197CD8EF68165D9B43AFF1068200AC9AA867F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781155v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Timhadjelt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Cuong Tran" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969879v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Xiao" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969870v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970983v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969859v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971032v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394852v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Barros" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V L'Hostis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416224v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hostis" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bary" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433872v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm. Ghantous" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Tran" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442358v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439439v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-M. Ghantous" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.018" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509080v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489491v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ghantous" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892275v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022000v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Fettouma Zedek" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Codreanu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Belisario-Brice&#241;o" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021063v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850796v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135606006" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326021v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0677-4_17" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B47054EE0D3188AC6C21823CDBCB5697458B89BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02326049v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0677-4_15" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17541385AA36A516A5A107A47648CC99ADB936CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892298v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>