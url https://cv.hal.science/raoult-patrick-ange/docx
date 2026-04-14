--- v0 (2026-03-12)
+++ v1 (2026-04-14)
@@ -147,870 +147,1346 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scène de l'expertise : vérité psychique, vérité narrative et vérité judiciare</w:t>
+                <w:t xml:space="preserve">Mal-être au cœur de l’hypermodernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Carnet psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 279 (4), pp.25-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486537v1</w:t>
+                <w:t xml:space="preserve">hal-05574922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agir, césure face aux éprouvés de terreur</w:t>
+                <w:t xml:space="preserve">La scène de l'expertise : vérité psychique, vérité narrative et vérité judiciare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Psy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ppsy/e2024-40054-7⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183 (9), pp.878-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2025.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263874v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la médiation équithérapique au pari de l'intersubjectivité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éprouvés de terreur : césure et coupure par l´agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérik Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychothérapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psys.231.0023⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de l'enfance et de l'adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Violences et traumas à l’enfance et à l’adolescence, 1, pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cead.013.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250833v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'agir, césure face aux éprouvés de terreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (3-4), pp.234-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/e2024-40054-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honte et culpabilité : des liens complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La culpabilité, 287, pp.22-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du féminin troublé au corps adolescent effracté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinne Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mercader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'enfance et de l'adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.223-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cead.009.0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la médiation équithérapique au pari de l'intersubjectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chaffange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250834v1</w:t>
+                <w:t xml:space="preserve">Patricia Mercader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychothérapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le soin autrement, 43, pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.231.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soin psychique au sein de maisons de la psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profession : Psychologue. Impasse syndicale et fédérative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ange Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.238, 2023, 978-2-14-033664-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence et Illness. Discriminations et radicalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ange Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Kaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonneville Baruchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chagnon Jean-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. Dunod, 2017, Inconscient et culture, 978-2-10-076503-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Agir criminel adolescent.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">L'Agir criminel adolescent. Clinique et psychopathologie des agirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ange Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Grenoble. Presses universitaires de Grenoble, 2016, Psychopathologie clinique, Philippe Bessoles, 978-2-7061-1450-2</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Grenoble, 2016, Psychopathologie clinique, Philippe Bessoles, 978-2-7061-1450-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps du crime. Clinique et psychopathologie des souffrances corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ange Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Grenoble. Presses universitaires de Grenoble, 2013, 978-2-7061-1782-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La corporéité en faillite de sémiotisation : figures du traumatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Blanquet, a. Ferrant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps et émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.115-122, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une clinique &amp;quot;assis sur des cadavres&amp;quot; : exil et corporéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Dumet et Barbara Smaniotto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps et socius : 12 études de cas en psychopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.277-297, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.dumet.2022.01.0277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations autour de la honte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanquet B.; Ferrant A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rythme, l'humour et le psychanalyste. Variations autour de l'oeuvre d'Alain Ferrant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.53-62, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1078,51 +1554,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBFC8268"/>
+    <w:nsid w:val="6555BAA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1309,51 +1785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raoult-patrick-ange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2557-8891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052201759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05486537v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick-Ange Raoult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.06.013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05263874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/e2024-40054-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05250833v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chaffange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Blanquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Guinard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.231.0023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05250834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinne Favre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cead.009.0223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05289341v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ange Raoult" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kaes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonneville Baruchel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagnon Jean-Yves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raoult-patrick-ange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2557-8891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052201759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574922v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick-Ange Raoult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05486537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.06.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cead.013.0111" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05263874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/e2024-40054-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05250834v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinne Favre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Blanquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cead.009.0223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05250833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chaffange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Guinard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.231.0023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05289341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ange Raoult" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kaes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonneville Baruchel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagnon Jean-Yves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dumet.2022.01.0277" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>