--- v1 (2026-04-14)
+++ v2 (2026-05-08)
@@ -181,174 +181,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mal-être au cœur de l’hypermodernité</w:t>
+                <w:t xml:space="preserve">La scène de l'expertise : vérité psychique, vérité narrative et vérité judiciare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Carnet psy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183 (9), pp.878-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2025.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574922v1</w:t>
+                <w:t xml:space="preserve">hal-05486537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scène de l'expertise : vérité psychique, vérité narrative et vérité judiciare</w:t>
+                <w:t xml:space="preserve">Mal-être au cœur de l’hypermodernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Carnet psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 279 (4), pp.25-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2025.06.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05486537v1</w:t>
+                <w:t xml:space="preserve">hal-05574922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éprouvés de terreur : césure et coupure par l´agir</w:t>
               </w:r>
@@ -553,666 +553,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du féminin troublé au corps adolescent effracté</w:t>
+                <w:t xml:space="preserve">De la médiation équithérapique au pari de l'intersubjectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinne Favre</w:t>
+                <w:t xml:space="preserve">Amélie Chaffange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'enfance et de l'adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cead.009.0223⟩</w:t>
+              <w:t xml:space="preserve">Psychothérapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le soin autrement, 43, pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.231.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250834v1</w:t>
+                <w:t xml:space="preserve">hal-05250833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la médiation équithérapique au pari de l'intersubjectivité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Chaffange</w:t>
+                <w:t xml:space="preserve">Du féminin troublé au corps adolescent effracté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinne Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mercader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Blanquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérik Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychothérapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Le soin autrement, 43, pp.23-30. </w:t>
+              <w:t xml:space="preserve">Cahiers de l'enfance et de l'adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.223-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psys.231.0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cead.009.0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250833v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le soin psychique au sein de maisons de la psychologie</w:t>
+                <w:t xml:space="preserve">Le corps en psychologie clinique. Affect, corporéité, souffrance psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L’Harmattan, 2024</w:t>
+              <w:t xml:space="preserve">L’Harmattan, Coll. Psycho-Logiques, 2026, 978-2-336-59475-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289341v1</w:t>
+                <w:t xml:space="preserve">hal-05613383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profession : Psychologue. Impasse syndicale et fédérative</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.238, 2023, 978-2-14-033664-5</w:t>
+                <w:t xml:space="preserve">Le soin psychique au sein de maisons de la psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300694v1</w:t>
+                <w:t xml:space="preserve">hal-05289341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence et Illness. Discriminations et radicalizations</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Profession : Psychologue. Impasse syndicale et fédérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ange Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.238, 2023, 978-2-14-033664-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ange Raoult</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04112819v1</w:t>
+                <w:t xml:space="preserve">hal-04300694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Agir criminel adolescent. Clinique et psychopathologie des agirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Violence et Illness. Discriminations et radicalizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ange Raoult</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Grenoble, 2016, Psychopathologie clinique, Philippe Bessoles, 978-2-7061-1450-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Kaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneville Baruchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chagnon Jean-Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod. Dunod, 2017, Inconscient et culture, 978-2-10-076503-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112849v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Agir criminel adolescent. Clinique et psychopathologie des agirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ange Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Grenoble, 2016, Psychopathologie clinique, Philippe Bessoles, 978-2-7061-1450-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le corps du crime. Clinique et psychopathologie des souffrances corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ange Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Grenoble. Presses universitaires de Grenoble, 2013, 978-2-7061-1782-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1222,271 +1284,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La corporéité en faillite de sémiotisation : figures du traumatisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Blanquet, a. Ferrant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.115-122, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une clinique &amp;quot;assis sur des cadavres&amp;quot; : exil et corporéité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Dumet et Barbara Smaniotto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et socius : 12 études de cas en psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.277-297, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.dumet.2022.01.0277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations autour de la honte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick-Ange Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanquet B.; Ferrant A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rythme, l'humour et le psychanalyste. Variations autour de l'oeuvre d'Alain Ferrant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.53-62, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1554,51 +1616,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6555BAA1"/>
+    <w:nsid w:val="156A0F52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1785,51 +1847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raoult-patrick-ange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2557-8891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052201759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574922v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick-Ange Raoult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05486537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.06.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cead.013.0111" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05263874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/e2024-40054-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05250834v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinne Favre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Blanquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cead.009.0223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05250833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chaffange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Guinard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.231.0023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05289341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ange Raoult" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kaes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonneville Baruchel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagnon Jean-Yves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dumet.2022.01.0277" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raoult-patrick-ange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2557-8891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052201759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05486537v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick-Ange Raoult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.06.013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cead.013.0111" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05263874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/e2024-40054-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05250833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chaffange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Blanquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Guinard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.231.0023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05250834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinne Favre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cead.009.0223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05613383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05289341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ange Raoult" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112819v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kaes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonneville Baruchel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagnon Jean-Yves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567360v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dumet.2022.01.0277" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05567365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>