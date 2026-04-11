--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -221,14557 +221,14782 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on pastoralism in France: state of knowledge and current issues</w:t>
+                <w:t xml:space="preserve">Perception des agriculteurs envers les démarches collectives de protection de la ressource en eau potable : une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dedieu</w:t>
+                <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Hubert</w:t>
+                <w:t xml:space="preserve">Nadia Guiffant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Aubron</w:t>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Hazard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2025040⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 395, pp.7-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15wp4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532688v1</w:t>
+                <w:t xml:space="preserve">hal-05565880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux des connaissances et questions vives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Research on pastoralism in France: state of knowledge and current issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 34, pp.37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2025036⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 35, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2025040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396218v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage diversifie ses relations aux cultures en plaines cultivées : étude en région AuRA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux des connaissances et questions vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rapey</w:t>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cochetel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2025036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792020v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 New-DEAL : La diversité des élevages d'herbivores : des clefs d'adaptation pour l'avenir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L’élevage diversifie ses relations aux cultures en plaines cultivées : étude en région AuRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+                <w:t xml:space="preserve">Cécile Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 390, pp.59-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648619v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des alternatives à la spécialisation des élevages porcins sont-elles encore possibles en zones de montagne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">PSDR4 New-DEAL : La diversité des élevages d'herbivores : des clefs d'adaptation pour l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Balouzat</w:t>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Roguet</w:t>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Dounies</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 375, pp.81-91. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.205-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.8653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199607v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les atouts de la diversification des systèmes d’élevage herbivores du nord du Massif central.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Des alternatives à la spécialisation des élevages porcins sont-elles encore possibles en zones de montagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Jimmy Balouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mosnier</w:t>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Dounies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4557⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 375, pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.8653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107609v1</w:t>
+                <w:t xml:space="preserve">hal-03199607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports d'un atelier participatif conduit dans le Livradois-Forez concernant la place de l'élevage dans le territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Comprendre les atouts de la diversification des systèmes d’élevage herbivores du nord du Massif central.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie M. Houdart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3), pp.173-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608826v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité de l'élevage de ruminants au sein des territoires : l'exemple de la région Auvergne-Rhône-Alpes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Apports d'un atelier participatif conduit dans le Livradois-Forez concernant la place de l'élevage dans le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, pp.281-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607888v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage herbivore régional : une diversité porteuse d'avenir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diversité de l'élevage de ruminants au sein des territoires : l'exemple de la région Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Julien Gendron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">S. Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hiriart-Durruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Veny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bonestebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agreste. Les Dossiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 365, pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604779v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les multiples formes actuelles de la conversion d’élevages laitiers de montagne vers la production de viande. Étude de cas dans le Massif Central</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'élevage herbivore régional : une diversité porteuse d'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hiriart-Durruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Veny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonestebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agreste. Les Dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.3309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02604515v1</w:t>
+                <w:t xml:space="preserve">hal-02604779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple forms of mountain-area dairy farms converting from milk to meat: case study in the Massif central</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les multiples formes actuelles de la conversion d’élevages laitiers de montagne vers la production de viande. Étude de cas dans le Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 104 (4), pp.1-16</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.3309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601643v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturer : regards agronomiques et pratiques d’éleveurs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Multiple forms of mountain-area dairy farms converting from milk to meat: case study in the Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (4), pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063236v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La complexité des parcellaires : une contrainte ou un atout pour réduire les achats de concentrés en systèmes laitiers de montagne ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pâturer : regards agronomiques et pratiques d'éleveurs. La conduite de pâturage comme révélateur des stratégies d'éleveurs dans le Livradois-Forez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boisdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 222, pp.149-156</w:t>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.42-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632844v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agrandissement-spécialisation des élevages en montagne. Une dynamique inégale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pâturer : regards agronomiques et pratiques d’éleveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boisdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 346, pp.3-14</w:t>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601270v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturer : regards agronomiques et pratiques d’éleveurs. La conduite du pâturage comme révélateur des stratégies d’éleveurs dans le Livradois-Forez</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La complexité des parcellaires : une contrainte ou un atout pour réduire les achats de concentrés en systèmes laitiers de montagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bathfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 222, pp.149-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629701v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturer : regards agronomiques et pratiques d'éleveurs. La conduite de pâturage comme révélateur des stratégies d'éleveurs dans le Livradois-Forez</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L'agrandissement-spécialisation des élevages en montagne. Une dynamique inégale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63, pp.42-59</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 346, pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601401v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche associant experts de terrain et chercheurs pour simuler la dynamique agricole d’un territoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pâturer : regards agronomiques et pratiques d’éleveurs. La conduite du pâturage comme révélateur des stratégies d’éleveurs dans le Livradois-Forez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boisdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.13.11⟩</w:t>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.38-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.7370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058086v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential of farming regions to fulfill agro-environmental functions: A case study in Tuscany (Italy)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Une démarche associant experts de terrain et chercheurs pour simuler la dynamique agricole d’un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, p. 66 - p. 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.13.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597607v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage et produits certifiés : un lien évident ? Pratiques et discours d’éleveurs en Auvergne et Morvan</w:t>
+                <w:t xml:space="preserve">Assessing the potential of farming regions to fulfill agro-environmental functions: A case study in Tuscany (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dobremez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">E. Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+                <w:t xml:space="preserve">M. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 216, pp.293-304</w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (3), pp.759-776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195395v1</w:t>
+                <w:t xml:space="preserve">hal-02597607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming systems designing landscapes: land management units at the interface between agronomy and geography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paysage et produits certifiés : un lien évident ? Pratiques et discours d’éleveurs en Auvergne et Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Marraccini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Debolini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografisk Tidsskrift-Danish Journal of Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216, pp.293-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004293v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of land use spatial organization in mountain farms: farm size and type are not the sole determining factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Farming systems designing landscapes: land management units at the interface between agronomy and geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geografisk Tidsskrift-Danish Journal of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (2), pp.71-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00167223.2013.849391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004179v1</w:t>
+                <w:t xml:space="preserve">hal-01004293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape agronomy : a new field for addressing agricultural landscape dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La diversité d'organisation spatiale des exploitations en montagne : dimension et orientation d'élevage ne déterminent pas tout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 210, pp.141-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-012-9802-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01019874v1</w:t>
+                <w:t xml:space="preserve">hal-02597277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser la diversité des prairies auvergnates : principaux résultats du projet PSDR-Valprai.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The diversity of land use spatial organization in mountain farms: farm size and type are not the sole determining factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Revue d'Auvergne, N° Special "Productions, gouvernance et ingénierie territoriales" (602-603), pp.21-38</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 210, pp.141 - 149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979634v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential of farming regions to fulfill agro-environmental functions: a case study in Tuscany (Italy)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Landscape agronomy : a new field for addressing agricultural landscape dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-012-9997-0⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (10), pp.1385-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-012-9802-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003304v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors affecting soil organic matter conservation in Mediterranean hillside winter cereals-legumes cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M. Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Di Bene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (3), pp.283-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche prospective pour appréhender la dynamique agricole d'un territoire de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1-2 (602-603), pp.51-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser la diversité des prairies auvergnates : principaux résultats du projet PSDR-Valprai</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Assessing the potential of farming regions to fulfill agro-environmental functions: a case study in Tuscany (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariassunta Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bonari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (3), pp.759-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-012-9997-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597105v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité d'organisation spatiale des exploitations en montagne : dimension et orientation d'élevage ne déterminent pas tout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Valoriser la diversité des prairies auvergnates : principaux résultats du projet PSDR-Valprai.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 210, pp.141-149</w:t>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Revue d'Auvergne, N° Special "Productions, gouvernance et ingénierie territoriales" (602-603), pp.21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597277v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modélisation d'accompagnement pour la gestion combinée des systèmes d'élevage et des milieux boisés sur le Causse du Larzac</w:t>
+                <w:t xml:space="preserve">Valoriser la diversité des prairies auvergnates : principaux résultats du projet PSDR-Valprai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Etienne</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1-2 (602-603), pp.21-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593229v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptability through spatial management A case study of livestock farms in the Massif Central, France</w:t>
+                <w:t xml:space="preserve">Une modélisation d'accompagnement pour la gestion combinée des systèmes d'élevage et des milieux boisés sur le Causse du Larzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guéringer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Josien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outlook On Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.84-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2009.0374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593019v1</w:t>
+                <w:t xml:space="preserve">hal-02593229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape elements: can they help in selling protected designation of origin products ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptability through spatial management A case study of livestock farms in the Massif Central, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Michelin</w:t>
+                <w:t xml:space="preserve">A. Guéringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Menadier</w:t>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Outlook On Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (2), pp.111-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590564v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to appraise multiple agro-environmental functions in farming regions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Landscape elements: can they help in selling protected designation of origin products ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Menadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (3), pp.365-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01426390802046077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590896v1</w:t>
+                <w:t xml:space="preserve">hal-02590564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la multifonctionnalité de l`agriculture : méthode et application à une zone d`élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A method to appraise multiple agro-environmental functions in farming regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Serviere</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 42, p. 33 - p. 43</w:t>
+              <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (3), pp.303-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477131v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifonctionnalité de l'espace agricole d'un territoire : Premières conclusions issues d'une démarche de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analyse de la multifonctionnalité de l`agriculture : méthode et application à une zone d`élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serviere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la multifonctionnalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5, pp.71-85</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42, p. 33 - p. 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679716v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations et analyse sur la variabilité de la récréation en forêt dans des secteurs de moyenne montagne.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Multifonctionnalité de l'espace agricole d'un territoire : Premières conclusions issues d'une démarche de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Michalland</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de la multifonctionnalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.71-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/4934⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03449468v1</w:t>
+                <w:t xml:space="preserve">hal-02679716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforesterie en Europe de l'Ouest : pratiques et expérimentations sylvopastorales des montagnes de la zone tempérée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Observations et analyse sur la variabilité de la récréation en forêt dans des secteurs de moyenne montagne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. de Montard</w:t>
+                <w:t xml:space="preserve">Béatrice Michalland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 54 (5), pp.455-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/4934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580495v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment concilier les contraintes économiques et environnementales dans des systèmes basés sur les prairies ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Agroforesterie en Europe de l'Ouest : pratiques et expérimentations sylvopastorales des montagnes de la zone tempérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ruchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 171, pp.285-295</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11, pp.103-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580948v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien de l'espace par l'élevage : caractéristiques et relations avec les dynamiques des exploitations : cas d'un petit territoire des Monts du Forez (Puy de Dôme)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comment concilier les contraintes économiques et environnementales dans des systèmes basés sur les prairies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, spécial Aménités rurales : une nouvelle lecture des enjeux territoriaux, pp.67-79</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 171, pp.285-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580964v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying social, economic and technical determinants of silvopastoral practices in temperate uplands: results of a survey in the Massif Central region of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Entretien de l'espace par l'élevage : caractéristiques et relations avec les dynamiques des exploitations : cas d'un petit territoire des Monts du Forez (Puy de Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Valadier</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, spécial Aménités rurales : une nouvelle lecture des enjeux territoriaux, pp.67-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02579718v1</w:t>
+                <w:t xml:space="preserve">hal-02580964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition for light, water and nitrogen in an association of hazel (Corylus avellana L.) and cocksfoot(Dactylis glomerata L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Identifying social, economic and technical determinants of silvopastoral practices in temperate uplands: results of a survey in the Massif Central region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delpy</w:t>
+                <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Massey</w:t>
+                <w:t xml:space="preserve">A. Valadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 69 (1-2), pp.119-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0308-521X(01)00021-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578466v1</w:t>
+                <w:t xml:space="preserve">hal-02579718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating integration of agroforestry into livestock farmers` projects in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Competition for light, water and nitrogen in an association of hazel (Corylus avellana L.) and cocksfoot(Dactylis glomerata L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. de Montard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 43 (1-3), pp.257-272</w:t>
+              <w:t xml:space="preserve">, 1999, 43 (1-3), pp.135-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578468v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition for light, water and nitrogen in an association of hazel (Corylus avellana L.) and cocksfoot (Dactylis glomerata L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Simulating integration of agroforestry into livestock farmers` projects in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Massey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 43 (1-3), pp.135-150. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 43 (1-3), pp.257-272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02696027v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique de recherche sur les systèmes sylvo-pastoraux du Massif-Central</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Competition for light, water and nitrogen in an association of hazel (Corylus avellana L.) and cocksfoot (Dactylis glomerata L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. de Montard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.X. de Montard</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 43 (1-3), pp.135-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1026475910260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577804v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématique de recherche sur les systèmes sylvo-pastoraux du Massif-Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 47 (5-6), pp.514-514</w:t>
+              <w:t xml:space="preserve">, 1998, 47 (5-6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889769v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion des pratiques sylvo-pastorales en Lozère : premiers résultats de l'enquête complémentaire TER-UTI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problématique de recherche sur les systèmes sylvo-pastoraux du Massif-Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lifran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Valadier</w:t>
+                <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agreste - Bulletin - Lozère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 7, pp.7</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 47 (5-6), pp.514-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576106v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau regard sur la tradition sylvopastorale en Lozère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">La diffusion des pratiques sylvo-pastorales en Lozère : premiers résultats de l'enquête complémentaire TER-UTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agreste Cahiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 21, pp.17-22</w:t>
+              <w:t xml:space="preserve">Agreste - Bulletin - Lozère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576104v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première approche sur l'adoption et l'insertion de plantations agroforestières dans les exploitations agricoles d'élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nouveau regard sur la tradition sylvopastorale en Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lifran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du CIHEAM options méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 12, pp.243-246</w:t>
+              <w:t xml:space="preserve">Agreste Cahiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 21, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574950v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'une agroforesterie moderne : avancement du programme de recherche développement en Auvergne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Première approche sur l'adoption et l'insertion de plantations agroforestières dans les exploitations agricoles d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêts de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 382, pp.10-14</w:t>
+              <w:t xml:space="preserve">Cahiers du CIHEAM options méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 12, pp.243-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574145v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des tubes abris protégeant les jeunes arbres contre les animaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Mise au point d'une agroforesterie moderne : avancement du programme de recherche développement en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 4, p. 41 - p. 48</w:t>
+              <w:t xml:space="preserve">Forêts de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 382, pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476055v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture de plantations résineuses au paturage : implantation et production d'herbe dans le sous-bois après éclaircie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Amélioration des tubes abris protégeant les jeunes arbres contre les animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4, p. 41 - p. 48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444444v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vergers à bois précieux en prairie pâturée : objectifs, principes et références</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 46 (Spécial), pp.61-71. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/26618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vingt ans de recherche agroforestière en Nouvelle-Zélande : quels enseignements pour l'Europe ? 2e partie : les pratiques agroforestières néo-zélandaises sont-elles transposables en France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Ouverture de plantations résineuses au paturage : implantation et production d'herbe dans le sous-bois après éclaircie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier de Montard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guitton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 45 (1), pp.43-58. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 46 (Spécial), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/26614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/26393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03443837v1</w:t>
+                <w:t xml:space="preserve">hal-03444444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vingt ans de recherche agroforestière en Nouvelle-Zélande : quels enseignements pour l'Europe ? 2e partie : les pratiques agroforestières néo-zélandaises sont-elles transposables en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier de Montard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 45 (1), pp.43-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/26393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multilocal silvopastoral network experiment of Auvergne, (France) : trial scheme, sites, and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 4 (3), pp.21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (80)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions et perspectives d'installation en élevage mixte porcin-herbivore : Résultats d’enquêtes auprès d’éleveurs, enseignants et apprenants du Massif central</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Quels éleveurs porcins demain hors des bassins de production très spécialisés ? Le cas du Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Vallade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dounies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GIS Avenir Elevage : Diversité des élevages, diversité des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Avenir Elevage, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">58èmes Journées Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP-Institut du Porc; INRAE, Feb 2026, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462713v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des systèmes de polyculture-élevage résiduels en zones céréalières mais qui développent les liens entre productions végétales et animales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Conditions et perspectives d'installation en élevage mixte porcin-herbivore : Résultats d’enquêtes auprès d’éleveurs, enseignants et apprenants du Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Vallade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Houdart</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dounies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire RMT SPICEE, Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT SPICEE; Institut Agro Montpellier, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée GIS Avenir Elevage : Diversité des élevages, diversité des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Avenir Elevage, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549713v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in the association of herbivores and pigs in the Massif Central</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dounies</w:t>
+                <w:t xml:space="preserve">Des systèmes de polyculture-élevage résiduels en zones céréalières mais qui développent les liens entre productions végétales et animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cochetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houdart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire RMT SPICEE, Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT SPICEE; Institut Agro Montpellier, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708379v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux et questions vives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends in the association of herbivores and pigs in the Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Honor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dounies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPZS et groupe régional IYRP Afrique de l'Ouest, Dec 2024, Dakar, Sénégal. 17p</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935231v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des systèmes polyculture-élevage résiduels en zones céréalières d’AuRA qui développent les liens entre productions végétales et animales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux et questions vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rapey</w:t>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cochetel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT Spicee 2024, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPZS et groupe régional IYRP Afrique de l'Ouest, Dec 2024, Dakar, Sénégal. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549729v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des exploitations ayant des porcs dans le Massif central : caractéristiques, évolutions et perspectives Enseignements des recensements agricoles de 2020 et 2010 et de BDPORC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dounies</w:t>
+                <w:t xml:space="preserve">Des systèmes polyculture-élevage résiduels en zones céréalières d’AuRA qui développent les liens entre productions végétales et animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cochetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houdart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER / Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; ESA, Jun 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Spicee 2024, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622128v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change adaptation in mixed pigs-beef cattle sustems in grasslands areas: key role of organic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité des exploitations ayant des porcs dans le Massif central : caractéristiques, évolutions et perspectives Enseignements des recensements agricoles de 2020 et 2010 et de BDPORC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Honor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Dounies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74st annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Federation of Animal Science (EAAP); The World Association for Animal Production (WAAP); Interbull, Aug 2023, Lyon, France. pp.271</w:t>
+              <w:t xml:space="preserve">Colloque SFER / Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; ESA, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477455v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock farms in cultivated plains of french AURA region: what types of crop-livestock relationships?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate change adaptation in mixed pigs-beef cattle sustems in grasslands areas: key role of organic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">von Kerssenbrock, Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.515-518</w:t>
+              <w:t xml:space="preserve">74st annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Federation of Animal Science (EAAP); The World Association for Animal Production (WAAP); Interbull, Aug 2023, Lyon, France. pp.271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965196v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What prospects for multi-species livestock farms in mountain areas: a focus on pig and cow associations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La mixité d’espèces offre des clés d’adaptation pour accroître les performances économiques et environnementales de l’élevage bovin herbager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mountain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Le poly-élevage, une solution ? Journée MODEF Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Domps, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791395v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mixité d’espèces offre des clés d’adaptation pour accroître les performances économiques et environnementales de l’élevage bovin herbager</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Livestock farms in cultivated plains of french AURA region: what types of crop-livestock relationships?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cochetel C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le poly-élevage, une solution ? Journée MODEF Nouvelle-Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Domps, France</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.515-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771808v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le fonctionnement des systèmes mixtes porcins- bovins du Massif Central pour mieux appréhender leur avenir</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">What prospects for multi-species livestock farms in mountain areas: a focus on pig and cow associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52emes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.203 - 208</w:t>
+              <w:t xml:space="preserve">International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486610v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification des systèmes d’élevage herbivores permet d’accroitre leur multi-performance et les adapte aux aléas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach to the social sustainability of livestock farms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comprendre le fonctionnement des systèmes mixtes porcins- bovins du Massif Central pour mieux appréhender leur avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Balouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous de l’Inra au Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. 2 p</w:t>
+              <w:t xml:space="preserve">52emes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.203 - 208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930832v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles formes et perspectives des systèmes porcins en zones herbagères de montagne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Approach to the social sustainability of livestock farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Recherches en Sciences Sociales (JRSS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. pp.12</w:t>
+              <w:t xml:space="preserve">Les rendez-vous de l’Inra au Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609816v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixité d’espèces dans les systèmes d’élevage d’herbivores en Auvergne : pratiques, organisation du travail et multi-performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Quelles formes et perspectives des systèmes porcins en zones herbagères de montagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jimmy Balouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dounies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACE 2019, salon international de l'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Recherches en Sciences Sociales (JRSS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288836v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic study of dairy farms in a semi-mountain PDO cheese area (St Flour, Cantal, France): Ways and strategies to improve production system robustness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mixité d’espèces dans les systèmes d’élevage d’herbivores en Auvergne : pratiques, organisation du travail et multi-performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Monsallier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Meeting on Mountain cheese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Padova, Italy. pp.107-111</w:t>
+              <w:t xml:space="preserve">SPACE 2019, salon international de l'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606540v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité de l’élevage ovin dans les territoires.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Socio-economic study of dairy farms in a semi-mountain PDO cheese area (St Flour, Cantal, France): Ways and strategies to improve production system robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Fanjul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Monsallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Techniques Ovines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, LE PUY EN VELAY, France</w:t>
+              <w:t xml:space="preserve">12th International Meeting on Mountain cheese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padova, Italy. pp.107-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652703v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité de l'élevage ovin dans les territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La diversité de l’élevage ovin dans les territoires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Techniques Ovines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Le Puy-en-Velay, France. pp.2</w:t>
+              <w:t xml:space="preserve">, Nov 2016, LE PUY EN VELAY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605192v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la diversité de l’élevage dans les territoires : application en Auvergne-Rhône-Alpes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La diversité de l'élevage ovin dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.15</w:t>
+              <w:t xml:space="preserve">7èmes Journées Techniques Ovines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Le Puy-en-Velay, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605555v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the increase in beef cattle in upland farms driving environmentally-friendlier farming?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analyse de la diversité de l’élevage dans les territoires : application en Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hiriart-Durruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Veny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of FAO-CIHEAM Mountain Pastures, Mediterranean Forage Resources and Mountains Cheases networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. pp.1-843</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599943v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to identify and map the land use patterns relevant for environmental services in agricultural landscapes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Is the increase in beef cattle in upland farms driving environmentally-friendlier farming?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Bonari</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALE 2013 European Congress. Changing European Landscapes: Landscape ecology, local to global</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom. pp.3</w:t>
+              <w:t xml:space="preserve">Joint Meeting of FAO-CIHEAM Mountain Pastures, Mediterranean Forage Resources and Mountains Cheases networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. pp.1-843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598826v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agrandissement-spécialisation des élevages : en montagne, un processus qui masque de très forts contrastes entre exploitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A method to identify and map the land use patterns relevant for environmental services in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7es JRSS Journées de Recherches en Sciences Sociales de la SFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">IALE 2013 European Congress. Changing European Landscapes: Landscape ecology, local to global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599412v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to identify and map the land use patterns relevant for agro-environmental policies in agricultural landscapes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L'agrandissement-spécialisation des élevages : en montagne, un processus qui masque de très forts contrastes entre exploitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European IALE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">7es JRSS Journées de Recherches en Sciences Sociales de la SFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543138v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux valoriser la diversité des prairies de moyenne montagne : analyse et perspectives sur la base des travaux du projet PSDR Valprai</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A method to identify and map the land use patterns relevant for agro-environmental policies in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR. Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.17</w:t>
+              <w:t xml:space="preserve">European IALE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597108v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of livestock farming in extensive livestock territories: what processes are going on?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mieux valoriser la diversité des prairies de moyenne montagne : analyse et perspectives sur la base des travaux du projet PSDR Valprai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium PSDR. Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02749876v1</w:t>
+                <w:t xml:space="preserve">hal-02597108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution de l’élevage au développement durable des territoires : point de vue d’acteurs du Livradois-Forez, Auvergne, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Dynamics of livestock farming in extensive livestock territories: what processes are going on?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone « Les représentations Nord – Sud du développement durable » IUFM d’Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 476 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598242v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can landscape management be enhanced by farming systems? A landscape agronomy perspective</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La contribution de l’élevage au développement durable des territoires : point de vue d’acteurs du Livradois-Forez, Auvergne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jul 2012, Aarhus, Denmark. 9 p</w:t>
+              <w:t xml:space="preserve">Colloque international francophone « Les représentations Nord – Sud du développement durable » IUFM d’Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001300v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche prospective pour appréhender la dynamique agricole d'un petit territoire herbager de montagne dans les 5 prochaines années</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">How can landscape management be enhanced by farming systems? A landscape agronomy perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jul 2012, Aarhus, Denmark. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744709v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How agronomists and farmers describe diversity: the example of mountain grasslands in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Une démarche prospective pour appréhender la dynamique agricole d'un petit territoire herbager de montagne dans les 5 prochaines années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. p. 277</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019752v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which types of farms for managing mountain grasslands in the future? A prospective approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">How agronomists and farmers describe diversity: the example of mountain grasslands in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Grassland Federation Symposium 2011. Grassland farming and land management systems in mountainous regions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Raumberg-Gumpenstein, Austria</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. p. 277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595692v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How agronomists and farmers describe diversity: The example of mountains grasslands in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Which types of farms for managing mountain grasslands in the future? A prospective approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.1</w:t>
+              <w:t xml:space="preserve">European Grassland Federation Symposium 2011. Grassland farming and land management systems in mountainous regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Raumberg-Gumpenstein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596921v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A winter school in landscape agronomy and the synergies it created</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">How agronomists and farmers describe diversity: The example of mountains grasslands in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Silvestri</w:t>
+                <w:t xml:space="preserve">M. Souriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming System Association, Jul 2010, Vienne, Italy</w:t>
+              <w:t xml:space="preserve">62nd annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195305v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage comme gage de produits de qualité : une évidence ? Pratiques et discours des éleveurs dans deux études de cas en Auvergne et Morvan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A winter school in landscape agronomy and the synergies it created</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariassunta Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.183-186</w:t>
+              <w:t xml:space="preserve">9th European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association, Jul 2010, Vienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593993v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of agro-environmental functions fulfilment in a Mediterranean agricultural landscape</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Le paysage comme gage de produits de qualité : une évidence ? Pratiques et discours des éleveurs dans deux études de cas en Auvergne et Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Bonari</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI European Society of Agronomy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.2</w:t>
+              <w:t xml:space="preserve">17èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593589v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche de prospective agricole articulant les niveaux de l'exploitation et du territoire pour des exploitations et zones herbagères auvergnates (VALPRAI)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Spatial variability of agro-environmental functions fulfilment in a Mediterranean agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-chercheurs PSDR. Chemins de recherches partenariales et interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Carcans, France</w:t>
+              <w:t xml:space="preserve">XI European Society of Agronomy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195346v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche prospective pour appréhender la dynamique agricole d'un petit territoire herbager de montagne dans les cinq prochaines années</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Une démarche de prospective agricole articulant les niveaux de l'exploitation et du territoire pour des exploitations et zones herbagères auvergnates (VALPRAI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées 3R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. 5 p</w:t>
+              <w:t xml:space="preserve">Ecole-chercheurs PSDR. Chemins de recherches partenariales et interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658719v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions en 20 ans des élevages non-spécialisés dans une zone herbagère du Massif Central : le cas du plateau du Mezenc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Une démarche prospective pour appréhender la dynamique agricole d'un petit territoire herbager de montagne dans les cinq prochaines années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Renaud</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées 3R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.5</w:t>
+              <w:t xml:space="preserve">18èmes journées 3R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594125v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALPRAI: la diversité des PRAIries de moyennes montagnes, un atout à VALoriser pour le développement de ces territoires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evolutions en 20 ans des élevages non-spécialisés dans une zone herbagère du Massif Central : le cas du plateau du Mezenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire acteurs-chercheurs PSDR Auvergne 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Gannat, France. pp.4</w:t>
+              <w:t xml:space="preserve">17èmes journées 3R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593593v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple agro-environmental functions targeted by policy-makers in two agricultural regions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">VALPRAI: la diversité des PRAIries de moyennes montagnes, un atout à VALoriser pour le développement de ces territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bonari</w:t>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European IALE Conference 2009, 70 years of Landscape Ecology in Europe European Landscapes in Transformation: Challenges for Landscape Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.167-172</w:t>
+              <w:t xml:space="preserve">Séminaire acteurs-chercheurs PSDR Auvergne 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Gannat, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591994v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontation between expected and real evolutions of agrarian landscape on 10 French communes from 1987 to 2009</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Multiple agro-environmental functions targeted by policy-makers in two agricultural regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Renaud</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIV International Interdisciplinary Conference, The Backstage of the Landscape-Cultural Mosaic: Invisible, Inaccessible, Inexistent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Gorizia, Italy. pp.4</w:t>
+              <w:t xml:space="preserve">European IALE Conference 2009, 70 years of Landscape Ecology in Europe European Landscapes in Transformation: Challenges for Landscape Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592856v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et adaptabilité du fonctionnement spatio-temporel d'exploitations herbagères : premiers enseignements à partir d'une étude de cas dans le Cantal (Auvergne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Confrontation between expected and real evolutions of agrarian landscape on 10 French communes from 1987 to 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France. pp.155-158</w:t>
+              <w:t xml:space="preserve">The XIV International Interdisciplinary Conference, The Backstage of the Landscape-Cultural Mosaic: Invisible, Inaccessible, Inexistent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Gorizia, Italy. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591218v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptability through spatial management: A case study of livestock farms in the Massif Central (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experiences from a winter school on landscape agronomy : stakes, difficulties, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Josien</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariassunta Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European International Farming Systems Association (IFSA) Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.11</w:t>
+              <w:t xml:space="preserve">8th European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association, Jul 2008, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591217v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences from a winter school on landscape agronomy : stakes, difficulties, perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Adaptability through spatial management: A case study of livestock farms in the Massif Central (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guéringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoît</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming System Association, Jul 2008, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">8th European International Farming Systems Association (IFSA) Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195315v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des pratiques agricoles face à une double exigence de qualité des paysages et des produits : analyse sur le cas du fromage AOC Saint Nectaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Diversité et adaptabilité du fonctionnement spatio-temporel d'exploitations herbagères : premiers enseignements à partir d'une étude de cas dans le Cantal (Auvergne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guéringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "L'après développement durable : espaces, nature, culture et qualité", CNRS, Université Paris Sorbonne (Paris 4), Paris, 19-22 septembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.11</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France. pp.155-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589823v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriculteurs et leurs rôles sur les paysages emblématiques de leur produit : méthode d'analyse à partir d'une étude sur le fromage Saint Nectaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise en évidence d'éléments emblématiques paysagers d'un produit d'origine certifiée : le fromage AOC Saint-Nectaire dans ses écrins paysagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Menadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritages et trajectoires rurales en Europe, CNRS, Montpellier, 6 et 7 septembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.6</w:t>
+              <w:t xml:space="preserve">Séminaire du Consortium Européen sur l'Economie du Paysage, Montpellier, 14-16 juin 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589821v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d'éléments emblématiques paysagers d'un produit d'origine certifiée : le fromage AOC Saint-Nectaire dans ses écrins paysagers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle des pratiques agricoles face à une double exigence de qualité des paysages et des produits : analyse sur le cas du fromage AOC Saint Nectaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Consortium Européen sur l'Economie du Paysage, Montpellier, 14-16 juin 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.15</w:t>
+              <w:t xml:space="preserve">Colloque "L'après développement durable : espaces, nature, culture et qualité", CNRS, Université Paris Sorbonne (Paris 4), Paris, 19-22 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589822v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposed tool to discern how farming activities contribute to environmental functions in a landscape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les agriculteurs et leurs rôles sur les paysages emblématiques de leur produit : méthode d'analyse à partir d'une étude sur le fromage Saint Nectaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sustainable Land Use in Intensively Used Agricultural Regions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Héritages et trajectoires rurales en Europe, CNRS, Montpellier, 6 et 7 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751923v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural land-use changes within multifunctionality perspective: method proposal and compared application on a French and an Italian region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A proposed tool to discern how farming activities contribute to environmental functions in a landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Bonari</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Nordic Association of Agricultural Scientists (NJF) « Landscape change : learning from the past, visions for the future », Tromso (Norvège), 14-16 Juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.14</w:t>
+              <w:t xml:space="preserve">International Conference on Sustainable Land Use in Intensively Used Agricultural Regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588150v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to evaluate changes in farms contributions to landscape multifunctionality ? A methodology based on a spatial and agronomic point of view</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Agricultural land-use changes within multifunctionality perspective: method proposal and compared application on a French and an Italian region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Union Expansion : Land Use Change and Environmental Effects in Rural Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Séminaire de la Nordic Association of Agricultural Scientists (NJF) « Landscape change : learning from the past, visions for the future », Tromso (Norvège), 14-16 Juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760291v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed contribution of farming activity to environmental functions of a landscape : tool analysis proposal and example</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">How to evaluate changes in farms contributions to landscape multifunctionality ? A methodology based on a spatial and agronomic point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication orale et proceedings de l`International Conference « Sustainable Land Use in Intensively Used Agricultural Regions », Leipzig, 20-23 septembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+              <w:t xml:space="preserve">Communication orale et proceedings de l`International Workshop « European Union Expansion : Land Use Change and Environmental Effects in Rural Areas », Luxembourg, 5-7 septembre 2005.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586642v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to evaluate changes in farms contributions to landscape multifunctionality ? A methodology based on a spatial and agronomic point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication orale et proceedings de l`International Workshop « European Union Expansion : Land Use Change and Environmental Effects in Rural Areas », Luxembourg, 5-7 septembre 2005.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.2</w:t>
+              <w:t xml:space="preserve">European Union Expansion : Land Use Change and Environmental Effects in Rural Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586641v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing contributions of agriculture to environmental functions in a grassland area: method and results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A mixed contribution of farming activity to environmental functions of a landscape : tool analysis proposal and example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGF 2004 General Meeting « Land use systems in grassland dominated regions », Luzern, CHE, 21-24 June 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.64-66</w:t>
+              <w:t xml:space="preserve">Communication orale et proceedings de l`International Conference « Sustainable Land Use in Intensively Used Agricultural Regions », Leipzig, 20-23 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583113v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of productive and environmental functions in a farmland area: synergies and antagonisms. Method of analysis and application in a small area in a mixed crop-livestock farming area in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparing contributions of agriculture to environmental functions in a grassland area : method and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Symposium on Farming and Rural Systems Research and Extension workshop 3 "Natural Resources Management and Farm Functions in Landscape Construction", Vila Real, PRT, 3-8 April 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.375-385</w:t>
+              <w:t xml:space="preserve">Proceedings of the 20. General Meeting of the EGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583096v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The silvopastoral systems contributions to land maintenance in the Margeride region of the French Massif Central: characteristics and determining factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Variabilité spatiale et temporelle des contributions d`exploitations à la multifonctionnalité : méthode et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress "Silvopastoralism and sustainable management", Lugo, ESP, 19-24 avril 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.48</w:t>
+              <w:t xml:space="preserve">Colloque SFER « Les systèmes de production agricoles : performances, évolutions, perspectives », Lille, 18-19 novembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583095v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatiale et temporelle des contributions d'exploitations à la multifonctionnalité : méthode d'analyse et premiers résultats à partir d'une étude de cas dans les Combrailles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparing contributions of agriculture to environmental functions in a grassland area: method and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serviere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Lille, France</w:t>
+              <w:t xml:space="preserve">EGF 2004 General Meeting « Land use systems in grassland dominated regions », Luzern, CHE, 21-24 June 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.64-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761739v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of productive and environmental functions in a farmland area: synergies and antagonisms Method of analysis and application in a small area in a mixed crop-livestock farming area in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Combinations of productive and environmental functions in a farmland area: synergies and antagonisms. Method of analysis and application in a small area in a mixed crop-livestock farming area in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klingelschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">6th European Symposium on Farming and Rural Systems Research and Extension workshop 3 "Natural Resources Management and Farm Functions in Landscape Construction", Vila Real, PRT, 3-8 April 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.375-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758729v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatiale et temporelle des contributions d`exploitations à la multifonctionnalité : méthode et premiers résultats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The silvopastoral systems contributions to land maintenance in the Margeride region of the French Massif Central: characteristics and determining factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lifran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER « Les systèmes de production agricoles : performances, évolutions, perspectives », Lille, 18-19 novembre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.12</w:t>
+              <w:t xml:space="preserve">International congress "Silvopastoralism and sustainable management", Lugo, ESP, 19-24 avril 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583725v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing contributions of agriculture to environmental functions in a grassland area : method and results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Variabilité spatiale et temporelle des contributions d'exploitations à la multifonctionnalité : méthode d'analyse et premiers résultats à partir d'une étude de cas dans les Combrailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20. General Meeting of the EGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque SFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759571v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs d'évolution de l'entretien de l'espace par l'élevage dans un contexte de déprise agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Combinations of productive and environmental functions in a farmland area: synergies and antagonisms Method of analysis and application in a small area in a mixed crop-livestock farming area in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serviere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Automne de l'Association Française pour la Production Fourragère, Paris, 24 octobre 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.3</w:t>
+              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580893v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatiale et temporelle des exploitations et usages agricoles sur un territoire : première étude de cas en Auvergne et perspectives de recherche sur la multifonctionnalité de l'agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evolutions of the land upkeep function associated to livestock farming in a land-derelict background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Olivier de Serres Les entretiens du Pradel "Agronomes et territoires", Aubenas, 12-14 septembre 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.15</w:t>
+              <w:t xml:space="preserve">19th General Meeting of European Grassland Federation, La Rochelle, 27-30 May 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.1106-1107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581252v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions of the land upkeep function associated to livestock farming in a land-derelict background</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Facteurs d'évolution de l'entretien de l'espace par l'élevage dans un contexte de déprise agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of European Grassland Federation, La Rochelle, 27-30 May 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.1106-1107</w:t>
+              <w:t xml:space="preserve">Journée d'Automne de l'Association Française pour la Production Fourragère, Paris, 24 octobre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580496v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la fréquentation des forêts en lien avec la diversité de leurs caractéristiques d'accès à partir d'enquêtes sur quatre sites boisés du Massif Central</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Variabilité spatiale et temporelle des exploitations et usages agricoles sur un territoire : première étude de cas en Auvergne et perspectives de recherche sur la multifonctionnalité de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Michalland</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque " Accès du public aux espaces naturels agricoles et forestiers", ENGREF Clermont-Ferrand, 24- 26 septembre 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, France. pp.19</w:t>
+              <w:t xml:space="preserve">Journées Olivier de Serres Les entretiens du Pradel "Agronomes et territoires", Aubenas, 12-14 septembre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580338v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why use agroforestry in European mountains?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analyse de la fréquentation des forêts en lien avec la diversité de leurs caractéristiques d'accès à partir d'enquêtes sur quatre sites boisés du Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Ruchaud</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michalland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IUFRO world congress: "Forests and society: the rôle of research", Kuala Lumpur, MYS, 7-12 août 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Malaysia</w:t>
+              <w:t xml:space="preserve">Colloque " Accès du public aux espaces naturels agricoles et forestiers", ENGREF Clermont-Ferrand, 24- 26 septembre 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579190v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating integration of agroforestry into livestock farmers' projects in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Why use agroforestry in European mountains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
+              <w:t xml:space="preserve">21th IUFRO world congress: "Forests and society: the rôle of research", Kuala Lumpur, MYS, 7-12 août 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771127v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions et modalités de l'association de l'élevage et de la sylviculture dans des exploitations agricoles de Lozère : résultats d'enquêtes et interprétations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analyse par simulation de l'effet de techniques agroforestières sur le fonctionnement d'exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et forêts des agriculteurs, Clermont-Ferrand, 20-21 octobre 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France. pp.23-45</w:t>
+              <w:t xml:space="preserve">Colloque de restitution finale de l'AIP AGRIFOR 1995-1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578723v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions et modalités de l'association de l'élevage et de la sylviculture dans des exploitations agricoles de Lozère : résultats d'enquêtes et interprétations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Simulating integration of agroforestry into livestock farmers' projects in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution finale de l'Action Incitative Programmée AGRIFOR 1995-1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770241v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par simulation de l'effet de techniques agroforestières sur le fonctionnement d'exploitations agricoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Conditions et modalités de l'association de l'élevage et de la sylviculture dans des exploitations agricoles de Lozère : résultats d'enquêtes et interprétations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bois et forêts des agriculteurs, Clermont-Ferrand, 20-21 octobre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, France. pp.115-136</w:t>
+              <w:t xml:space="preserve">, 1999, France. pp.23-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578725v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition for light, water and nitrogen in an association of hazel (Corylus avellana L.) and cocksfoot (Dactylis glomerata L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Conditions et modalités de l'association de l'élevage et de la sylviculture dans des exploitations agricoles de Lozère : résultats d'enquêtes et interprétations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delpy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Massey</w:t>
+                <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque de restitution finale de l'Action Incitative Programmée AGRIFOR 1995-1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771128v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétition pour l'azote entre arbre et herbe dans des plantations de noisetier (Corylus avellana L.) et de merisier (Prunus avium L.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analyse par simulation de l'effet de techniques agroforestières sur le fonctionnement d'exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Drouot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bois et forêts des agriculteurs, Clermont-Ferrand, 20-21 octobre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, France. pp.73-94</w:t>
+              <w:t xml:space="preserve">, 1999, France. pp.115-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578724v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par simulation de l'effet de techniques agroforestières sur le fonctionnement d'exploitations agricoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Competition for light, water and nitrogen in an association of hazel (Corylus avellana L.) and cocksfoot (Dactylis glomerata L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. de Montard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution finale de l'AIP AGRIFOR 1995-1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769386v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations de techniques agroforestières sur des projets d'exploitants agricoles de Languedoc, Auvergne et Picardie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Compétition pour l'azote entre arbre et herbe dans des plantations de noisetier (Corylus avellana L.) et de merisier (Prunus avium L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. de Montard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Drouot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Bois et forêts des agriculteurs, Clermont-Ferrand, 20-21 octobre 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. pp.73-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771178v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pluridisciplinaire pour la modélisation des systèmes sylvopastoraux de régions tempérées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Simulations de techniques agroforestières sur des projets d'exploitants agricoles de Languedoc, Auvergne et Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, /, France. pp.385-389</w:t>
+              <w:t xml:space="preserve">Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576103v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations de techniques agroforestières sur des projets d'exploitations agricoles de Languedoc, Auvergne et Picardie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Une approche pluridisciplinaire pour la modélisation des systèmes sylvopastoraux de régions tempérées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, France. pp.207-210</w:t>
+              <w:t xml:space="preserve">, 1997, /, France. pp.385-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576101v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en valeur et développement durable des zones de moyennes montagnes par l'agroforesterie : l'association arbre-herbe-animal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Simulations de techniques agroforestières sur des projets d'exploitations agricoles de Languedoc, Auvergne et Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrés forestier mondial, Antalya, TUR, 13-22 October 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Turquie. pp.6</w:t>
+              <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, France. pp.207-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576094v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach for modelling silvopastoral systems under temperate conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mise en valeur et développement durable des zones de moyennes montagnes par l'agroforesterie : l'association arbre-herbe-animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11ème congrés forestier mondial, Antalya, TUR, 13-22 October 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Turquie. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768418v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique à l'échelle d'un ménage des systèmes agroforestiers de régions tempérées : problématique et méthode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An interdisciplinary approach for modelling silvopastoral systems under temperate conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, France. pp.231-235</w:t>
+              <w:t xml:space="preserve">Atelier International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576090v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition de la biomasse entre systèmes aérien et racinaire pour de jeunes noyers en tube-abris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evaluation économique à l'échelle d'un ménage des systèmes agroforestiers de régions tempérées : problématique et méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La racine et le système racinaire, Orléans, 6-7 avril 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, France. pp.91-95</w:t>
+              <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, France. pp.231-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574144v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad leaved tree plantations on pastures: the treeshelter issue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Répartition de la biomasse entre systèmes aérien et racinaire pour de jeunes noyers en tube-abris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1993, Hedeselskabet, Denmark</w:t>
+              <w:t xml:space="preserve">La racine et le système racinaire, Orléans, 6-7 avril 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, France. pp.91-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773730v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad leaved tree plantations on pastures : the treeshelter issue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Broad leaved tree plantations on pastures: the treeshelter issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international symposium of windbreaks and agroforestry, Hedeselskabet, DNK, 26-30 July 1993</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, Denmark. pp.106-111</w:t>
+              <w:t xml:space="preserve">4. International symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1993, Hedeselskabet, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582368v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Broad leaved tree plantations on pastures : the treeshelter issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. de Montard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th international symposium of windbreaks and agroforestry, Hedeselskabet, DNK, 26-30 July 1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Denmark. pp.106-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Demain l'association arboriculture élevage une nouvelle forme de mise en valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des régions paysannes aux espaces fragiles colloque international en hommage au professeur A. Fel, Clermont-Ferrand 16-17 septembre 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, France. pp.368-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14781,755 +15006,755 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser la diversité de l'élevage dans un territoire : une approche multi-échelles en cours dans le PSDR Auvergne NewDEAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hiriart-Durruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Veny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires en transitions, construire des partenariats pour des connaissances et des pratiques innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie des territoires, pp.103-104, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage, un atout pour le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture. Panorama et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parc Naturel Régional Livradois-Forez, pp.19-23, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution de l'élevage au développement durable des territoires : points de vue d'acteurs du Livradois-Forez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés Nord-Sud sur le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Nord au Sud : recompositions des liens entre familles et élevages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences ; INRA-SAD éd., pp.259-283, 2014, PROfil, 978-2-7598-1192-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques agricoles face à l'exigence de qualité des paysages et des produits : l'AOC Saint Nectaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. da Lage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'après développement durable : espaces, nature, culture et qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.193-201, 2008, 978-2-7298-3865-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétition pour l'azote entre arbre et herbe dans des plantations de noisetier (Corylus avellana L.)et de merisier (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Drouot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId312"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15597,51 +15822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3238301"/>
+    <w:nsid w:val="9235E6F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15828,51 +16053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rapey-helene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2203-6496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087521377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-territoires.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.psdr.fr/archives/INS1533PDFN1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aporthe.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cochetel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Balouzat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dounies" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8653" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Gendron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiriart-Durruty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5993" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Gendron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonestebe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisdon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bathfield" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7370" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veysset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597607v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2013.849391" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Camilla Moonen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariassunta Galli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9802-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0EA9E163FC14AAFB6AE20F761657AB34DBE4F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bonari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-012-9997-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQHW24X2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0374" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593019v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590564v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802046077" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477131v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fiorelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serviere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Fiorelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Michalland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4934" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruchaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580948v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580964v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579718v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valadier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-521X(01)00021-X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH49ZV3C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578466v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delpy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026475910260" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/548A2BC4169183CDA219EA5F978AA6ECD491E188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577804v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889769v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574145v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guitton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444444v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Montard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guitton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26614" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444280v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26618" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443837v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26393" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578113v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462713v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vallade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549713v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708379v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Honor" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rapey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549729v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622128v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04477455v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Kerssenbrock, Florian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douni&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochetel C." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486610v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110681v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04930832v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609816v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dounies" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02288836v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606540v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fanjul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monsallier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652703v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605555v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beyle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598826v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599412v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543138v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597108v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598242v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001300v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019752v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souriat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595692v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596921v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195305v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Silvestri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593993v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593589v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195346v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658719v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593593v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592856v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591218v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gresset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591217v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195315v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589823v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernoult" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589821v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589822v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginelli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751923v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588150v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760291v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586642v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586641v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583113v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583096v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelschmidt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583095v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761739v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758729v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583725v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759571v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580893v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pierson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581252v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580496v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580338v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalland" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579190v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771127v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578723v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770241v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578725v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771128v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578724v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Montard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Drouot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769386v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771178v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576103v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576101v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576094v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768418v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576090v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574144v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agrech" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773730v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582368v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575454v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605187v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605758v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603380v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diemer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087404v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c015" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591219v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Lage" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Amat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842711v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rapey-helene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2203-6496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087521377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-territoires.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.psdr.fr/archives/INS1533PDFN1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aporthe.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wp4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cochetel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Balouzat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dounies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8653" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Gendron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiriart-Durruty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5993" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Gendron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonestebe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3309" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisdon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bathfield" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7370" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veysset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2013.849391" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004179v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Camilla Moonen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariassunta Galli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9802-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0EA9E163FC14AAFB6AE20F761657AB34DBE4F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bonari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-012-9997-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQHW24X2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0374" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802046077" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477131v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fiorelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serviere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Fiorelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Michalland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4934" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruchaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580964v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valadier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-521X(01)00021-X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH49ZV3C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578466v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delpy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578468v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696027v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026475910260" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/548A2BC4169183CDA219EA5F978AA6ECD491E188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889769v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576106v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576104v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574950v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574145v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guitton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476055v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26618" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444444v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Montard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guitton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26614" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443837v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26393" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501092v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vallade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462713v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549713v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Honor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rapey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04477455v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Kerssenbrock, Florian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douni&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochetel C." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791395v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486610v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04930832v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609816v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dounies" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02288836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fanjul" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monsallier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652703v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605192v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605555v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599943v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beyle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598826v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599412v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543138v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598242v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744709v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souriat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595692v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596921v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195305v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Silvestri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593993v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593589v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195346v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594125v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593593v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591994v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592856v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195315v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591217v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591218v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gresset" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589822v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589823v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernoult" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589821v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751923v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588150v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586641v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760291v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759571v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583725v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583113v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583096v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelschmidt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583095v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761739v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758729v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580496v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pierson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580893v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581252v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580338v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalland" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579190v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769386v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771127v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578723v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770241v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578725v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771128v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578724v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Montard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Drouot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771178v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576103v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576101v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576094v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768418v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576090v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574144v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agrech" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773730v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575454v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605187v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605758v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603380v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diemer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087404v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c015" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591219v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Lage" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Amat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842711v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>