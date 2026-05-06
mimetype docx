--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1362,230 +1362,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage herbivore régional : une diversité porteuse d'avenir</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les multiples formes actuelles de la conversion d’élevages laitiers de montagne vers la production de viande. Étude de cas dans le Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agreste. Les Dossiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.3309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604779v1</w:t>
+                <w:t xml:space="preserve">hal-02604515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les multiples formes actuelles de la conversion d’élevages laitiers de montagne vers la production de viande. Étude de cas dans le Massif Central</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'élevage herbivore régional : une diversité porteuse d'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hiriart-Durruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Veny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonestebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agreste. Les Dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604515v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple forms of mountain-area dairy farms converting from milk to meat: case study in the Massif central</w:t>
               </w:r>
@@ -1634,575 +1634,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturer : regards agronomiques et pratiques d'éleveurs. La conduite de pâturage comme révélateur des stratégies d'éleveurs dans le Livradois-Forez</w:t>
+                <w:t xml:space="preserve">Pâturer : regards agronomiques et pratiques d’éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boisdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63, pp.42-59</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601401v1</w:t>
+                <w:t xml:space="preserve">hal-02063236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturer : regards agronomiques et pratiques d’éleveurs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+                <w:t xml:space="preserve">La complexité des parcellaires : une contrainte ou un atout pour réduire les achats de concentrés en systèmes laitiers de montagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bathfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 222, pp.149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063236v1</w:t>
+                <w:t xml:space="preserve">hal-02632844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La complexité des parcellaires : une contrainte ou un atout pour réduire les achats de concentrés en systèmes laitiers de montagne ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'agrandissement-spécialisation des élevages en montagne. Une dynamique inégale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 222, pp.149-156</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 346, pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632844v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agrandissement-spécialisation des élevages en montagne. Une dynamique inégale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pâturer : regards agronomiques et pratiques d’éleveurs. La conduite du pâturage comme révélateur des stratégies d’éleveurs dans le Livradois-Forez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boisdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.38-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.7370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601270v1</w:t>
+                <w:t xml:space="preserve">hal-02629701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturer : regards agronomiques et pratiques d’éleveurs. La conduite du pâturage comme révélateur des stratégies d’éleveurs dans le Livradois-Forez</w:t>
+                <w:t xml:space="preserve">Pâturer : regards agronomiques et pratiques d'éleveurs. La conduite de pâturage comme révélateur des stratégies d'éleveurs dans le Livradois-Forez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boisdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63, pp.38-55. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 63, pp.42-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tc.7370⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629701v1</w:t>
+                <w:t xml:space="preserve">hal-02601401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche associant experts de terrain et chercheurs pour simuler la dynamique agricole d’un territoire</w:t>
               </w:r>
@@ -2273,1312 +2273,1312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential of farming regions to fulfill agro-environmental functions: A case study in Tuscany (Italy)</w:t>
+                <w:t xml:space="preserve">Farming systems designing landscapes: land management units at the interface between agronomy and geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Marraccini</w:t>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bonari</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geografisk Tidsskrift-Danish Journal of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (2), pp.71-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00167223.2013.849391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597607v1</w:t>
+                <w:t xml:space="preserve">hal-01004293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage et produits certifiés : un lien évident ? Pratiques et discours d’éleveurs en Auvergne et Morvan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+                <w:t xml:space="preserve">Assessing the potential of farming regions to fulfill agro-environmental functions: A case study in Tuscany (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+                <w:t xml:space="preserve">M. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 216, pp.293-304</w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (3), pp.759-776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195395v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming systems designing landscapes: land management units at the interface between agronomy and geography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paysage et produits certifiés : un lien évident ? Pratiques et discours d’éleveurs en Auvergne et Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Marraccini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Debolini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografisk Tidsskrift-Danish Journal of Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216, pp.293-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004293v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité d'organisation spatiale des exploitations en montagne : dimension et orientation d'élevage ne déterminent pas tout</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Landscape agronomy : a new field for addressing agricultural landscape dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariassunta Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (10), pp.1385-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-012-9802-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597277v1</w:t>
+                <w:t xml:space="preserve">hal-01019874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of land use spatial organization in mountain farms: farm size and type are not the sole determining factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 210, pp.141 - 149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape agronomy : a new field for addressing agricultural landscape dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariassunta Galli</w:t>
+                <w:t xml:space="preserve">Valoriser la diversité des prairies auvergnates : principaux résultats du projet PSDR-Valprai.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Revue d'Auvergne, N° Special "Productions, gouvernance et ingénierie territoriales" (602-603), pp.21-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01019874v1</w:t>
+                <w:t xml:space="preserve">hal-00979634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting soil organic matter conservation in Mediterranean hillside winter cereals-legumes cropping systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Di Bene</w:t>
+                <w:t xml:space="preserve">Assessing the potential of farming regions to fulfill agro-environmental functions: a case study in Tuscany (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Bonari</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariassunta Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (3), pp.759-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-012-9997-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597359v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche prospective pour appréhender la dynamique agricole d'un territoire de montagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+                <w:t xml:space="preserve">Factors affecting soil organic matter conservation in Mediterranean hillside winter cereals-legumes cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M. Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Di Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1-2 (602-603), pp.51-61</w:t>
+              <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.283-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642333v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential of farming regions to fulfill agro-environmental functions: a case study in Tuscany (Italy)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+                <w:t xml:space="preserve">Une démarche prospective pour appréhender la dynamique agricole d'un territoire de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisa Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1-2 (602-603), pp.51-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003304v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser la diversité des prairies auvergnates : principaux résultats du projet PSDR-Valprai.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Valoriser la diversité des prairies auvergnates : principaux résultats du projet PSDR-Valprai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Revue d'Auvergne, N° Special "Productions, gouvernance et ingénierie territoriales" (602-603), pp.21-38</w:t>
+              <w:t xml:space="preserve">, 2012, 1-2 (602-603), pp.21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979634v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser la diversité des prairies auvergnates : principaux résultats du projet PSDR-Valprai</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La diversité d'organisation spatiale des exploitations en montagne : dimension et orientation d'élevage ne déterminent pas tout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1-2 (602-603), pp.21-38</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 210, pp.141-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597105v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une modélisation d'accompagnement pour la gestion combinée des systèmes d'élevage et des milieux boisés sur le Causse du Larzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3789,64 +3789,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape elements: can they help in selling protected designation of origin products ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,103 +3910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to appraise multiple agro-environmental functions in farming regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Galli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (3), pp.303-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4070,51 +4070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4165,51 +4165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifonctionnalité de l'espace agricole d'un territoire : Premières conclusions issues d'une démarche de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4476,51 +4476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concilier les contraintes économiques et environnementales dans des systèmes basés sur les prairies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4789,851 +4789,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition for light, water and nitrogen in an association of hazel (Corylus avellana L.) and cocksfoot(Dactylis glomerata L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.X. de Montard</w:t>
+                <w:t xml:space="preserve">Simulating integration of agroforestry into livestock farmers` projects in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Massey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 43 (1-3), pp.135-150</w:t>
+              <w:t xml:space="preserve">, 1999, 43 (1-3), pp.257-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578466v1</w:t>
+                <w:t xml:space="preserve">hal-02578468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating integration of agroforestry into livestock farmers` projects in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Etienne</w:t>
+                <w:t xml:space="preserve">Competition for light, water and nitrogen in an association of hazel (Corylus avellana L.) and cocksfoot(Dactylis glomerata L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 43 (1-3), pp.257-272</w:t>
+              <w:t xml:space="preserve">, 1999, 43 (1-3), pp.135-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578468v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition for light, water and nitrogen in an association of hazel (Corylus avellana L.) and cocksfoot (Dactylis glomerata L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problématique de recherche sur les systèmes sylvo-pastoraux du Massif-Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Massey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 47 (5-6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696027v1</w:t>
+                <w:t xml:space="preserve">hal-02577804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématique de recherche sur les systèmes sylvo-pastoraux du Massif-Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 47 (5-6)</w:t>
+              <w:t xml:space="preserve">, 1998, 47 (5-6), pp.514-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577804v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique de recherche sur les systèmes sylvo-pastoraux du Massif-Central</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Dupraz</w:t>
+                <w:t xml:space="preserve">Competition for light, water and nitrogen in an association of hazel (Corylus avellana L.) and cocksfoot (Dactylis glomerata L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.X. de Montard</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 43 (1-3), pp.135-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1026475910260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889769v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion des pratiques sylvo-pastorales en Lozère : premiers résultats de l'enquête complémentaire TER-UTI</w:t>
+                <w:t xml:space="preserve">Nouveau regard sur la tradition sylvopastorale en Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agreste - Bulletin - Lozère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 7, pp.7</w:t>
+              <w:t xml:space="preserve">Agreste Cahiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 21, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576106v1</w:t>
+                <w:t xml:space="preserve">hal-02576104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau regard sur la tradition sylvopastorale en Lozère</w:t>
+                <w:t xml:space="preserve">La diffusion des pratiques sylvo-pastorales en Lozère : premiers résultats de l'enquête complémentaire TER-UTI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agreste Cahiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 21, pp.17-22</w:t>
+              <w:t xml:space="preserve">Agreste - Bulletin - Lozère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576104v1</w:t>
+                <w:t xml:space="preserve">hal-02576106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première approche sur l'adoption et l'insertion de plantations agroforestières dans les exploitations agricoles d'élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration des tubes abris protégeant les jeunes arbres contre les animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du CIHEAM options méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 12, pp.243-246</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4, p. 41 - p. 48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02574950v1</w:t>
+                <w:t xml:space="preserve">hal-00476055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une agroforesterie moderne : avancement du programme de recherche développement en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5661,390 +5687,364 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 382, pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des tubes abris protégeant les jeunes arbres contre les animaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Première approche sur l'adoption et l'insertion de plantations agroforestières dans les exploitations agricoles d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 4, p. 41 - p. 48</w:t>
+              <w:t xml:space="preserve">Cahiers du CIHEAM options méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 12, pp.243-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476055v1</w:t>
+                <w:t xml:space="preserve">hal-02574950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vergers à bois précieux en prairie pâturée : objectifs, principes et références</w:t>
+                <w:t xml:space="preserve">Ouverture de plantations résineuses au paturage : implantation et production d'herbe dans le sous-bois après éclaircie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier de Montard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 46 (Spécial), pp.61-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/26618⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 46 (Spécial), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/26614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444280v1</w:t>
+                <w:t xml:space="preserve">hal-03444444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture de plantations résineuses au paturage : implantation et production d'herbe dans le sous-bois après éclaircie</w:t>
+                <w:t xml:space="preserve">Les vergers à bois précieux en prairie pâturée : objectifs, principes et références</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 46 (Spécial), pp.19-29. </w:t>
+              <w:t xml:space="preserve">, 1994, 46 (Spécial), pp.61-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/26614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/26618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444444v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt ans de recherche agroforestière en Nouvelle-Zélande : quels enseignements pour l'Europe ? 2e partie : les pratiques agroforestières néo-zélandaises sont-elles transposables en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Montard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6104,51 +6104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilocal silvopastoral network experiment of Auvergne, (France) : trial scheme, sites, and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6178,193 +6178,193 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels éleveurs porcins demain hors des bassins de production très spécialisés ? Le cas du Massif central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle vision de la production porcine par les apprenants en formations agricoles dans le Massif central ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Vallade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dounies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58èmes Journées Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFIP-Institut du Porc; INRAE, Feb 2026, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">, IFIP-Institut du porc; INRAE, Feb 2026, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501092v1</w:t>
+                <w:t xml:space="preserve">hal-05501139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions et perspectives d'installation en élevage mixte porcin-herbivore : Résultats d’enquêtes auprès d’éleveurs, enseignants et apprenants du Massif central</w:t>
+                <w:t xml:space="preserve">Quels éleveurs porcins demain hors des bassins de production très spécialisés ? Le cas du Massif central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Vallade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
@@ -6382,181 +6382,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dounies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GIS Avenir Elevage : Diversité des élevages, diversité des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Avenir Elevage, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">58èmes Journées Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP-Institut du Porc; INRAE, Feb 2026, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462713v1</w:t>
+                <w:t xml:space="preserve">hal-05501092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des systèmes de polyculture-élevage résiduels en zones céréalières mais qui développent les liens entre productions végétales et animales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditions et perspectives d'installation en élevage mixte porcin-herbivore : Résultats d’enquêtes auprès d’éleveurs, enseignants et apprenants du Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Vallade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Houdart</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dounies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire RMT SPICEE, Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT SPICEE; Institut Agro Montpellier, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée GIS Avenir Elevage : Diversité des élevages, diversité des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Avenir Elevage, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549713v1</w:t>
+                <w:t xml:space="preserve">hal-05462713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in the association of herbivores and pigs in the Massif Central</w:t>
               </w:r>
@@ -6644,260 +6644,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux et questions vives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des systèmes de polyculture-élevage résiduels en zones céréalières mais qui développent les liens entre productions végétales et animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cochetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPZS et groupe régional IYRP Afrique de l'Ouest, Dec 2024, Dakar, Sénégal. 17p</w:t>
+              <w:t xml:space="preserve">Séminaire RMT SPICEE, Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT SPICEE; Institut Agro Montpellier, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935231v1</w:t>
+                <w:t xml:space="preserve">hal-04549713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des systèmes polyculture-élevage résiduels en zones céréalières d’AuRA qui développent les liens entre productions végétales et animales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux et questions vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT Spicee 2024, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPZS et groupe régional IYRP Afrique de l'Ouest, Dec 2024, Dakar, Sénégal. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549729v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des exploitations ayant des porcs dans le Massif central : caractéristiques, évolutions et perspectives Enseignements des recensements agricoles de 2020 et 2010 et de BDPORC</w:t>
               </w:r>
@@ -6985,320 +6985,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change adaptation in mixed pigs-beef cattle sustems in grasslands areas: key role of organic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des systèmes polyculture-élevage résiduels en zones céréalières d’AuRA qui développent les liens entre productions végétales et animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cochetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74st annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Federation of Animal Science (EAAP); The World Association for Animal Production (WAAP); Interbull, Aug 2023, Lyon, France. pp.271</w:t>
+              <w:t xml:space="preserve">Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Spicee 2024, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477455v1</w:t>
+                <w:t xml:space="preserve">hal-04549729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mixité d’espèces offre des clés d’adaptation pour accroître les performances économiques et environnementales de l’élevage bovin herbager</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Mosnier</w:t>
+                <w:t xml:space="preserve">Climate change adaptation in mixed pigs-beef cattle sustems in grasslands areas: key role of organic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">von Kerssenbrock, Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le poly-élevage, une solution ? Journée MODEF Nouvelle-Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Domps, France</w:t>
+              <w:t xml:space="preserve">74st annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Federation of Animal Science (EAAP); The World Association for Animal Production (WAAP); Interbull, Aug 2023, Lyon, France. pp.271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771808v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock farms in cultivated plains of french AURA region: what types of crop-livestock relationships?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochetel C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7313,3229 +7296,3233 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.515-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What prospects for multi-species livestock farms in mountain areas: a focus on pig and cow associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversification des systèmes d’élevage herbivores permet d’accroitre leur multi-performance et les adapte aux aléas</w:t>
+                <w:t xml:space="preserve">La mixité d’espèces offre des clés d’adaptation pour accroître les performances économiques et environnementales de l’élevage bovin herbager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, virtuel, France</w:t>
+              <w:t xml:space="preserve">Le poly-élevage, une solution ? Journée MODEF Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Domps, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110681v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le fonctionnement des systèmes mixtes porcins- bovins du Massif Central pour mieux appréhender leur avenir</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La diversification des systèmes d’élevage herbivores permet d’accroitre leur multi-performance et les adapte aux aléas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52emes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.203 - 208</w:t>
+              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486610v1</w:t>
+                <w:t xml:space="preserve">hal-03110681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach to the social sustainability of livestock farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Comprendre le fonctionnement des systèmes mixtes porcins- bovins du Massif Central pour mieux appréhender leur avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Balouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous de l’Inra au Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. 2 p</w:t>
+              <w:t xml:space="preserve">52emes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.203 - 208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930832v1</w:t>
+                <w:t xml:space="preserve">hal-02486610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles formes et perspectives des systèmes porcins en zones herbagères de montagne ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approach to the social sustainability of livestock farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Recherches en Sciences Sociales (JRSS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. pp.12</w:t>
+              <w:t xml:space="preserve">Les rendez-vous de l’Inra au Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609816v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixité d’espèces dans les systèmes d’élevage d’herbivores en Auvergne : pratiques, organisation du travail et multi-performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles formes et perspectives des systèmes porcins en zones herbagères de montagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Balouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dounies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACE 2019, salon international de l'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Recherches en Sciences Sociales (JRSS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288836v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic study of dairy farms in a semi-mountain PDO cheese area (St Flour, Cantal, France): Ways and strategies to improve production system robustness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Roux</w:t>
+                <w:t xml:space="preserve">Mixité d’espèces dans les systèmes d’élevage d’herbivores en Auvergne : pratiques, organisation du travail et multi-performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Monsallier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Meeting on Mountain cheese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Padova, Italy. pp.107-111</w:t>
+              <w:t xml:space="preserve">SPACE 2019, salon international de l'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606540v1</w:t>
+                <w:t xml:space="preserve">hal-02288836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité de l’élevage ovin dans les territoires.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Socio-economic study of dairy farms in a semi-mountain PDO cheese area (St Flour, Cantal, France): Ways and strategies to improve production system robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Fanjul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Monsallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Techniques Ovines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, LE PUY EN VELAY, France</w:t>
+              <w:t xml:space="preserve">12th International Meeting on Mountain cheese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padova, Italy. pp.107-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652703v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité de l'élevage ovin dans les territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diversité de l’élevage ovin dans les territoires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Techniques Ovines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Le Puy-en-Velay, France. pp.2</w:t>
+              <w:t xml:space="preserve">, Nov 2016, LE PUY EN VELAY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605192v1</w:t>
+                <w:t xml:space="preserve">hal-01652703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la diversité de l’élevage dans les territoires : application en Auvergne-Rhône-Alpes</w:t>
+                <w:t xml:space="preserve">La diversité de l'élevage ovin dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.15</w:t>
+              <w:t xml:space="preserve">7èmes Journées Techniques Ovines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Le Puy-en-Velay, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605555v1</w:t>
+                <w:t xml:space="preserve">hal-02605192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the increase in beef cattle in upland farms driving environmentally-friendlier farming?</w:t>
+                <w:t xml:space="preserve">Analyse de la diversité de l’élevage dans les territoires : application en Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hiriart-Durruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Veny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of FAO-CIHEAM Mountain Pastures, Mediterranean Forage Resources and Mountains Cheases networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. pp.1-843</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599943v1</w:t>
+                <w:t xml:space="preserve">hal-02605555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to identify and map the land use patterns relevant for environmental services in agricultural landscapes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the increase in beef cattle in upland farms driving environmentally-friendlier farming?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Bonari</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALE 2013 European Congress. Changing European Landscapes: Landscape ecology, local to global</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom. pp.3</w:t>
+              <w:t xml:space="preserve">Joint Meeting of FAO-CIHEAM Mountain Pastures, Mediterranean Forage Resources and Mountains Cheases networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. pp.1-843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598826v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agrandissement-spécialisation des élevages : en montagne, un processus qui masque de très forts contrastes entre exploitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method to identify and map the land use patterns relevant for environmental services in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7es JRSS Journées de Recherches en Sciences Sociales de la SFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">IALE 2013 European Congress. Changing European Landscapes: Landscape ecology, local to global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599412v1</w:t>
+                <w:t xml:space="preserve">hal-02598826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to identify and map the land use patterns relevant for agro-environmental policies in agricultural landscapes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'agrandissement-spécialisation des élevages : en montagne, un processus qui masque de très forts contrastes entre exploitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European IALE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">7es JRSS Journées de Recherches en Sciences Sociales de la SFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543138v1</w:t>
+                <w:t xml:space="preserve">hal-02599412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux valoriser la diversité des prairies de moyenne montagne : analyse et perspectives sur la base des travaux du projet PSDR Valprai</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method to identify and map the land use patterns relevant for agro-environmental policies in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR. Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.17</w:t>
+              <w:t xml:space="preserve">European IALE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597108v1</w:t>
+                <w:t xml:space="preserve">hal-01543138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of livestock farming in extensive livestock territories: what processes are going on?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La contribution de l’élevage au développement durable des territoires : point de vue d’acteurs du Livradois-Forez, Auvergne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international francophone « Les représentations Nord – Sud du développement durable » IUFM d’Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749876v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution de l’élevage au développement durable des territoires : point de vue d’acteurs du Livradois-Forez, Auvergne, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mieux valoriser la diversité des prairies de moyenne montagne : analyse et perspectives sur la base des travaux du projet PSDR Valprai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Taverne</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone « Les représentations Nord – Sud du développement durable » IUFM d’Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Symposium PSDR. Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598242v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can landscape management be enhanced by farming systems? A landscape agronomy perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+                <w:t xml:space="preserve">Dynamics of livestock farming in extensive livestock territories: what processes are going on?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Debolini</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 476 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001300v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche prospective pour appréhender la dynamique agricole d'un petit territoire herbager de montagne dans les 5 prochaines années</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How can landscape management be enhanced by farming systems? A landscape agronomy perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jul 2012, Aarhus, Denmark. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744709v1</w:t>
+                <w:t xml:space="preserve">hal-01001300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How agronomists and farmers describe diversity: the example of mountain grasslands in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une démarche prospective pour appréhender la dynamique agricole d'un petit territoire herbager de montagne dans les 5 prochaines années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. p. 277</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019752v1</w:t>
+                <w:t xml:space="preserve">hal-02744709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which types of farms for managing mountain grasslands in the future? A prospective approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+                <w:t xml:space="preserve">How agronomists and farmers describe diversity: the example of mountain grasslands in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Grassland Federation Symposium 2011. Grassland farming and land management systems in mountainous regions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Raumberg-Gumpenstein, Austria</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. p. 277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595692v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How agronomists and farmers describe diversity: The example of mountains grasslands in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Which types of farms for managing mountain grasslands in the future? A prospective approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.1</w:t>
+              <w:t xml:space="preserve">European Grassland Federation Symposium 2011. Grassland farming and land management systems in mountainous regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Raumberg-Gumpenstein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596921v1</w:t>
+                <w:t xml:space="preserve">hal-02595692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A winter school in landscape agronomy and the synergies it created</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+                <w:t xml:space="preserve">How agronomists and farmers describe diversity: The example of mountains grasslands in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicola Silvestri</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming System Association, Jul 2010, Vienne, Italy</w:t>
+              <w:t xml:space="preserve">62nd annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195305v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage comme gage de produits de qualité : une évidence ? Pratiques et discours des éleveurs dans deux études de cas en Auvergne et Morvan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+                <w:t xml:space="preserve">Une démarche de prospective agricole articulant les niveaux de l'exploitation et du territoire pour des exploitations et zones herbagères auvergnates (VALPRAI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.183-186</w:t>
+              <w:t xml:space="preserve">Ecole-chercheurs PSDR. Chemins de recherches partenariales et interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593993v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of agro-environmental functions fulfilment in a Mediterranean agricultural landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Marraccini</w:t>
+                <w:t xml:space="preserve">A winter school in landscape agronomy and the synergies it created</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Galli</w:t>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI European Society of Agronomy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.2</w:t>
+              <w:t xml:space="preserve">9th European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association, Jul 2010, Vienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593589v1</w:t>
+                <w:t xml:space="preserve">hal-01195305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche de prospective agricole articulant les niveaux de l'exploitation et du territoire pour des exploitations et zones herbagères auvergnates (VALPRAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Veysset</w:t>
+                <w:t xml:space="preserve">Spatial variability of agro-environmental functions fulfilment in a Mediterranean agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-chercheurs PSDR. Chemins de recherches partenariales et interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Carcans, France</w:t>
+              <w:t xml:space="preserve">XI European Society of Agronomy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195346v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche prospective pour appréhender la dynamique agricole d'un petit territoire herbager de montagne dans les cinq prochaines années</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le paysage comme gage de produits de qualité : une évidence ? Pratiques et discours des éleveurs dans deux études de cas en Auvergne et Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Veysset</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées 3R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. 5 p</w:t>
+              <w:t xml:space="preserve">17èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658719v1</w:t>
+                <w:t xml:space="preserve">hal-02593993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions en 20 ans des élevages non-spécialisés dans une zone herbagère du Massif Central : le cas du plateau du Mezenc</w:t>
+                <w:t xml:space="preserve">Une démarche prospective pour appréhender la dynamique agricole d'un petit territoire herbager de montagne dans les cinq prochaines années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Renaud</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées 3R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.5</w:t>
+              <w:t xml:space="preserve">18èmes journées 3R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594125v1</w:t>
+                <w:t xml:space="preserve">hal-00658719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALPRAI: la diversité des PRAIries de moyennes montagnes, un atout à VALoriser pour le développement de ces territoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutions en 20 ans des élevages non-spécialisés dans une zone herbagère du Massif Central : le cas du plateau du Mezenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire acteurs-chercheurs PSDR Auvergne 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Gannat, France. pp.4</w:t>
+              <w:t xml:space="preserve">17èmes journées 3R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593593v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple agro-environmental functions targeted by policy-makers in two agricultural regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Galli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European IALE Conference 2009, 70 years of Landscape Ecology in Europe European Landscapes in Transformation: Challenges for Landscape Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10554,1257 +10541,1257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontation between expected and real evolutions of agrarian landscape on 10 French communes from 1987 to 2009</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VALPRAI: la diversité des PRAIries de moyennes montagnes, un atout à VALoriser pour le développement de ces territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Renaud</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIV International Interdisciplinary Conference, The Backstage of the Landscape-Cultural Mosaic: Invisible, Inaccessible, Inexistent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Gorizia, Italy. pp.4</w:t>
+              <w:t xml:space="preserve">Séminaire acteurs-chercheurs PSDR Auvergne 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Gannat, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592856v1</w:t>
+                <w:t xml:space="preserve">hal-02593593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences from a winter school on landscape agronomy : stakes, difficulties, perspectives</w:t>
+                <w:t xml:space="preserve">Confrontation between expected and real evolutions of agrarian landscape on 10 French communes from 1987 to 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming System Association, Jul 2008, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">The XIV International Interdisciplinary Conference, The Backstage of the Landscape-Cultural Mosaic: Invisible, Inaccessible, Inexistent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Gorizia, Italy. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195315v1</w:t>
+                <w:t xml:space="preserve">hal-02592856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptability through spatial management: A case study of livestock farms in the Massif Central (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité et adaptabilité du fonctionnement spatio-temporel d'exploitations herbagères : premiers enseignements à partir d'une étude de cas dans le Cantal (Auvergne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guéringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rapey</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European International Farming Systems Association (IFSA) Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.11</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France. pp.155-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591217v1</w:t>
+                <w:t xml:space="preserve">hal-02591218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et adaptabilité du fonctionnement spatio-temporel d'exploitations herbagères : premiers enseignements à partir d'une étude de cas dans le Cantal (Auvergne)</w:t>
+                <w:t xml:space="preserve">Experiences from a winter school on landscape agronomy : stakes, difficulties, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Etienne Josien</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariassunta Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France. pp.155-158</w:t>
+              <w:t xml:space="preserve">8th European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association, Jul 2008, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591218v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d'éléments emblématiques paysagers d'un produit d'origine certifiée : le fromage AOC Saint-Nectaire dans ses écrins paysagers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydie Menadier</w:t>
+                <w:t xml:space="preserve">Adaptability through spatial management: A case study of livestock farms in the Massif Central (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guéringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Consortium Européen sur l'Economie du Paysage, Montpellier, 14-16 juin 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.15</w:t>
+              <w:t xml:space="preserve">8th European International Farming Systems Association (IFSA) Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589822v1</w:t>
+                <w:t xml:space="preserve">hal-02591217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des pratiques agricoles face à une double exigence de qualité des paysages et des produits : analyse sur le cas du fromage AOC Saint Nectaire</w:t>
+                <w:t xml:space="preserve">Les agriculteurs et leurs rôles sur les paysages emblématiques de leur produit : méthode d'analyse à partir d'une étude sur le fromage Saint Nectaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "L'après développement durable : espaces, nature, culture et qualité", CNRS, Université Paris Sorbonne (Paris 4), Paris, 19-22 septembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.11</w:t>
+              <w:t xml:space="preserve">Héritages et trajectoires rurales en Europe, CNRS, Montpellier, 6 et 7 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589823v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriculteurs et leurs rôles sur les paysages emblématiques de leur produit : méthode d'analyse à partir d'une étude sur le fromage Saint Nectaire</w:t>
+                <w:t xml:space="preserve">Le rôle des pratiques agricoles face à une double exigence de qualité des paysages et des produits : analyse sur le cas du fromage AOC Saint Nectaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritages et trajectoires rurales en Europe, CNRS, Montpellier, 6 et 7 septembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.6</w:t>
+              <w:t xml:space="preserve">Colloque "L'après développement durable : espaces, nature, culture et qualité", CNRS, Université Paris Sorbonne (Paris 4), Paris, 19-22 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589821v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposed tool to discern how farming activities contribute to environmental functions in a landscape</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise en évidence d'éléments emblématiques paysagers d'un produit d'origine certifiée : le fromage AOC Saint-Nectaire dans ses écrins paysagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Menadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sustainable Land Use in Intensively Used Agricultural Regions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire du Consortium Européen sur l'Economie du Paysage, Montpellier, 14-16 juin 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751923v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural land-use changes within multifunctionality perspective: method proposal and compared application on a French and an Italian region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A proposed tool to discern how farming activities contribute to environmental functions in a landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Galli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Bonari</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Nordic Association of Agricultural Scientists (NJF) « Landscape change : learning from the past, visions for the future », Tromso (Norvège), 14-16 Juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.14</w:t>
+              <w:t xml:space="preserve">International Conference on Sustainable Land Use in Intensively Used Agricultural Regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588150v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to evaluate changes in farms contributions to landscape multifunctionality ? A methodology based on a spatial and agronomic point of view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agricultural land-use changes within multifunctionality perspective: method proposal and compared application on a French and an Italian region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication orale et proceedings de l`International Workshop « European Union Expansion : Land Use Change and Environmental Effects in Rural Areas », Luxembourg, 5-7 septembre 2005.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.2</w:t>
+              <w:t xml:space="preserve">Séminaire de la Nordic Association of Agricultural Scientists (NJF) « Landscape change : learning from the past, visions for the future », Tromso (Norvège), 14-16 Juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586641v1</w:t>
+                <w:t xml:space="preserve">hal-02588150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to evaluate changes in farms contributions to landscape multifunctionality ? A methodology based on a spatial and agronomic point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Servière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11868,51 +11855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11957,1010 +11944,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing contributions of agriculture to environmental functions in a grassland area : method and results</w:t>
+                <w:t xml:space="preserve">How to evaluate changes in farms contributions to landscape multifunctionality ? A methodology based on a spatial and agronomic point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20. General Meeting of the EGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t>
+              <w:t xml:space="preserve">Communication orale et proceedings de l`International Workshop « European Union Expansion : Land Use Change and Environmental Effects in Rural Areas », Luxembourg, 5-7 septembre 2005.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759571v1</w:t>
+                <w:t xml:space="preserve">hal-02586641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatiale et temporelle des contributions d`exploitations à la multifonctionnalité : méthode et premiers résultats</w:t>
+                <w:t xml:space="preserve">Combinations of productive and environmental functions in a farmland area: synergies and antagonisms. Method of analysis and application in a small area in a mixed crop-livestock farming area in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serviere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER « Les systèmes de production agricoles : performances, évolutions, perspectives », Lille, 18-19 novembre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.12</w:t>
+              <w:t xml:space="preserve">6th European Symposium on Farming and Rural Systems Research and Extension workshop 3 "Natural Resources Management and Farm Functions in Landscape Construction", Vila Real, PRT, 3-8 April 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.375-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583725v1</w:t>
+                <w:t xml:space="preserve">hal-02583096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing contributions of agriculture to environmental functions in a grassland area: method and results</w:t>
+                <w:t xml:space="preserve">The silvopastoral systems contributions to land maintenance in the Margeride region of the French Massif Central: characteristics and determining factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lifran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGF 2004 General Meeting « Land use systems in grassland dominated regions », Luzern, CHE, 21-24 June 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.64-66</w:t>
+              <w:t xml:space="preserve">International congress "Silvopastoralism and sustainable management", Lugo, ESP, 19-24 avril 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583113v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of productive and environmental functions in a farmland area: synergies and antagonisms. Method of analysis and application in a small area in a mixed crop-livestock farming area in France</w:t>
+                <w:t xml:space="preserve">Variabilité spatiale et temporelle des contributions d'exploitations à la multifonctionnalité : méthode d'analyse et premiers résultats à partir d'une étude de cas dans les Combrailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Symposium on Farming and Rural Systems Research and Extension workshop 3 "Natural Resources Management and Farm Functions in Landscape Construction", Vila Real, PRT, 3-8 April 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.375-385</w:t>
+              <w:t xml:space="preserve">Colloque SFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583096v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The silvopastoral systems contributions to land maintenance in the Margeride region of the French Massif Central: characteristics and determining factors</w:t>
+                <w:t xml:space="preserve">Comparing contributions of agriculture to environmental functions in a grassland area: method and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress "Silvopastoralism and sustainable management", Lugo, ESP, 19-24 avril 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.48</w:t>
+              <w:t xml:space="preserve">EGF 2004 General Meeting « Land use systems in grassland dominated regions », Luzern, CHE, 21-24 June 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.64-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583095v1</w:t>
+                <w:t xml:space="preserve">hal-02583113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatiale et temporelle des contributions d'exploitations à la multifonctionnalité : méthode d'analyse et premiers résultats à partir d'une étude de cas dans les Combrailles</w:t>
+                <w:t xml:space="preserve">Combinations of productive and environmental functions in a farmland area: synergies and antagonisms Method of analysis and application in a small area in a mixed crop-livestock farming area in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serviere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Lille, France</w:t>
+              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761739v1</w:t>
+                <w:t xml:space="preserve">hal-02758729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of productive and environmental functions in a farmland area: synergies and antagonisms Method of analysis and application in a small area in a mixed crop-livestock farming area in France</w:t>
+                <w:t xml:space="preserve">Variabilité spatiale et temporelle des contributions d`exploitations à la multifonctionnalité : méthode et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque SFER « Les systèmes de production agricoles : performances, évolutions, perspectives », Lille, 18-19 novembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758729v1</w:t>
+                <w:t xml:space="preserve">hal-02583725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions of the land upkeep function associated to livestock farming in a land-derelict background</w:t>
+                <w:t xml:space="preserve">Comparing contributions of agriculture to environmental functions in a grassland area : method and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Josien</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serviere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of European Grassland Federation, La Rochelle, 27-30 May 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.1106-1107</w:t>
+              <w:t xml:space="preserve">Proceedings of the 20. General Meeting of the EGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580496v1</w:t>
+                <w:t xml:space="preserve">hal-02759571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs d'évolution de l'entretien de l'espace par l'élevage dans un contexte de déprise agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12975,51 +12975,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Automne de l'Association Française pour la Production Fourragère, Paris, 24 octobre 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -13050,51 +13050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13126,286 +13126,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la fréquentation des forêts en lien avec la diversité de leurs caractéristiques d'accès à partir d'enquêtes sur quatre sites boisés du Massif Central</w:t>
+                <w:t xml:space="preserve">Evolutions of the land upkeep function associated to livestock farming in a land-derelict background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Michalland</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque " Accès du public aux espaces naturels agricoles et forestiers", ENGREF Clermont-Ferrand, 24- 26 septembre 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, France. pp.19</w:t>
+              <w:t xml:space="preserve">19th General Meeting of European Grassland Federation, La Rochelle, 27-30 May 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.1106-1107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580338v1</w:t>
+                <w:t xml:space="preserve">hal-02580496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why use agroforestry in European mountains?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la fréquentation des forêts en lien avec la diversité de leurs caractéristiques d'accès à partir d'enquêtes sur quatre sites boisés du Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Ruchaud</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michalland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IUFRO world congress: "Forests and society: the rôle of research", Kuala Lumpur, MYS, 7-12 août 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Malaysia</w:t>
+              <w:t xml:space="preserve">Colloque " Accès du public aux espaces naturels agricoles et forestiers", ENGREF Clermont-Ferrand, 24- 26 septembre 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579190v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par simulation de l'effet de techniques agroforestières sur le fonctionnement d'exploitations agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Etienne</w:t>
+                <w:t xml:space="preserve">Why use agroforestry in European mountains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ruchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution finale de l'AIP AGRIFOR 1995-1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">21th IUFRO world congress: "Forests and society: the rôle of research", Kuala Lumpur, MYS, 7-12 août 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769386v1</w:t>
+                <w:t xml:space="preserve">hal-02579190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating integration of agroforestry into livestock farmers' projects in France</w:t>
               </w:r>
@@ -13745,64 +13771,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Massey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13942,1061 +13968,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations de techniques agroforestières sur des projets d'exploitants agricoles de Languedoc, Auvergne et Picardie</w:t>
+                <w:t xml:space="preserve">Analyse par simulation de l'effet de techniques agroforestières sur le fonctionnement d'exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque de restitution finale de l'AIP AGRIFOR 1995-1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771178v1</w:t>
+                <w:t xml:space="preserve">hal-02769386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pluridisciplinaire pour la modélisation des systèmes sylvopastoraux de régions tempérées</w:t>
+                <w:t xml:space="preserve">An interdisciplinary approach for modelling silvopastoral systems under temperate conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Bergez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, /, France. pp.385-389</w:t>
+              <w:t xml:space="preserve">Atelier International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576103v1</w:t>
+                <w:t xml:space="preserve">hal-02768418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations de techniques agroforestières sur des projets d'exploitations agricoles de Languedoc, Auvergne et Picardie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation économique à l'échelle d'un ménage des systèmes agroforestiers de régions tempérées : problématique et méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, France. pp.207-210</w:t>
+              <w:t xml:space="preserve">, 1997, France. pp.231-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576101v1</w:t>
+                <w:t xml:space="preserve">hal-02576090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en valeur et développement durable des zones de moyennes montagnes par l'agroforesterie : l'association arbre-herbe-animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Simulations de techniques agroforestières sur des projets d'exploitants agricoles de Languedoc, Auvergne et Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrés forestier mondial, Antalya, TUR, 13-22 October 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Turquie. pp.6</w:t>
+              <w:t xml:space="preserve">Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576094v1</w:t>
+                <w:t xml:space="preserve">hal-02771178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach for modelling silvopastoral systems under temperate conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations de techniques agroforestières sur des projets d'exploitations agricoles de Languedoc, Auvergne et Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t>
+              <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, France. pp.207-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768418v1</w:t>
+                <w:t xml:space="preserve">hal-02576101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique à l'échelle d'un ménage des systèmes agroforestiers de régions tempérées : problématique et méthode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en valeur et développement durable des zones de moyennes montagnes par l'agroforesterie : l'association arbre-herbe-animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, France. pp.231-235</w:t>
+              <w:t xml:space="preserve">11ème congrés forestier mondial, Antalya, TUR, 13-22 October 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Turquie. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576090v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition de la biomasse entre systèmes aérien et racinaire pour de jeunes noyers en tube-abris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Une approche pluridisciplinaire pour la modélisation des systèmes sylvopastoraux de régions tempérées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La racine et le système racinaire, Orléans, 6-7 avril 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, France. pp.91-95</w:t>
+              <w:t xml:space="preserve">L'agroforesterie pour un développement rural durable Atelier international, Montpellier, 23-29 juin 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, /, France. pp.385-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574144v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad leaved tree plantations on pastures: the treeshelter issue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Répartition de la biomasse entre systèmes aérien et racinaire pour de jeunes noyers en tube-abris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1993, Hedeselskabet, Denmark</w:t>
+              <w:t xml:space="preserve">La racine et le système racinaire, Orléans, 6-7 avril 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, France. pp.91-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773730v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad leaved tree plantations on pastures : the treeshelter issue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Broad leaved tree plantations on pastures: the treeshelter issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international symposium of windbreaks and agroforestry, Hedeselskabet, DNK, 26-30 July 1993</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, Denmark. pp.106-111</w:t>
+              <w:t xml:space="preserve">4. International symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1993, Hedeselskabet, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582368v1</w:t>
+                <w:t xml:space="preserve">hal-02773730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Broad leaved tree plantations on pastures : the treeshelter issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. de Montard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th international symposium of windbreaks and agroforestry, Hedeselskabet, DNK, 26-30 July 1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Denmark. pp.106-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Demain l'association arboriculture élevage une nouvelle forme de mise en valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des régions paysannes aux espaces fragiles colloque international en hommage au professeur A. Fel, Clermont-Ferrand 16-17 septembre 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, France. pp.368-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15006,51 +15114,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser la diversité de l'élevage dans un territoire : une approche multi-échelles en cours dans le PSDR Auvergne NewDEAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15109,73 +15217,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires en transitions, construire des partenariats pour des connaissances et des pratiques innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie des territoires, pp.103-104, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage, un atout pour le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15191,73 +15299,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture. Panorama et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parc Naturel Régional Livradois-Forez, pp.19-23, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution de l'élevage au développement durable des territoires : points de vue d'acteurs du Livradois-Forez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15266,382 +15374,382 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés Nord-Sud sur le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Nord au Sud : recompositions des liens entre familles et élevages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences ; INRA-SAD éd., pp.259-283, 2014, PROfil, 978-2-7598-1192-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques agricoles face à l'exigence de qualité des paysages et des produits : l'AOC Saint Nectaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. da Lage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'après développement durable : espaces, nature, culture et qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.193-201, 2008, 978-2-7298-3865-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétition pour l'azote entre arbre et herbe dans des plantations de noisetier (Corylus avellana L.)et de merisier (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. de Montard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15696,65 +15804,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId319"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15822,51 +15930,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9235E6F8"/>
+    <w:nsid w:val="1C6A819C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16053,51 +16161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rapey-helene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2203-6496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087521377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-territoires.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.psdr.fr/archives/INS1533PDFN1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aporthe.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wp4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cochetel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Balouzat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dounies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8653" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Gendron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiriart-Durruty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5993" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Gendron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonestebe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3309" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisdon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bathfield" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7370" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veysset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2013.849391" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004179v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Camilla Moonen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariassunta Galli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9802-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0EA9E163FC14AAFB6AE20F761657AB34DBE4F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bonari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-012-9997-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQHW24X2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0374" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802046077" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477131v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fiorelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serviere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Fiorelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Michalland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4934" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruchaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580964v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valadier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-521X(01)00021-X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH49ZV3C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578466v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delpy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578468v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696027v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026475910260" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/548A2BC4169183CDA219EA5F978AA6ECD491E188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889769v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576106v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576104v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574950v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574145v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guitton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476055v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26618" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444444v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Montard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guitton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26614" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443837v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26393" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501092v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vallade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462713v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549713v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Honor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rapey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04477455v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Kerssenbrock, Florian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douni&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochetel C." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791395v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486610v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04930832v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609816v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dounies" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02288836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fanjul" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monsallier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652703v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605192v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605555v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599943v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beyle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598826v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599412v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543138v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598242v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744709v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souriat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595692v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596921v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195305v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Silvestri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593993v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593589v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195346v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594125v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593593v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591994v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592856v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195315v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591217v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591218v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gresset" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589822v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589823v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernoult" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589821v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751923v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588150v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586641v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760291v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759571v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583725v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583113v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583096v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelschmidt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583095v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761739v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758729v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580496v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pierson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580893v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581252v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580338v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalland" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579190v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769386v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771127v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578723v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770241v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578725v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771128v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578724v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Montard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Drouot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771178v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576103v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576101v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576094v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768418v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576090v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574144v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agrech" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773730v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575454v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605187v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605758v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603380v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diemer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087404v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c015" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591219v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Lage" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Amat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842711v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rapey-helene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2203-6496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087521377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-territoires.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.psdr.fr/archives/INS1533PDFN1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aporthe.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wp4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cochetel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Balouzat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dounies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8653" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Gendron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiriart-Durruty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5993" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3309" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Gendron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonestebe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisdon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bathfield" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7370" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veysset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2013.849391" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597607v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195395v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Camilla Moonen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariassunta Galli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9802-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0EA9E163FC14AAFB6AE20F761657AB34DBE4F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003304v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bonari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-012-9997-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQHW24X2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bene" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642333v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0374" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802046077" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477131v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fiorelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serviere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Fiorelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Michalland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4934" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruchaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580964v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valadier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-521X(01)00021-X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH49ZV3C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578466v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delpy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889769v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026475910260" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/548A2BC4169183CDA219EA5F978AA6ECD491E188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576106v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guitton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574145v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574950v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444444v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Montard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guitton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26614" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444280v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26618" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443837v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26393" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501139v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vallade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462713v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Honor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rapey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549713v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04477455v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Kerssenbrock, Florian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douni&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965196v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochetel C." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110681v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486610v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04930832v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dounies" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02288836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606540v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fanjul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monsallier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652703v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605192v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605555v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599943v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beyle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598826v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599412v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543138v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598242v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597108v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749876v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001300v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744709v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019752v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souriat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595692v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596921v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195346v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195305v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Silvestri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593589v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593993v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591994v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593593v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592856v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591218v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gresset" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195315v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591217v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589821v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernoult" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589823v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589822v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751923v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588150v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760291v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586641v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583096v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelschmidt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583095v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761739v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583113v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758729v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583725v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759571v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580893v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pierson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581252v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580496v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580338v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalland" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579190v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771127v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578723v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770241v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578725v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771128v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578724v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Montard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Drouot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769386v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768418v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576090v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771178v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576101v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576103v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574144v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agrech" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773730v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582368v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575454v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605187v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605758v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603380v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diemer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087404v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591219v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Lage" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Amat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842711v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>