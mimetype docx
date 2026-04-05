--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -335,403 +335,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRONE-SLAM: Dense Registration and Odometry for Near-field Environments with UAVs</w:t>
+                <w:t xml:space="preserve">Seepage erosion and landforms in the Vexin (Paris Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Navarro</w:t>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezio Malis</w:t>
+                <w:t xml:space="preserve">Gautier Vandecapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Antoine</w:t>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), pp.99-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ax4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441711v1</w:t>
+                <w:t xml:space="preserve">hal-05468211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new automatic approach based on visible-thermal infrared data fusion to detect geological fracturation: the case of the Vaches Noires badland, Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10346-025-02637-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seepage erosion and landforms in the Vexin (Paris Basin, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DRONE-SLAM: Dense Registration and Odometry for Near-field Environments with UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Finco</w:t>
+                <w:t xml:space="preserve">Diego Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Leturmy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 18 (3-4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468211v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: Implementation of a multi-parameter monitoring system (Sainte-Marguerite-sur-Mer, France)</w:t>
               </w:r>
@@ -845,680 +845,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03636861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOPHYSICAL AND UAV-BASED OBSERVATIONS OVER A FLOOD DEFENSE STRUCTURE: APPLICATION TO THE POLDER2C’S EXPERIMENTAL DIKE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidisciplinary Study of the Impacts of the 1600 CE Huaynaputina Eruption and a Project for Geosites and Geo-touristic Attractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fauchard</w:t>
+                <w:t xml:space="preserve">Jersy Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Guilbert</w:t>
+                <w:t xml:space="preserve">Kevin Cueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Beaucamp</w:t>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ledun</w:t>
+                <w:t xml:space="preserve">Carla Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Finizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-237-2021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12371-021-00577-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287200v1</w:t>
+                <w:t xml:space="preserve">hal-03287239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary Study of the Impacts of the 1600 CE Huaynaputina Eruption and a Project for Geosites and Geo-touristic Attractions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jersy Mariño</w:t>
+                <w:t xml:space="preserve">GEOPHYSICAL AND UAV-BASED OBSERVATIONS OVER A FLOOD DEFENSE STRUCTURE: APPLICATION TO THE POLDER2C’S EXPERIMENTAL DIKE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Cueva</w:t>
+                <w:t xml:space="preserve">C. Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+                <w:t xml:space="preserve">V. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Arias</w:t>
+                <w:t xml:space="preserve">B. Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Finizola</w:t>
+                <w:t xml:space="preserve">C. Ledun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (3), </w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, XLIII-B3-2021, pp.237-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12371-021-00577-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-237-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287239v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of thermal and visible point clouds : Application to the Vaches Noires landslide, Normandy, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permeability and voids influence on the thermal signal, as inferred by multitemporal UAV-based infrared and visible images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Heinkele</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Oehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joignant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-227-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 587, pp.124907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864255v1</w:t>
+                <w:t xml:space="preserve">hal-02864263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D geological modelling of a coastal area: case study of the Vaches Noires Cliffs, Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10064-020-01955-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability and voids influence on the thermal signal, as inferred by multitemporal UAV-based infrared and visible images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion of thermal and visible point clouds : Application to the Vaches Noires landslide, Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Joignant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Heinkele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 587, pp.124907. </w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLIII-B2-2020, pp.227-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-227-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864263v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary coastal cliffs of Normandy: Modalities and quantification of retreat</w:t>
               </w:r>
@@ -1632,265 +1632,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution monitoring of complex coastal morphology changes: cross-efficiency of SfM and TLS-based survey (Vaches-Noires cliffs, Normandy, France)</w:t>
+                <w:t xml:space="preserve">Clay minerals related to the late magmatic activity of the Piton des Neiges (Réunion Island): consequence for the primitive crusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Medjkane</w:t>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Maquaire</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10346-017-0942-4⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (4), pp.675-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/clm.2018.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178170v1</w:t>
+                <w:t xml:space="preserve">hal-02349339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals related to the late magmatic activity of the Piton des Neiges (Réunion Island): consequence for the primitive crusts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution monitoring of complex coastal morphology changes: cross-efficiency of SfM and TLS-based survey (Vaches-Noires cliffs, Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Berger</w:t>
+                <w:t xml:space="preserve">Th. Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53 (4), pp.675-690. </w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (6), pp.1097-1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/clm.2018.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10346-017-0942-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349339v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Evolution of the Size of Polygonal Fracture Systems during Fluid-Solid Separation in Clay-Rich Deposits</w:t>
               </w:r>
@@ -2846,90 +2846,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Visual SLAM for Multi-session Precise Localization: Application to a Coastal Cliff in Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAS 2025 - International Conference on Autonomic and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2993,64 +2993,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation (SS25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Vancouver (BC), Canada. Paper Number Paper 13436-37, </w:t>
@@ -3209,77 +3209,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards autonomous robotic structure inspection with dense-direct visual-SLAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3311,489 +3311,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'imagerie et de l'Intelligence Artificielle pour les ponts connectés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Foucher</w:t>
+                <w:t xml:space="preserve">Investigation of the Hydrogeology at a Chalk Cliff Site in Normandy Using Multiple Research Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Le Pont</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NSG2023 2nd Conference on Hydrogeophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Edinburgh, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514366v1</w:t>
+                <w:t xml:space="preserve">hal-04394304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Hydrogeological Dynamics: Integrating Multiple Approaches at a Chalk Cliff Site in Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Hydrogeology at a Chalk Cliff Site in Normandy Using Multiple Research Approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+                <w:t xml:space="preserve">Apports de l'imagerie et de l'Intelligence Artificielle pour les ponts connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2023 2nd Conference on Hydrogeophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Le Pont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Le Pont, Oct 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394304v1</w:t>
+                <w:t xml:space="preserve">hal-04514366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of saltwater wedge under the chalk cliffs of Sainte-Marguerite-sur-Mer (Normandy, France) using optical and geophysical methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
@@ -3825,1175 +3825,1175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution monitoring of the &amp;quot;Vaches Noires&amp;quot; cliffs by multi-method analysis: characterization of hydrogravity processes and induced dynamics (Normandy, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Coastline Erosion Study via UAV Drone Remote Sensing Using Python Modelling Electrical Resistivity Imaging (PyMERI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Compain</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.441-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480764v1</w:t>
+                <w:t xml:space="preserve">hal-03201313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didro - An Innovative Multi-Sensor UAV System for Routine and Crisis Monitoring of Dikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastline Erosion Study via UAV Drone Remote Sensing Using Python Modelling Electrical Resistivity Imaging (PyMERI)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioana Ciotir</w:t>
+                <w:t xml:space="preserve">High-resolution monitoring of the &amp;quot;Vaches Noires&amp;quot; cliffs by multi-method analysis: characterization of hydrogravity processes and induced dynamics (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201313v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and Deposition Volumes Estimation Using a Drone and Near Surface Geophysics Methods in Coastal Badlands Context.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+                <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Taoum</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">First China-France Symposium on Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864052v1</w:t>
+                <w:t xml:space="preserve">hal-02480864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Roulland</w:t>
+                <w:t xml:space="preserve">Thermal infrared observation of pre-seismic vertical permeability changes. The Boumerdes-Zemmouri (M = 6.8) case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodolina Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Graff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rabinowicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">21st EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480897v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion and Deposition Volumes Estimation Using a Drone and Near Surface Geophysics Methods in Coastal Badlands Context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Taoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First China-France Symposium on Transportation Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480864v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal infrared observation of pre-seismic vertical permeability changes. The Boumerdes-Zemmouri (M = 6.8) case</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864262v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l’évolution des processus hydrogravitaires des falaises des Vaches Noires par analyse multi-méthodes (Calvados, Normandie, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Contribution of ERI, Photogrammetry and Surface Resistivity Probe Methods for Assessing an Underground Mine Pillar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Malmö, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201702046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653975v1</w:t>
+                <w:t xml:space="preserve">hal-03059074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of ERI, Photogrammetry and Surface Resistivity Probe Methods for Assessing an Underground Mine Pillar</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Suivi de l’évolution des processus hydrogravitaires des falaises des Vaches Noires par analyse multi-méthodes (Calvados, Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059074v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures combinées d'imagerie de résistivité électrique et de photogrammétrie : étude des falaises des Vaches Noires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5314,519 +5314,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural thermal convection in fractured porous media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeri V. Mourzenko</w:t>
+                <w:t xml:space="preserve">Contribution of SFM and ERI Methods to Assess an Underground Quarry Pillar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Thovert</w:t>
+                <w:t xml:space="preserve">L. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Finizola</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Near Surface Geoscience 2015 - 21st European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Turin, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110180v1</w:t>
+                <w:t xml:space="preserve">hal-03059078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of SFM and ERI Methods to Assess an Underground Quarry Pillar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Dore</w:t>
+                <w:t xml:space="preserve">Natural thermal convection in fractured porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeri V. Mourzenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Pairault</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Finizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience 2015 - 21st European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, California, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059078v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a new multichannel GPR and ERT method for high resolution archaeological mapping: application to a buried Gallo-Roman site in Normandy, France</w:t>
+                <w:t xml:space="preserve">First 3D thermal mapping of an active volcano using an advanced photogrammetric method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lacogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodolina Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014, held 27 April - 2 May, 2014 in Vienna, Austria, id.14067</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014, held 27 April - 2 May, 2014 in Vienna, Austria, id.14597</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109730v1</w:t>
+                <w:t xml:space="preserve">hal-03109728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First 3D thermal mapping of an active volcano using an advanced photogrammetric method</w:t>
+                <w:t xml:space="preserve">Using a new multichannel GPR and ERT method for high resolution archaeological mapping: application to a buried Gallo-Roman site in Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014, held 27 April - 2 May, 2014 in Vienna, Austria, id.14597</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014, held 27 April - 2 May, 2014 in Vienna, Austria, id.14067</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109728v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Mud Volcanoes, Giant Polygons and Chaotic Terrains on Mars as the Result of Compaction and Convection of Thick Altered Pyroclastic Deposit</w:t>
               </w:r>
@@ -6075,51 +6075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the hidden structures of an historical bridge by high resolution geophysical methods : A case study of Pont de Coq, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012, held 22-27 April, 2012 in Vienna, Austria., p.12781</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6784,77 +6784,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues - JJG 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
@@ -6922,64 +6922,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t>
@@ -7008,90 +7008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des processus hydrogravitaires et des dynamiques saisonnières des falaises des Vaches Noires par photogrammétrie, télémétrie laser terrestre et mesure in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7394,77 +7394,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du radar géologique à l’imagerie interne des digues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Royet, P.; Bonelli, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les submersions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7552,131 +7552,131 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation du sous-sol et des structures du génie civil : une approche combinant imagerie optique, géophysique et modélisation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de la Terre. UNIVERSITE DE ROUEN NORMANDIE, 2022</w:t>
+              <w:t xml:space="preserve">Interfaces continentales, environnement. Université de Rouen Normandie, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04515075v1</w:t>
+                <w:t xml:space="preserve">tel-04682378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation du sous-sol et des structures du génie civil : une approche combinant imagerie optique, géophysique et modélisation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Interfaces continentales, environnement. Université de Rouen Normandie, 2022</w:t>
+              <w:t xml:space="preserve">Sciences de la Terre. UNIVERSITE DE ROUEN NORMANDIE, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04682378v1</w:t>
+                <w:t xml:space="preserve">tel-04515075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7752,51 +7752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD687D51"/>
+    <w:nsid w:val="62E3C4F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7983,51 +7983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0625-9713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144523698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orc&#233;si" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02637-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vandecapelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ax4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guilbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaucamp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-237-2021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cueva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Arias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Finizola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00577-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-227-2020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hassen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-020-01955-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joignant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124907" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.51" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-017-0814-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mezon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mourzenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Thovert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J. Fontaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.013106" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060924" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaziz Djibrila Saley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Soueid Ahmed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.12.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49P7B7TJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhui Fan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050503" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05141121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hauseux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Martinet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394089v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864056v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sorin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taoum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864262v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059074v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Dore" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma-Lopes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramillien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darrozes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mezon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri V. Mourzenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110180v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059078v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacogne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413817" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109730v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacogne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109718v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geshi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichihara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109720v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l. Antoine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109708v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109704v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach&#232;lery" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04513355v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodolina Lopez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865042v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059086v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2727706" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04515075v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04682378v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0625-9713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144523698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orc&#233;si" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vandecapelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ax4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02637-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cueva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Arias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Finizola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00577-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guilbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaucamp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-237-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joignant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hassen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-020-01955-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-227-2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.51" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-017-0814-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mezon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mourzenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Thovert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J. Fontaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.013106" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060924" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaziz Djibrila Saley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Soueid Ahmed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.12.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49P7B7TJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhui Fan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050503" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05141121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hauseux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Martinet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sorin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864262v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taoum" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Dore" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma-Lopes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702046" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramillien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darrozes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mezon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri V. Mourzenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacogne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413817" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110180v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacogne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109730v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109718v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geshi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichihara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109720v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l. Antoine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109708v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109704v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach&#232;lery" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04513355v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodolina Lopez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865042v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059086v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2727706" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04682378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04515075v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>