--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -335,295 +335,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seepage erosion and landforms in the Vexin (Paris Basin, France)</w:t>
+                <w:t xml:space="preserve">A new automatic approach based on visible-thermal infrared data fusion to detect geological fracturation: the case of the Vaches Noires badland, Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+                <w:t xml:space="preserve">Zoé Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Vandecapelle</w:t>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bétard</w:t>
+                <w:t xml:space="preserve">Clément Mauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Finco</w:t>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (2), pp.99-111. </w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15ax4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10346-025-02637-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468211v1</w:t>
+                <w:t xml:space="preserve">hal-05380396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new automatic approach based on visible-thermal infrared data fusion to detect geological fracturation: the case of the Vaches Noires badland, Normandy, France</w:t>
+                <w:t xml:space="preserve">Seepage erosion and landforms in the Vexin (Paris Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Lambert</w:t>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Antoine</w:t>
+                <w:t xml:space="preserve">Gautier Vandecapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mauget</w:t>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
+                <w:t xml:space="preserve">Pascale Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), pp.99-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-025-02637-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15ax4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380396v1</w:t>
+                <w:t xml:space="preserve">hal-05468211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRONE-SLAM: Dense Registration and Odometry for Near-field Environments with UAVs</w:t>
               </w:r>
@@ -635,51 +635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1370,51 +1370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of thermal and visible point clouds : Application to the Vaches Noires landslide, Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1632,265 +1632,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals related to the late magmatic activity of the Piton des Neiges (Réunion Island): consequence for the primitive crusts</w:t>
+                <w:t xml:space="preserve">High-resolution monitoring of complex coastal morphology changes: cross-efficiency of SfM and TLS-based survey (Vaches-Noires cliffs, Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Berger</w:t>
+                <w:t xml:space="preserve">M. Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/clm.2018.51⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (6), pp.1097-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-017-0942-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349339v1</w:t>
+                <w:t xml:space="preserve">hal-02178170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution monitoring of complex coastal morphology changes: cross-efficiency of SfM and TLS-based survey (Vaches-Noires cliffs, Normandy, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clay minerals related to the late magmatic activity of the Piton des Neiges (Réunion Island): consequence for the primitive crusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Roulland</w:t>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Letortu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (6), pp.1097-1108. </w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (4), pp.675-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-017-0942-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1180/clm.2018.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178170v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Evolution of the Size of Polygonal Fracture Systems during Fluid-Solid Separation in Clay-Rich Deposits</w:t>
               </w:r>
@@ -2872,51 +2872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2993,64 +2993,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation (SS25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Vancouver (BC), Canada. Paper Number Paper 13436-37, </w:t>
@@ -3222,51 +3222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards autonomous robotic structure inspection with dense-direct visual-SLAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3311,286 +3311,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Hydrogeology at a Chalk Cliff Site in Normandy Using Multiple Research Approaches</w:t>
+                <w:t xml:space="preserve">Understanding Hydrogeological Dynamics: Integrating Multiple Approaches at a Chalk Cliff Site in Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2023 2nd Conference on Hydrogeophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394304v1</w:t>
+                <w:t xml:space="preserve">hal-04394089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Hydrogeological Dynamics: Integrating Multiple Approaches at a Chalk Cliff Site in Normandy, France</w:t>
+                <w:t xml:space="preserve">Investigation of the Hydrogeology at a Chalk Cliff Site in Normandy Using Multiple Research Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NSG2023 2nd Conference on Hydrogeophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Edinburgh, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394089v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l'imagerie et de l'Intelligence Artificielle pour les ponts connectés</w:t>
               </w:r>
@@ -3736,64 +3736,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
@@ -3959,260 +3959,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didro - An Innovative Multi-Sensor UAV System for Routine and Crisis Monitoring of Dikes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+                <w:t xml:space="preserve">High-resolution monitoring of the &amp;quot;Vaches Noires&amp;quot; cliffs by multi-method analysis: characterization of hydrogravity processes and induced dynamics (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Tanguy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864056v1</w:t>
+                <w:t xml:space="preserve">hal-02480764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution monitoring of the &amp;quot;Vaches Noires&amp;quot; cliffs by multi-method analysis: characterization of hydrogravity processes and induced dynamics (Normandy, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Didro - An Innovative Multi-Sensor UAV System for Routine and Crisis Monitoring of Dikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Davidson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Luc Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480764v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
               </w:r>
@@ -4688,282 +4688,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of ERI, Photogrammetry and Surface Resistivity Probe Methods for Assessing an Underground Mine Pillar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de l’évolution des processus hydrogravitaires des falaises des Vaches Noires par analyse multi-méthodes (Calvados, Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.D. Dore</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059074v1</w:t>
+                <w:t xml:space="preserve">hal-01653975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l’évolution des processus hydrogravitaires des falaises des Vaches Noires par analyse multi-méthodes (Calvados, Normandie, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Contribution of ERI, Photogrammetry and Surface Resistivity Probe Methods for Assessing an Underground Mine Pillar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Malmö, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201702046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653975v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures combinées d'imagerie de résistivité électrique et de photogrammétrie : étude des falaises des Vaches Noires</w:t>
               </w:r>
@@ -5730,64 +5730,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014, held 27 April - 2 May, 2014 in Vienna, Austria, id.14067</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6810,51 +6810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues - JJG 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
@@ -7420,51 +7420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Royet, P.; Bonelli, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les submersions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7552,131 +7552,131 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation du sous-sol et des structures du génie civil : une approche combinant imagerie optique, géophysique et modélisation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Interfaces continentales, environnement. Université de Rouen Normandie, 2022</w:t>
+              <w:t xml:space="preserve">Sciences de la Terre. UNIVERSITE DE ROUEN NORMANDIE, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04682378v1</w:t>
+                <w:t xml:space="preserve">tel-04515075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation du sous-sol et des structures du génie civil : une approche combinant imagerie optique, géophysique et modélisation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de la Terre. UNIVERSITE DE ROUEN NORMANDIE, 2022</w:t>
+              <w:t xml:space="preserve">Interfaces continentales, environnement. Université de Rouen Normandie, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04515075v1</w:t>
+                <w:t xml:space="preserve">tel-04682378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7752,51 +7752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62E3C4F4"/>
+    <w:nsid w:val="A47539E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7983,51 +7983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0625-9713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144523698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orc&#233;si" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vandecapelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ax4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02637-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cueva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Arias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Finizola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00577-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guilbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaucamp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-237-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joignant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hassen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-020-01955-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-227-2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.51" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-017-0814-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mezon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mourzenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Thovert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J. Fontaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.013106" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060924" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaziz Djibrila Saley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Soueid Ahmed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.12.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49P7B7TJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhui Fan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050503" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05141121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hauseux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Martinet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sorin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864262v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taoum" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Dore" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma-Lopes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702046" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramillien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darrozes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mezon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri V. Mourzenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacogne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413817" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110180v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacogne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109730v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109718v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geshi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichihara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109720v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l. Antoine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109708v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109704v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach&#232;lery" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04513355v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodolina Lopez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865042v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059086v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2727706" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04682378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04515075v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0625-9713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144523698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orc&#233;si" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02637-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vandecapelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ax4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cueva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Arias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Finizola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00577-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guilbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaucamp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-237-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joignant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hassen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-020-01955-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-227-2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.51" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-017-0814-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mezon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mourzenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Thovert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J. Fontaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.013106" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060924" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaziz Djibrila Saley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Soueid Ahmed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.12.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49P7B7TJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhui Fan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050503" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05141121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hauseux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Martinet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394089v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sorin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864262v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taoum" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059074v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Dore" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma-Lopes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramillien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darrozes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mezon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri V. Mourzenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacogne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413817" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110180v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacogne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109730v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109718v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geshi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichihara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109720v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l. Antoine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109708v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109704v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach&#232;lery" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04513355v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodolina Lopez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865042v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059086v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2727706" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04515075v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04682378v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>