--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -335,295 +335,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new automatic approach based on visible-thermal infrared data fusion to detect geological fracturation: the case of the Vaches Noires badland, Normandy, France</w:t>
+                <w:t xml:space="preserve">Seepage erosion and landforms in the Vexin (Paris Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Lambert</w:t>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Antoine</w:t>
+                <w:t xml:space="preserve">Gautier Vandecapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mauget</w:t>
+                <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
+                <w:t xml:space="preserve">Pascale Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), pp.99-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-025-02637-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15ax4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380396v1</w:t>
+                <w:t xml:space="preserve">hal-05468211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seepage erosion and landforms in the Vexin (Paris Basin, France)</w:t>
+                <w:t xml:space="preserve">A new automatic approach based on visible-thermal infrared data fusion to detect geological fracturation: the case of the Vaches Noires badland, Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+                <w:t xml:space="preserve">Zoé Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Vandecapelle</w:t>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bétard</w:t>
+                <w:t xml:space="preserve">Clément Mauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Finco</w:t>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (2), pp.99-111. </w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15ax4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10346-025-02637-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468211v1</w:t>
+                <w:t xml:space="preserve">hal-05380396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRONE-SLAM: Dense Registration and Odometry for Near-field Environments with UAVs</w:t>
               </w:r>
@@ -635,51 +635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1230,295 +1230,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D geological modelling of a coastal area: case study of the Vaches Noires Cliffs, Normandy, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion of thermal and visible point clouds : Application to the Vaches Noires landslide, Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Hassen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Roulland</w:t>
+                <w:t xml:space="preserve">Christophe Heinkele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10064-020-01955-z⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLIII-B2-2020, pp.227-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-227-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976124v1</w:t>
+                <w:t xml:space="preserve">hal-02864255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of thermal and visible point clouds : Application to the Vaches Noires landslide, Normandy, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+                <w:t xml:space="preserve">3D geological modelling of a coastal area: case study of the Vaches Noires Cliffs, Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Heinkele</w:t>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, XLIII-B2-2020, pp.227-232. </w:t>
+              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-227-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10064-020-01955-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864255v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary coastal cliffs of Normandy: Modalities and quantification of retreat</w:t>
               </w:r>
@@ -1632,265 +1632,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution monitoring of complex coastal morphology changes: cross-efficiency of SfM and TLS-based survey (Vaches-Noires cliffs, Normandy, France)</w:t>
+                <w:t xml:space="preserve">Clay minerals related to the late magmatic activity of the Piton des Neiges (Réunion Island): consequence for the primitive crusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Medjkane</w:t>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Maquaire</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10346-017-0942-4⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (4), pp.675-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/clm.2018.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178170v1</w:t>
+                <w:t xml:space="preserve">hal-02349339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals related to the late magmatic activity of the Piton des Neiges (Réunion Island): consequence for the primitive crusts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution monitoring of complex coastal morphology changes: cross-efficiency of SfM and TLS-based survey (Vaches-Noires cliffs, Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Berger</w:t>
+                <w:t xml:space="preserve">Th. Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53 (4), pp.675-690. </w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (6), pp.1097-1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/clm.2018.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10346-017-0942-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349339v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Evolution of the Size of Polygonal Fracture Systems during Fluid-Solid Separation in Clay-Rich Deposits</w:t>
               </w:r>
@@ -2872,51 +2872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2993,64 +2993,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation (SS25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Vancouver (BC), Canada. Paper Number Paper 13436-37, </w:t>
@@ -3222,51 +3222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards autonomous robotic structure inspection with dense-direct visual-SLAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3311,489 +3311,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Hydrogeological Dynamics: Integrating Multiple Approaches at a Chalk Cliff Site in Normandy, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports de l'imagerie et de l'Intelligence Artificielle pour les ponts connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Junique</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brice Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Le Pont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Le Pont, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394089v1</w:t>
+                <w:t xml:space="preserve">hal-04514366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Hydrogeology at a Chalk Cliff Site in Normandy Using Multiple Research Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2023 2nd Conference on Hydrogeophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Edinburgh, United Kingdom. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202320027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'imagerie et de l'Intelligence Artificielle pour les ponts connectés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Foucher</w:t>
+                <w:t xml:space="preserve">Understanding Hydrogeological Dynamics: Integrating Multiple Approaches at a Chalk Cliff Site in Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Le Pont</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Le Pont, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514366v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of saltwater wedge under the chalk cliffs of Sainte-Marguerite-sur-Mer (Normandy, France) using optical and geophysical methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
@@ -3965,51 +3965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution monitoring of the &amp;quot;Vaches Noires&amp;quot; cliffs by multi-method analysis: characterization of hydrogravity processes and induced dynamics (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,51 +4237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4608,51 +4608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4688,282 +4688,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l’évolution des processus hydrogravitaires des falaises des Vaches Noires par analyse multi-méthodes (Calvados, Normandie, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Contribution of ERI, Photogrammetry and Surface Resistivity Probe Methods for Assessing an Underground Mine Pillar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Malmö, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201702046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653975v1</w:t>
+                <w:t xml:space="preserve">hal-03059074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of ERI, Photogrammetry and Surface Resistivity Probe Methods for Assessing an Underground Mine Pillar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+                <w:t xml:space="preserve">Suivi de l’évolution des processus hydrogravitaires des falaises des Vaches Noires par analyse multi-méthodes (Calvados, Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059074v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures combinées d'imagerie de résistivité électrique et de photogrammétrie : étude des falaises des Vaches Noires</w:t>
               </w:r>
@@ -5573,260 +5573,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First 3D thermal mapping of an active volcano using an advanced photogrammetric method</w:t>
+                <w:t xml:space="preserve">Using a new multichannel GPR and ERT method for high resolution archaeological mapping: application to a buried Gallo-Roman site in Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014, held 27 April - 2 May, 2014 in Vienna, Austria, id.14597</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014, held 27 April - 2 May, 2014 in Vienna, Austria, id.14067</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109728v1</w:t>
+                <w:t xml:space="preserve">hal-03109730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a new multichannel GPR and ERT method for high resolution archaeological mapping: application to a buried Gallo-Roman site in Normandy, France</w:t>
+                <w:t xml:space="preserve">First 3D thermal mapping of an active volcano using an advanced photogrammetric method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lacogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodolina Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014, held 27 April - 2 May, 2014 in Vienna, Austria, id.14067</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014, held 27 April - 2 May, 2014 in Vienna, Austria, id.14597</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109730v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Mud Volcanoes, Giant Polygons and Chaotic Terrains on Mars as the Result of Compaction and Convection of Thick Altered Pyroclastic Deposit</w:t>
               </w:r>
@@ -6718,341 +6718,475 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution diachronique à haute fréquence et haute résolution du recul de la falaise de Sainte-Marguerite-sur-Mer (Normandie, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-methodology characterisation of low energy landslide : Example of Blamécourt (Vexin region, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Vandecapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Brionne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+                <w:t xml:space="preserve">Philippe Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Souloumiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues - JJG 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-13251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325741v1</w:t>
+                <w:t xml:space="preserve">hal-05622175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of thermal infrared images on the understanding of the subsurface hydrology.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Junique</w:t>
+                <w:t xml:space="preserve">Évolution diachronique à haute fréquence et haute résolution du recul de la falaise de Sainte-Marguerite-sur-Mer (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues - JJG 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04513355v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution of thermal infrared images on the understanding of the subsurface hydrology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodolina Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04513355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des processus hydrogravitaires et des dynamiques saisonnières des falaises des Vaches Noires par photogrammétrie, télémétrie laser terrestre et mesure in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7097,51 +7231,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7151,51 +7285,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection dans l'infrarouge thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7211,113 +7345,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muriel Gasc-Barbier, Véronique Merrien-Soukatchoff et Pierre Bérest. Manuel de Mécanique des Roches : Tome V - Thermomécanique des Roches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface Hydrology of the Lake Chad Basin from Convection Modelling and Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Darrozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7326,195 +7460,195 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabinowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cazenave A. (ed.), Champollion N. (ed.), Benveniste J. (ed.), Chen J. (ed.) Remote sensing and water resources. Cham : Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.281-312, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-32449-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du radar géologique à l’imagerie interne des digues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Royet, P.; Bonelli, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les submersions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermès Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.728, 2013, 9782746245365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7524,167 +7658,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation du sous-sol et des structures du génie civil : une approche combinant imagerie optique, géophysique et modélisation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de la Terre. UNIVERSITE DE ROUEN NORMANDIE, 2022</w:t>
+              <w:t xml:space="preserve">Interfaces continentales, environnement. Université de Rouen Normandie, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-04515075v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04682378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation du sous-sol et des structures du génie civil : une approche combinant imagerie optique, géophysique et modélisation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Interfaces continentales, environnement. Université de Rouen Normandie, 2022</w:t>
+              <w:t xml:space="preserve">Sciences de la Terre. UNIVERSITE DE ROUEN NORMANDIE, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-04682378v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04515075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7752,51 +7886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A47539E2"/>
+    <w:nsid w:val="120A93C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7983,51 +8117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0625-9713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144523698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orc&#233;si" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02637-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vandecapelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ax4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cueva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Arias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Finizola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00577-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guilbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaucamp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-237-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joignant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hassen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-020-01955-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-227-2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.51" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-017-0814-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mezon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mourzenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Thovert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J. Fontaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.013106" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060924" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaziz Djibrila Saley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Soueid Ahmed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.12.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49P7B7TJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhui Fan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050503" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05141121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hauseux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Martinet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394089v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sorin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864262v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taoum" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059074v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Dore" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma-Lopes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramillien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darrozes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mezon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri V. Mourzenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacogne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413817" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110180v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacogne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109730v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109718v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geshi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichihara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109720v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l. Antoine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109708v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109704v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach&#232;lery" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04513355v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodolina Lopez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865042v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059086v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2727706" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04515075v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04682378v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0625-9713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144523698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orc&#233;si" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vandecapelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ax4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02637-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cueva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Arias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Finizola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00577-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guilbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaucamp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-237-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joignant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-227-2020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hassen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-020-01955-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.51" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-017-0814-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mezon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mourzenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Thovert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J. Fontaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.013106" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ramillien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060924" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaziz Djibrila Saley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Soueid Ahmed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baratoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinowicz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.12.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49P7B7TJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhui Fan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050503" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05141121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hauseux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Martinet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sorin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864262v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taoum" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Dore" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma-Lopes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702046" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guibert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramillien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darrozes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mezon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri V. Mourzenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacogne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413817" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110180v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109730v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacogne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109718v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geshi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichihara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109720v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l. Antoine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109708v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109704v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bach&#232;lery" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622175v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Finco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-13251" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04513355v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodolina Lopez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865102v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_12" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059086v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/notice.asp?ouvrage=2727706" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04682378v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04515075v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>