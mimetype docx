--- v0 (2026-04-24)
+++ v1 (2026-05-16)
@@ -118,434 +118,434 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posttraumatic growth and depreciation in people with chronic pain: A profile analysis.</w:t>
+                <w:t xml:space="preserve">Posttraumatic growth and pain acceptance: A profile analysis of chronic pain experience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Trauma: Theory, Research, Pratice, and Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/tra0000969⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (3), pp.163-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141401v1</w:t>
+                <w:t xml:space="preserve">hal-03276225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posttraumatic growth and pain acceptance: A profile analysis of chronic pain experience.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au risque de la subjectivité en soins palliatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Comparin-Ainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Jules-Percebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cbs0000289⟩</w:t>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (2), pp.113-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2020.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276225v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au risque de la subjectivité en soins palliatifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Morris</w:t>
+                <w:t xml:space="preserve">Posttraumatic growth and depreciation in people with chronic pain: A profile analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Jules-Percebois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael Ayache</w:t>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bensoussan</w:t>
+                <w:t xml:space="preserve">Kathleen Kendall-Tackett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Palliative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (2), pp.113-117. </w:t>
+              <w:t xml:space="preserve">Psychological Trauma: Theory, Research, Pratice, and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.149-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2020.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/tra0000969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141406v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumatic anticipation of childbirth and disordered eating during pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (3), pp.243-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -605,64 +605,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benticha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 293 (6), pp.1271 - 1278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -741,64 +741,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« J'ai la Peur au Corps ! » : Profils Cognitifs affectant le Stress Pré-traumatique avant l'Accouchement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e Congrès de l'AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de thérapie comportementale et cognitive (AFTCC), Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1058,64 +1058,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st conference of European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1153,64 +1153,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils Psychiatriques après l’Accouchement. Croissance Post-traumatique et Troubles du Comportement Alimentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43ème congrès annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1507,51 +1507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ayache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Kendall-Tackett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tra0000969" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000289" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141406v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Comparin-Ainard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jules-Percebois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bensoussan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2020.03.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aub&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2020.1741525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benticha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-015-3969-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klecha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gauthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04311814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Abraham Ayache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU20043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ayache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000289" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Comparin-Ainard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jules-Percebois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bensoussan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2020.03.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Kendall-Tackett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tra0000969" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aub&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2020.1741525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benticha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-015-3969-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klecha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gauthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04311814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Abraham Ayache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU20043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>