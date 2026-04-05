--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -919,56 +919,69 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03705143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de cibles spatialement structurées sous contrôle global d'erreur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de σ-clipping par point fixe pour l'estimation de la distribution sous H0 dans le cadre de tests multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -990,51 +1003,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563996v1</w:t>
+                <w:t xml:space="preserve">hal-01563994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global error control procedure for spatially structured targets</w:t>
               </w:r>
@@ -1109,69 +1122,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de σ-clipping par point fixe pour l'estimation de la distribution sous H0 dans le cadre de tests multiples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection de cibles spatialement structurées sous contrôle global d'erreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1193,51 +1193,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563994v1</w:t>
+                <w:t xml:space="preserve">hal-01563996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive robust regression method: Application to galaxy spectrum baseline estimation</w:t>
               </w:r>
@@ -1847,51 +1847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarle Brinchmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conseil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maseda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themiya Nanayakkara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244187" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Decamps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Priv&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Waguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3307-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2688965" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Gonzalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Cantero Mitjans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2574803" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01727498v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarle Brinchmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conseil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maseda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themiya Nanayakkara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244187" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Decamps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Priv&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Waguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3307-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2688965" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Gonzalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Cantero Mitjans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2574803" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563994v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01727498v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>