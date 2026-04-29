--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -1027,217 +1027,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global error control procedure for spatially structured targets</w:t>
+                <w:t xml:space="preserve">Détection de cibles spatialement structurées sous contrôle global d'erreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2017 - 25th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563903v1</w:t>
+                <w:t xml:space="preserve">hal-01563996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de cibles spatialement structurées sous contrôle global d'erreur</w:t>
+                <w:t xml:space="preserve">Global error control procedure for spatially structured targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2017 - 25th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563996v1</w:t>
+                <w:t xml:space="preserve">hal-01563903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive robust regression method: Application to galaxy spectrum baseline estimation</w:t>
               </w:r>
@@ -1847,51 +1847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarle Brinchmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conseil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maseda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themiya Nanayakkara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244187" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Decamps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Priv&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Waguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3307-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2688965" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Gonzalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Cantero Mitjans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2574803" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563994v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01727498v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarle Brinchmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conseil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maseda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themiya Nanayakkara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244187" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Decamps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Priv&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Waguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3307-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2688965" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Gonzalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Absil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Cantero Mitjans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2574803" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563994v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01727498v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAT067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>