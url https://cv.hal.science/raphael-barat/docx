--- v0 (2026-03-13)
+++ v1 (2026-04-06)
@@ -246,173 +246,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’introduction du tirage au sort dans les élections dans la République de Genève (1691) »</w:t>
+                <w:t xml:space="preserve">« Comment ‘obvier aux brigues’ ? La brigue dans législation électorale genevoise (République de Genève, XVIIe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations. Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22, pp.249-260</w:t>
+              <w:t xml:space="preserve">Zeitsprünge.Forschungen zur Frühen Neuzeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.127-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729073v1</w:t>
+                <w:t xml:space="preserve">hal-04710728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comment ‘obvier aux brigues’ ? La brigue dans législation électorale genevoise (République de Genève, XVIIe siècle) »</w:t>
+                <w:t xml:space="preserve">« L’introduction du tirage au sort dans les élections dans la République de Genève (1691) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitsprünge.Forschungen zur Frühen Neuzeit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23, pp.127-135</w:t>
+              <w:t xml:space="preserve">Participations. Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.249-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710728v1</w:t>
+                <w:t xml:space="preserve">hal-04729073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Mathieu Caesar, Marco Schnyder (dir.), Religion et pouvoir. Citoyenneté, ordre social et discipline morale dans les villes de l’espace suisse (xivᵉ-xviiiᵉ siècles), Neuchâtel, Éditions Alphil, 2014</w:t>
               </w:r>
@@ -1265,173 +1265,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The introduction of sortition in elections in the Republic of Geneva (1691) »</w:t>
+                <w:t xml:space="preserve">« Les magistrats de la République de Genève, représentants ou “commis du peuple” (fin XVIIe-début XVIIIe siècle) ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yves Sintomer (ed.). </w:t>
+              <w:t xml:space="preserve">A. Fossier, B. Lemesle, D. Le Page (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sortition and Democracy. History, Tools, Theories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, imprint academic, pp.253-263, 2020, 978-1-78836-016-6</w:t>
+              <w:t xml:space="preserve">La représentation politique et ses instruments avant la démocratie (Moyen âge-Temps modernes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Dijon, pp.231-244, 2020, 978-2-36441-369-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710826v1</w:t>
+                <w:t xml:space="preserve">hal-04710801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les magistrats de la République de Genève, représentants ou “commis du peuple” (fin XVIIe-début XVIIIe siècle) ? »</w:t>
+                <w:t xml:space="preserve">« The introduction of sortition in elections in the Republic of Geneva (1691) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Fossier, B. Lemesle, D. Le Page (dir.). </w:t>
+              <w:t xml:space="preserve">Yves Sintomer (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La représentation politique et ses instruments avant la démocratie (Moyen âge-Temps modernes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Dijon, pp.231-244, 2020, 978-2-36441-369-6</w:t>
+              <w:t xml:space="preserve">Sortition and Democracy. History, Tools, Theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, imprint academic, pp.253-263, 2020, 978-1-78836-016-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710801v1</w:t>
+                <w:t xml:space="preserve">hal-04710826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Regards croisés sur le vote et les élections</w:t>
               </w:r>
@@ -1930,51 +1930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710491v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710728v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715394v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Barat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0803" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02606755.2017.1358478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12220" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710472v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voilliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710491v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710728v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729073v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715394v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Barat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0803" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02606755.2017.1358478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12220" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710472v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voilliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>