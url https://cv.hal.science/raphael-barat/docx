--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -1265,173 +1265,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les magistrats de la République de Genève, représentants ou “commis du peuple” (fin XVIIe-début XVIIIe siècle) ? »</w:t>
+                <w:t xml:space="preserve">« The introduction of sortition in elections in the Republic of Geneva (1691) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Fossier, B. Lemesle, D. Le Page (dir.). </w:t>
+              <w:t xml:space="preserve">Yves Sintomer (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La représentation politique et ses instruments avant la démocratie (Moyen âge-Temps modernes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Dijon, pp.231-244, 2020, 978-2-36441-369-6</w:t>
+              <w:t xml:space="preserve">Sortition and Democracy. History, Tools, Theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, imprint academic, pp.253-263, 2020, 978-1-78836-016-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710801v1</w:t>
+                <w:t xml:space="preserve">hal-04710826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The introduction of sortition in elections in the Republic of Geneva (1691) »</w:t>
+                <w:t xml:space="preserve">« Les magistrats de la République de Genève, représentants ou “commis du peuple” (fin XVIIe-début XVIIIe siècle) ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yves Sintomer (ed.). </w:t>
+              <w:t xml:space="preserve">A. Fossier, B. Lemesle, D. Le Page (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sortition and Democracy. History, Tools, Theories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, imprint academic, pp.253-263, 2020, 978-1-78836-016-6</w:t>
+              <w:t xml:space="preserve">La représentation politique et ses instruments avant la démocratie (Moyen âge-Temps modernes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Dijon, pp.231-244, 2020, 978-2-36441-369-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710826v1</w:t>
+                <w:t xml:space="preserve">hal-04710801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Regards croisés sur le vote et les élections</w:t>
               </w:r>
@@ -1930,51 +1930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710491v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710728v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729073v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715394v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Barat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0803" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02606755.2017.1358478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12220" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710472v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voilliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710491v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710728v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729073v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715394v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Barat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.174.0803" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02606755.2017.1358478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12220" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710472v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voilliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>