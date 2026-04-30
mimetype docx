--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -332,243 +332,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04888990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Derrière l'objectif : de la photographie comme outil d'analyse anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anna Odland Portisch, A Magpie’s Tale Ethnographic and Historical Perspectives on the Kazakh of Western Mongolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomadic Peoples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28, pp.143-147. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/whpnp.63837646691050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3828/whpnp.63837646691050⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04558104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrets divulgués, danses cachées : Trois utilisations de Facebook par des danseurs mongols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46, pp.74-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04557991v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04558040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dancing heirs of nomadic culture. The bii biyelgèè dance and heritagisation processes in Mongolia</w:t>
               </w:r>
@@ -771,51 +771,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04557798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -878,399 +878,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éprouver la solitude pour apprendre la danse : sur un terrain en Mongolie</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t>
+                <w:t xml:space="preserve">Éprouver la solitude pour apprendre la danse, sur un terrain en Mongolie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Gauthard, E. Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le terrain en arts vivants. Récits, méthodes, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-158, 2024, 979-10-300-1087-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888609v1</w:t>
-[...55 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-04558013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsatsal, un geste rituel dans la danse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre National de la Danse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Danses et rituels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.209-224, 2023, Recherches, 979-1097388-24-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04557726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongolian Dance in the Face of Globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HB-Verlag Dr. Brandt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mongolian Responses to Globalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-174., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04557807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La danse bij bielgèè et les mobilités des Oirats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Stépanoff, C. Ferret, G. Lacaze et J. Thorez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomadismes d’Asie centrale et septentrionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.142-143, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04557873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1280,656 +1207,725 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chorégraphe et le chercheur : créativités collaboratives dans le milieu chorégraphique mongol (XXe -XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des études mongoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPHE-CNRS-SEMS, May 2024, Paris-Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">МУАЖ Г.Долгорсүрэн 1947 онд Прага хотод болсон Дэлхийн Залуучууд Оюутны анхдугаар фестивальд оролцсон тухай</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’influence de G. Dolgorsüren sur l’évolution de la danse mongole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Oulan-Bator, Mongolia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04557970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La danse des cavaliers mongols. Pour une anthropo-histoire de la créativité chorégraphique en Mongolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Anthrop’O</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO-IFRAE, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la place des arts du spectacle dans les musées en Mongolie : de la collecte à l’exemplarité patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Collectionner les arts du spectacle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabien Cavaillé et Myriam Juan, université de Caen Normandie, MSH, laboratoire LASLAR UR 4256, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globalisation, hiérarchies et répartition des savoirs dans les processus de création chorégraphique (danse mongole) en Mongolie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Association des Chercheurs en Danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des chercheurs en danse (ACD), Jun 2023, Saint-Bonnet-Près-Riom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danser en suivant des consignes ? Questionnements anthropologiques sur la création chorégraphique à partir d’une performance d’improvisation guidée (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire La danse comme objet anthropologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université Paris Ouest, Paris 8 et université Clermont Auvergne, Centre national de la danse, Jan 2022, Paris-Pantin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire et jouer Lettres des steppes en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literature, Culture and Language across Time. Writings on works of the Mongolian Poet G. Mend-Ooyo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Oulan Bator, Mongolie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04557933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danser sous la yourte mongole : Dynamiques d’interactions danseur-spectateur-musicien et production des affects partagés dans la performance de danse bii biyelgee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre de recherche en Ethnomusicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREM-LESC, CNRS, université Paris X Nanterre, Jan 2022, Paris-Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation des traductions littéraires en Mongolie de l’époque moderne à nos jours (avec Nomindari Shagdarsüren)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Pratiques translinguistiques : du rôle social de la traduction en Asie orientale à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lara Maconi et Florence Zhang, Centre de recherche sur les civilisations de l’Asie orientale (CRCAO-CNRS-Collège de France), Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-04558244v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'humour dansé est fondamental pour analyser la danse comme objet anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire La danse comme objet anthropologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest, Paris 8 et université Clermont Auvergne, Centre national de la danse, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien vaut le bii biêlgee ? Négociations et marchandages d’un patrimoine dansé mongol</w:t>
               </w:r>
@@ -1978,165 +1974,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La joie de la fête vient en dansant le bii biyelgee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fête dansante. Pratiques, imaginaires et cultures festives en danse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de la Danse, Oct 2021, Pantin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les relations de « bonne volonté » dans le cadre d’un apprentissage de la danse mongole : interroger l’amitié de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains mongols en perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO; EPHE; GIS Asie; CNRS-IFRAE, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558182v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04558178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsatsal, un geste rituel dans la danse ?</w:t>
               </w:r>
@@ -2185,165 +2181,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'humour dansé est fondamental pour analyser la danse comme objet anthropologique</w:t>
+                <w:t xml:space="preserve">Danses mongoles et globalisation : apprendre à danser par les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire La danse comme objet anthropologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Paris Ouest, Paris 8 et université Clermont Auvergne, Centre national de la danse, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Université Paris Ouest, Paris 8 et université Clermont Auvergne, CNRS, Jan 2020, Ivry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04558256v1</w:t>
+                <w:t xml:space="preserve">halshs-04558261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danses mongoles et globalisation : apprendre à danser par les réseaux sociaux</w:t>
+                <w:t xml:space="preserve">Embodying Values, Experiencing Relations. Bii Biyelgee Dance Events and the Circulation of Affect Under the Mongolian Nomadic Yurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire La danse comme objet anthropologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Ouest, Paris 8 et université Clermont Auvergne, CNRS, Jan 2020, Ivry, France</w:t>
+              <w:t xml:space="preserve">45th World Congress of the International Council for Traditional Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council for Traditional Music, university of Chulalongkorn, Jul 2019, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04558261v1</w:t>
+                <w:t xml:space="preserve">halshs-04558186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danser la mémoire des migrations, réinventer le groupe au-delà des frontières : l’exemple des danses des Torguud de Mongolie</w:t>
               </w:r>
@@ -2392,96 +2388,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodying Values, Experiencing Relations. Bii Biyelgee Dance Events and the Circulation of Affect Under the Mongolian Nomadic Yurt</w:t>
+                <w:t xml:space="preserve">Between Neighbours. The Torguud-Zahchin dance ‘Burgundy silk dress’ and the Construction of Oirad Ethnic Categories in Contemporary Mongolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th World Congress of the International Council for Traditional Music</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Council for Traditional Music, university of Chulalongkorn, Jul 2019, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Sociality, Matter, and the Imagination: Re-Creating Anthropology (ASA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Social Anthropologists from UK and the Commonwealth (ASA), Sep 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04558186v1</w:t>
+                <w:t xml:space="preserve">halshs-04558201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bébés et les animaux aussi dansent !</w:t>
               </w:r>
@@ -2530,96 +2526,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between Neighbours. The Torguud-Zahchin dance ‘Burgundy silk dress’ and the Construction of Oirad Ethnic Categories in Contemporary Mongolia</w:t>
+                <w:t xml:space="preserve">The Role of Bii Biyelgee Dance in the Construction of Oirat Ethnic Categories in Contemporary Mongolia: The Case of the Hoton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociality, Matter, and the Imagination: Re-Creating Anthropology (ASA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Social Anthropologists from UK and the Commonwealth (ASA), Sep 2018, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Looking for an Oirat-Kalmyk Identity in the 20th and 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg-August-University, Göttingen, Feb 2018, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04558201v1</w:t>
+                <w:t xml:space="preserve">halshs-04558191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bii biyelgee as Mongolian Cultural Heritage: Epistemologies of Authenticity</w:t>
               </w:r>
@@ -2737,366 +2733,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Bii Biyelgee Dance in the Construction of Oirat Ethnic Categories in Contemporary Mongolia: The Case of the Hoton</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Danser avec caractère : l’essentialisation de la nation dans les danses mongoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orchestrer la nation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex CAP, King’s College London, Maison des Cultures du Monde, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local, National, Global: Adapting Mongolian Dance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mongolian Responses to Globalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität Bonn, Jan 2014, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évocations de l’espace dans la danse bij bijelgee et le chant diphonique höömii (avec Johanni Curtet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace et Patrimoines Mongols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPHE, ENS, INALCO, EHESS, Paris Diderot, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danse, corps, espace dans le bij bijelgee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages nomades : mobilités, perceptions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDRI « Nomadisme, sociétés et environnement en Asie centrale et septentrionale », EPHE, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3106,463 +3033,463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois nouvelles mongoles : La sainte odeur de l’Oncle Khurge, par O. Tsend-Ayuush, Bleu Marine, par L. Batsaihan, L’homme en rouge, par G. Bolormaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois nouvelles mongoles -La sainte odeur de l’Oncle Khurge, par O. Tsend-Ayuush -Bleu Marine, par L. Batsaihan -L’homme en rouge, par G. Bolormaa</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Six poèmes de Erentsendorj Bold (Mongolie-Intérieure) pour les éditions Toono. -Les neuf loups bleus du mont Burkhan Khaldun -Ce souffle qui l’inspire -Halte mienne – marche funèbre -La paume vide -Le dessein secret du ciel -Alashaa : Bannière de l’ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04558382v1</w:t>
+                <w:t xml:space="preserve">halshs-04558380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six poèmes de Erentsendorj Bold (Mongolie-Intérieure) pour les éditions Toono. -Les neuf loups bleus du mont Burkhan Khaldun -Ce souffle qui l’inspire -Halte mienne – marche funèbre -La paume vide -Le dessein secret du ciel -Alashaa : Bannière de l’ouest</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Poème de G. Mend-Ooyo Delhii Bömbörtsög (« Le monde est une sphère »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04558380v1</w:t>
+                <w:t xml:space="preserve">halshs-04558378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poème de G. Mend-Ooyo Delhii Bömbörtsög (« Le monde est une sphère »)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Lettres des steppes de G. Mend-Ooyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04558378v1</w:t>
+                <w:t xml:space="preserve">halshs-04558375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettres des steppes de G. Mend-Ooyo</w:t>
+                <w:t xml:space="preserve">Hors-série n°4 « Mongolie » de la revue littéraire Jentayu – Nouvelles voix d’Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04558375v1</w:t>
+                <w:t xml:space="preserve">halshs-04558371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hors-série n°4 « Mongolie » de la revue littéraire Jentayu – Nouvelles voix d’Asie</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">Poèmes de G. Mend-Ooyo : Les grues, L’assemblée des gazelles, Les hirondelles. Dans la revue Jentayu n° 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04558371v1</w:t>
+                <w:t xml:space="preserve">halshs-04558376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poèmes de G. Mend-Ooyo : Les grues, L’assemblée des gazelles, Les hirondelles. Dans la revue Jentayu n° 8</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                <w:t xml:space="preserve">Poèmes de G. Mend-Ooyo : Mystère, Illumination infinie, Lettre des Steppes dans le recueil Tous ces moments de lumière (Académie des arts et de la poésie de Mongolie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3572,100 +3499,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les danses mongoles en héritage : performance et transmission du bii biêlgee et de la danse mongole scénique en Mongolie contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anthropologie sociale et ethnologie. EPHE-PSL Research University., 2018. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018PSLEP027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04558368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3675,250 +3602,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bii biyelgee as Mongolian Cultural Heritage: Epistemologies of Authenticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture World of the Mongols: Heritage, Values and Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Mongolian State University of Culture and Arts, pp.270-283, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04557902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongolian Dance and International Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Tenth International Congress of Mongolists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Mongolian Studies, pp.252-256, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Modern Mongolian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Mongolists’ International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4065,51 +3992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier Bastien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Karine-Larissa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyraud-Mamys Amandine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blanchier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/whpnp.63837646691050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.6036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557798v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.1074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/apprendre-la-danse-sur-un-terrain-en-mongolie/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557970v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558237v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558388v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04558368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEP027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier Bastien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Karine-Larissa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyraud-Mamys Amandine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blanchier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/whpnp.63837646691050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.6036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557798v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.1074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/apprendre-la-danse-sur-un-terrain-en-mongolie/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558182v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04558368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEP027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>