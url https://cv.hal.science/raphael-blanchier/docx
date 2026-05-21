--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -332,243 +332,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04888990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anna Odland Portisch, A Magpie’s Tale Ethnographic and Historical Perspectives on the Kazakh of Western Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nomadic Peoples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.143-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/whpnp.63837646691050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secrets divulgués, danses cachées : Trois utilisations de Facebook par des danseurs mongols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.74-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04557991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Derrière l'objectif : de la photographie comme outil d'analyse anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558040v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">halshs-04557991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dancing heirs of nomadic culture. The bii biyelgèè dance and heritagisation processes in Mongolia</w:t>
               </w:r>
@@ -1836,372 +1836,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combien vaut le bii biêlgee ? Négociations et marchandages d’un patrimoine dansé mongol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries culturelles globalisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université Paris1-IREST, université Paris8, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La joie de la fête vient en dansant le bii biyelgee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fête dansante. Pratiques, imaginaires et cultures festives en danse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de la Danse, Oct 2021, Pantin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations de « bonne volonté » dans le cadre d’un apprentissage de la danse mongole : interroger l’amitié de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains mongols en perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO; EPHE; GIS Asie; CNRS-IFRAE, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsatsal, un geste rituel dans la danse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danse(s) et Rituel(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de la danse, Sep 2021, Pantin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'humour dansé est fondamental pour analyser la danse comme objet anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire La danse comme objet anthropologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Ouest, Paris 8 et université Clermont Auvergne, Centre national de la danse, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558256v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">halshs-04558386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danses mongoles et globalisation : apprendre à danser par les réseaux sociaux</w:t>
               </w:r>
@@ -2250,165 +2250,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Danser la mémoire des migrations, réinventer le groupe au-delà des frontières : l’exemple des danses des Torguud de Mongolie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrer par les arts : Repenser les (im)mobilités au prisme des mondes de la musique et de la danse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Embodying Values, Experiencing Relations. Bii Biyelgee Dance Events and the Circulation of Affect Under the Mongolian Nomadic Yurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th World Congress of the International Council for Traditional Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Council for Traditional Music, university of Chulalongkorn, Jul 2019, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558186v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02133019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Neighbours. The Torguud-Zahchin dance ‘Burgundy silk dress’ and the Construction of Oirad Ethnic Categories in Contemporary Mongolia</w:t>
               </w:r>
@@ -2526,165 +2526,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bii biyelgee as Mongolian Cultural Heritage: Epistemologies of Authenticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture World of the Mongols: Heritage, Values and Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des arts et de la culture de Mongolie et International Association for Mongolian Studies, Jul 2018, Ulaanbaatar, Mongolia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Role of Bii Biyelgee Dance in the Construction of Oirat Ethnic Categories in Contemporary Mongolia: The Case of the Hoton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Looking for an Oirat-Kalmyk Identity in the 20th and 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georg-August-University, Göttingen, Feb 2018, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558191v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04558387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchander la danse, établir des relations. Négociations et réflexivité dans une enquête de terrain sur la danse bii biêlgee des Oirad de Mongolie</w:t>
               </w:r>
@@ -3227,151 +3227,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hors-série n°4 « Mongolie » de la revue littéraire Jentayu – Nouvelles voix d’Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Blanchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04558371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lettres des steppes de G. Mend-Ooyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Blanchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04558375v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-04558371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poèmes de G. Mend-Ooyo : Les grues, L’assemblée des gazelles, Les hirondelles. Dans la revue Jentayu n° 8</w:t>
               </w:r>
@@ -3992,51 +3992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier Bastien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Karine-Larissa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyraud-Mamys Amandine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blanchier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/whpnp.63837646691050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.6036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557798v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.1074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/apprendre-la-danse-sur-un-terrain-en-mongolie/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558182v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04558368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEP027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couturier Bastien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basset Karine-Larissa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyraud-Mamys Amandine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blanchier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/whpnp.63837646691050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.6036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557798v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.1074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/apprendre-la-danse-sur-un-terrain-en-mongolie/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04558368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEP027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>