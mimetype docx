--- v0 (2026-03-12)
+++ v1 (2026-04-25)
@@ -168,3075 +168,3232 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Model Predictive Control with Direct Feedforward Compensation: Harvesting Idle Resources in High-Performance Computing</w:t>
+                <w:t xml:space="preserve">Contrôle de la température de sites de calcul grâce à l'injection de tâches utiles et non invasives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kouds Halitim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Rutten</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre van Kempen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2025 - International Conference on System Theory, Control and Computing</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Greendays 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Sophia, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210549v1</w:t>
-[...1525 lines deleted...]
-                <w:t xml:space="preserve">hal-01081629v1</w:t>
+                <w:t xml:space="preserve">hal-05551250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Resource Harvesting in HPC: Control Methods and their Reusability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Guilloteau</w:t>
+                <w:t xml:space="preserve">Mitigating Shared Storage Congestion Using Control Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouds Halitim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05234898v1</w:t>
+              <w:t xml:space="preserve">UCC 2025 - 18th IEEE/ACM International Conference on Utility and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3773274.3774277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Independent Moldable Tasks on Multi-Cores with GPUs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coarse-grain Congestion Regulation Using Control Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouds Halitim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mounié</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01516752v1</w:t>
+              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling independent tasks on multi-cores with GPU accelerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Model Predictive Control with Direct Feedforward Compensation: Harvesting Idle Resources in High-Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouds Halitim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01081625v1</w:t>
+              <w:t xml:space="preserve">ICSTCC 2025 - International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Cluj-Napoca, Romania. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tutorial: &amp;quot;Under-Control: A Control Theory Introduction for Computer Scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FlexScience 2024 - 14th workshop on AI and Scientific Computing at Scale using Flexible Computing Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pise, Italy. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACSOS 2024 - 5th IEEE International Conference on Autonomic Computing and Self-Organizing Systems (ACSOS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aahrus, Denmark. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Control in High Performance Computing for Overload Avoidance Adaptive in Time and Job Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Newcastle Upon Tyne, United Kingdom. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition of Scheduling and Control Theory Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JLESC 2023 - 15th Workshop Joint Laboratory for Extreme Scale Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Bordeaux, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Power Control for Sober High-Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Hawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCTA 2022 - 6th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Trieste, Italy. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playing with power at runtime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAD 2022 - Journées calcul et données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Dijon, France. pp.1-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustaining Performance While Reducing Energy Consumption: A Control Theory Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURO-PAR 2021 - 27th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lisbon, Portugal. pp.334-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85665-6_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interference-Aware Scheduling using Geometric Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Dogeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro-Par 2018 - European Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Torino, Italy. pp.205-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Methodology for Handling Data Movements by Anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro-Par 2018 - 24th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.134-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10549-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interference-Aware Scheduling with 2D-Torus as a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint EURO/ORSC/ECCO Conference 2017 on Combinatorial Optimization, ECCO2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Koper, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scheduling Data Flow Program in XKaapi: A New Affinity Based Algorithm for Heterogeneous Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João V. F. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro-Par 2014 Parallel Processing - 20th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.560 - 571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Autonomic Resource Harvesting in HPC: Control Methods and their Reusability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3764590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scheduling Independent Moldable Tasks on Multi-Cores with GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Hunold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2675891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04460285v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scheduling independent tasks on multi-cores with GPU accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (6), pp.1625-1638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.3359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folding a Cluster containing a Distributed File-System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Richard</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04038000v1</w:t>
+                <w:t xml:space="preserve">hal-04460285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the Template of a Chaotic Attractor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Folding a Cluster containing a Distributed File-System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Olszewski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Kieffer</w:t>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099518v1</w:t>
+                <w:t xml:space="preserve">hal-04038000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">moldableILP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sascha Hunold</w:t>
+                <w:t xml:space="preserve">Visualizing the Template of a Chaotic Attractor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Olszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Meder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017, </w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rosalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graph Drawing and Network Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.106-119, 2018, 26th International Symposium, GD 2018, Barcelona, Spain, September 26-28, 2018, Proceedings, 978-3-030-04413-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:42a13fc721c8716ff695d0d62fc851d641f3a12b;origin=https://hal.archives-ouvertes.fr/hal-01727745;visit=swh:1:snp:a76e73d9be951762359b31d143609a0ae8862c16;anchor=swh:1:rev:a27a59f6b14c9fb13a6f998d8316628dafc1f60c;path=/⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01727745v1</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04414-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprehending heterogeneity at (very) large scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">moldableILP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Hunold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Modeling and Simulation. Université Grenoble Alpes, 2017. English. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2017GREAM053⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:42a13fc721c8716ff695d0d62fc851d641f3a12b;origin=https://hal.archives-ouvertes.fr/hal-01727745;visit=swh:1:snp:a76e73d9be951762359b31d143609a0ae8862c16;anchor=swh:1:rev:a27a59f6b14c9fb13a6f998d8316628dafc1f60c;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01722991v2</w:t>
+                <w:t xml:space="preserve">hal-01727745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Independent Moldable Tasks on Multi-Cores with GPUs</w:t>
+                <w:t xml:space="preserve">Apprehending heterogeneity at (very) large scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Modeling and Simulation. Université Grenoble Alpes, 2017. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017GREAM053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263100v1</w:t>
+                <w:t xml:space="preserve">tel-01722991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scheduling Independent Moldable Tasks on Multi-Cores with GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Hunold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8850, Inria Grenoble Rhône-Alpes, Université de Grenoble. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Utilisation efficace des accélérateurs GPU -- Ordonnancement sur machines hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3304,51 +3461,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E25155DE"/>
+    <w:nsid w:val="E9468304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3535,51 +3692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-bleuse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6728-2132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226989380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bleuse_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouds Halitim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04050732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940588v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765849v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hawila" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03259316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01884542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Dogeas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_15" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066200v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01669062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V. F. Lima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_47" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Olszewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Meder" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kieffer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04414-5_8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42a13fc721c8716ff695d0d62fc851d641f3a12b;origin=https://hal.archives-ouvertes.fr/hal-01727745;visit=swh:1:snp:a76e73d9be951762359b31d143609a0ae8862c16;anchor=swh:1:rev:a27a59f6b14c9fb13a6f998d8316628dafc1f60c;path=/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01722991v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAM053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-bleuse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6728-2132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226989380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bleuse_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouds Halitim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368563v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774277" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04050732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hawila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03259316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_21" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01884542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Dogeas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_15" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066200v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01669062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V. F. Lima" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_47" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Olszewski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Meder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kieffer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04414-5_8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42a13fc721c8716ff695d0d62fc851d641f3a12b;origin=https://hal.archives-ouvertes.fr/hal-01727745;visit=swh:1:snp:a76e73d9be951762359b31d143609a0ae8862c16;anchor=swh:1:rev:a27a59f6b14c9fb13a6f998d8316628dafc1f60c;path=/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01722991v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAM053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>