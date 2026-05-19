--- v1 (2026-04-25)
+++ v2 (2026-05-19)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">bleuse_r_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">qTWkTwQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -194,154 +215,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la température de sites de calcul grâce à l'injection de tâches utiles et non invasives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouds Halitim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Kempen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greendays 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Sophia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -351,1676 +372,1676 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating Shared Storage Congestion Using Control Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouds Halitim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UCC 2025 - 18th IEEE/ACM International Conference on Utility and Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3773274.3774277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse-grain Congestion Regulation Using Control Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouds Halitim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Model Predictive Control with Direct Feedforward Compensation: Harvesting Idle Resources in High-Performance Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouds Halitim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2025 - International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Cluj-Napoca, Romania. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial: &amp;quot;Under-Control: A Control Theory Introduction for Computer Scientists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FlexScience 2024 - 14th workshop on AI and Scientific Computing at Scale using Flexible Computing Infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Pise, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACSOS 2024 - 5th IEEE International Conference on Autonomic Computing and Self-Organizing Systems (ACSOS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aahrus, Denmark. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Control in High Performance Computing for Overload Avoidance Adaptive in Time and Job Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Newcastle Upon Tyne, United Kingdom. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of Scheduling and Control Theory Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JLESC 2023 - 15th Workshop Joint Laboratory for Extreme Scale Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Bordeaux, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Power Control for Sober High-Performance Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Hawila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCTA 2022 - 6th IEEE Conference on Control Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Trieste, Italy. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing with power at runtime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAD 2022 - Journées calcul et données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Dijon, France. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustaining Performance While Reducing Energy Consumption: A Control Theory Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO-PAR 2021 - 27th International European Conference on Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Lisbon, Portugal. pp.334-349, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85665-6_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference-Aware Scheduling using Geometric Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Dogeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2018 - European Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Torino, Italy. pp.205-217, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology for Handling Data Movements by Anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2018 - 24th International European Conference on Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.134-145, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10549-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference-Aware Scheduling with 2D-Torus as a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint EURO/ORSC/ECCO Conference 2017 on Combinatorial Optimization, ECCO2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Koper, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Data Flow Program in XKaapi: A New Affinity Based Algorithm for Heterogeneous Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João V. F. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2014 Parallel Processing - 20th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.560 - 571, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2030,427 +2051,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomic Resource Harvesting in HPC: Control Methods and their Reusability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3764590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Independent Moldable Tasks on Multi-Cores with GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Hunold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2675891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling independent tasks on multi-cores with GPU accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (6), pp.1625-1638. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.3359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2460,143 +2481,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2606,134 +2627,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folding a Cluster containing a Distributed File-System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2743,163 +2764,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the Template of a Chaotic Attractor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Olszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Meder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph Drawing and Network Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.106-119, 2018, 26th International Symposium, GD 2018, Barcelona, Spain, September 26-28, 2018, Proceedings, 978-3-030-04413-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-04414-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2909,126 +2930,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">moldableILP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Hunold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:42a13fc721c8716ff695d0d62fc851d641f3a12b;origin=https://hal.archives-ouvertes.fr/hal-01727745;visit=swh:1:snp:a76e73d9be951762359b31d143609a0ae8862c16;anchor=swh:1:rev:a27a59f6b14c9fb13a6f998d8316628dafc1f60c;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3038,100 +3059,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprehending heterogeneity at (very) large scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modeling and Simulation. Université Grenoble Alpes, 2017. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017GREAM053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01722991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3141,151 +3162,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Independent Moldable Tasks on Multi-Cores with GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Hunold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8850, Inria Grenoble Rhône-Alpes, Université de Grenoble. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3295,105 +3316,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation efficace des accélérateurs GPU -- Ordonnancement sur machines hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3461,51 +3482,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9468304"/>
+    <w:nsid w:val="5825CD02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3692,51 +3713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-bleuse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6728-2132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226989380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bleuse_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouds Halitim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368563v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774277" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04050732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hawila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03259316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_21" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01884542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Dogeas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_15" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066200v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01669062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V. F. Lima" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_47" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Olszewski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Meder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kieffer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04414-5_8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42a13fc721c8716ff695d0d62fc851d641f3a12b;origin=https://hal.archives-ouvertes.fr/hal-01727745;visit=swh:1:snp:a76e73d9be951762359b31d143609a0ae8862c16;anchor=swh:1:rev:a27a59f6b14c9fb13a6f998d8316628dafc1f60c;path=/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01722991v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAM053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-bleuse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6728-2132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226989380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bleuse_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=qTWkTwQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551250v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Collignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouds Halitim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04050732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Hawila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03259316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85665-6_21" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01884542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Dogeas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_15" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01669062v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V. F. Lima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_47" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2675891" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3359" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Olszewski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Meder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kieffer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04414-5_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42a13fc721c8716ff695d0d62fc851d641f3a12b;origin=https://hal.archives-ouvertes.fr/hal-01727745;visit=swh:1:snp:a76e73d9be951762359b31d143609a0ae8862c16;anchor=swh:1:rev:a27a59f6b14c9fb13a6f998d8316628dafc1f60c;path=/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01722991v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAM053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>