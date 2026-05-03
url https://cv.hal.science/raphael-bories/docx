--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -66,1748 +66,1748 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Son (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médiations écrites dans l'exposition permanente « Méditerranées » au Mucem : multiplier les regards, diversifier les niveaux de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oggetti Vagabondi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.43-57, 2025, 9788836661480</w:t>
+              <w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.131-145, 2025, 9788836661527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538007v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jardin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.65-69, 2025, 9788836661480</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.97-103, 2025, 9788836661480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538012v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grotte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.97-103, 2025, 9788836661480</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.113-121, 2025, 9788836661480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538039v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.113-121, 2025, 9788836661480</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.43-57, 2025, 9788836661480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538046v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oggetti Vagabondi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.131-145, 2025, 9788836661527</w:t>
+              <w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.65-69, 2025, 9788836661480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538103v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Montagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.79-87, 2025, 9788836661527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventorier</w:t>
+                <w:t xml:space="preserve">La Grotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une vie en boîte. Cellules de religieuse et maquettes de couvent (XVIIIe-XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.303-307, 2025, 9791035110000</w:t>
+              <w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.97-103, 2025, 9788836661527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917311v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grotta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objets Vagabonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.97-103, 2025, 9788836661527</w:t>
+              <w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.131-145, 2025, 9788836661480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538095v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets Vagabonds</w:t>
+                <w:t xml:space="preserve">Inventorier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Lusset; Isabelle Heullant-Donat. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.131-145, 2025, 9788836661480</w:t>
+              <w:t xml:space="preserve">Une vie en boîte. Cellules de religieuse et maquettes de couvent (XVIIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.303-307, 2025, 9791035110000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538053v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il Mare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Villes saintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.43-57, 2025, 9788836661527</w:t>
+              <w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, Villa Médicis - Académie de France à Rome, pp.21-31, 2025, 9788836661480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538076v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la route des Lieux saints partagés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il Mare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, Villa Médicis - Académie de France à Rome, pp.11-20, 2025, 9788836661480</w:t>
+              <w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.43-57, 2025, 9788836661527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537990v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes saintes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur la route des Lieux saints partagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, Villa Médicis - Académie de France à Rome, pp.21-31, 2025, 9788836661480</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, Villa Médicis - Académie de France à Rome, pp.11-20, 2025, 9788836661480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537998v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sul cammino dei luoghi sacri condivisi nel Mediterraneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.11-20, 2025, 9788836661527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architetture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.113-121, 2025, 9788836661527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Giardino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.65-69, 2025, 9788836661527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Città Sante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.21-31, 2025, 9788836661527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome, pp.79-87, 2025, 9788836661480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538031v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-05019223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1825,77 +1825,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux saints partagés. Voyage entre les religions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 150p, 2025, 9788836661480</w:t>
             </w:r>
           </w:p>
@@ -1922,77 +1922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luoghi Sacri Condivisi. Viaggio tra le religioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoël Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionigi Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale &amp; Villa Médicis - Académie de France à Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 150p, 2025, 9788836661527</w:t>
             </w:r>
           </w:p>
@@ -2019,51 +2019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méditerranées. Inventions et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Calafat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2107,51 +2107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Perrot. Mon pauvre cœur est un hibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bernadac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Calafat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2214,51 +2214,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Breton Calvaries to Lithuanian Chapels. Jurgis Baltrušaitis and Lithuanian Folk Art, Between Art History and Diplomacy, Anachronism and Anatopism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sovijus. Interdisciplinary Studies of Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (1), pp.126-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2283,51 +2283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un monde familier et lointain. Monique Roussel de Fontanès et l’Italie au musée de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2352,51 +2352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petits dieux de bois et les statues-colonnes. Jurgis Baltrušaitis et l'art populaire lituanien en France, entre histoire de l'art et géopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des musées de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.78-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2421,51 +2421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art populaire à la frontière de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Calafat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2503,51 +2503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine aux ATP. Les boîtes de sainte Reine conservées au Mucem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des sciences historiques et naturelles de Semur-en-Auxois et des fouilles d'Alésia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2021 (1), pp.221-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2741,51 +2741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l P&#233;nicaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionigi Albera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bories" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917311v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538061v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538071v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836661480" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836661527" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Calafat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernadac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bories" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538103v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l P&#233;nicaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionigi Albera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538031v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836661480" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836661527" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Calafat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bernadac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>