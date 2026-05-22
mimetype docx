--- v0 (2026-03-26)
+++ v1 (2026-05-22)
@@ -475,469 +475,570 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A penalized φ-FEM scheme for the Poisson Dirichlet problem</w:t>
+                <w:t xml:space="preserve">A multigrid and neural network approach to reduce the computational cost of $\varphi$-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lleras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Killian Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bulle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495474v1</w:t>
+                <w:t xml:space="preserve">hal-05622220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive multimesh rational approximation scheme for the spectral fractional Laplacian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Bespalov</w:t>
+                <w:t xml:space="preserve">A penalized φ-FEM scheme for the Poisson Dirichlet problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bulle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lleras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031126v1</w:t>
+                <w:t xml:space="preserve">hal-05495474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual-based a posteriori error estimates with boundary correction for Phi-FEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An adaptive multimesh rational approximation scheme for the spectral fractional Laplacian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bespalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Residual based a posteriori error analysis for Phi-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lleras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931977v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931977v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image search, Match the fastener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Der Hovsepian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Nicolás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université de strasbourg; University of Luxembourg; Rayce EURL. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -947,100 +1048,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori error estimation for finite element approximations of fractional Laplacian problems and applications to poro-elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Numerical Analysis [math.NA]. Université Bourgogne Franche-Comté; Université du Luxembourg (2003-..), 2022. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022UBFCD008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03652547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1050,215 +1151,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEniCS Error Estimation (FEniCS-EE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Hale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">phiFEM: a convenience package for using phiFEM with FEniCSx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:f504cfb1d1a49a7f6873be0f42a1ce569d12f520;origin=https://hal.archives-ouvertes.fr/hal-05325727;visit=swh:1:snp:4315191b750a7ffa3cd6c224a9b3db7f286327d4;anchor=swh:1:rel:b3bf1a318ce583d7d1de0ebba76b626941f7d3dd;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1405,51 +1506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bulle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Barrera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P.A. Bordas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S Hale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.115943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lozinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.11.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482235v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2020.106429" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495474v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vuillemot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lleras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bespalov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931977v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Becker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Der Hovsepian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Nicol&#225;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sick" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03652547v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCD008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bulle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f504cfb1d1a49a7f6873be0f42a1ce569d12f520;origin=https://hal.archives-ouvertes.fr/hal-05325727;visit=swh:1:snp:4315191b750a7ffa3cd6c224a9b3db7f286327d4;anchor=swh:1:rel:b3bf1a318ce583d7d1de0ebba76b626941f7d3dd;path=/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bulle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Barrera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P.A. Bordas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S Hale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.115943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lozinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.11.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482235v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2020.106429" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lleras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vuillemot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495474v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bespalov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931977v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Becker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Der Hovsepian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Nicol&#225;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03652547v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCD008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bulle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f504cfb1d1a49a7f6873be0f42a1ce569d12f520;origin=https://hal.archives-ouvertes.fr/hal-05325727;visit=swh:1:snp:4315191b750a7ffa3cd6c224a9b3db7f286327d4;anchor=swh:1:rel:b3bf1a318ce583d7d1de0ebba76b626941f7d3dd;path=/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>